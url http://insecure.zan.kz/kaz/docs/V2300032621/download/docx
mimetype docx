--- v0 (2026-03-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6138d48" w14:textId="6138d48">
+    <w:p w14:paraId="e7920c5" w14:textId="e7920c5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік органдардың жұмыс уақыты режимін сақтауына мониторинг жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2023 жылғы 29 мамырдағы № 121 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 мамырда № 32621 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2023 жылғы 29 мамырдағы № 121 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 мамырда № 32621 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының Мемлекеттік қызметі туралы" 2015 жылғы 23 қарашадағы Қазақстан Республикасы Заңының 5-бабының 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мемлекеттік органдардың жұмыс уақыты режимін сақтауына мониторинг жүргізу қағидалары осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің (бұдан әрі – Агенттік) Мемлекеттік қызмет саласындағы бақылау департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Әділет министрлігінде осы бұйрықтың мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықтың Агенттіктің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Агенттік Төрағасының мемлекеттік қызмет саласындағы Қазақстан Республикасы заңнамасының сақталуына мемлекеттік бақылау мәселелеріне жетекшілік ететін орынбасары жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -686,619 +665,675 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 121 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік органдардың жұмыс уақыты режимін сақтауына мониторинг жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Мемлекеттік органдардың жұмыс уақыты режимінің сақталуына мониторинг жүргізу қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасының мемлекеттік қызметі туралы" Заңның (бұдан әрі - Заң) 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік органдардың жұмыс уақыты режимін сақтауына мониторинг жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мемлекеттік органдардың жұмыс уақыты режимінің сақталуына мониторинг Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек кодексінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі - Кодекс), Заңда және осы Қағидалармен бекітілген тәртіпте жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс уақыты - мемлекеттік қызметші жұмыс берушінің актілеріне сәйкес лауазымдық міндеттерін орындайтын уақыт, сондай-ақ еңбек заңнамасына, сәйкес жұмыс уақытына жатқызылған өзге де уақыт кезеңдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмыс уақытының режимі - белгілі бір уақыт кезеңі ішінде жұмыс уақытының нормасын бөлу тәртібі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қол жеткізуді бақылау және басқару жүйесі - мемлекеттік органдардың ғимараттарына келетін адамдардың кіруін басқаруды жүзеге асыратын, техникалық, ақпараттық, бағдарламалық үйлесімге ие, бақылау мен басқарудың бірлесе әрекет ететін техникалық құралдарының (механикалық, электрмеханикалық, электрлік, электрондық құрылғылар, конструкциялар және бағдарламалық құралдар) жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) мемлекеттік қызмет істері жөніндегі уәкілетті орган (бұдан әрі -уәкілетті орган) - мемлекеттік қызмет саласында бірыңғай мемлекеттік саясатты іске асыруды жүзеге асыратын орталық мемлекеттік орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) үстеме жұмыс - қызметкер жұмыс берушінің бастамасы бойынша жұмыс уақытының белгіленген ұзақтығынан тыс (есептік кезеңдегі жұмыс сағаттарының қалыпты санынан тыс) орындайтын жұмыс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жұмыс уақытының режимі мемлекеттік органдармен бекітілетін мемлекеттік қызметшілердің еңбек тәртіптемесі қағидаларында белгіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік органдардың жұмыс уақыты режимінің сақталуына мониторингті уәкілетті органның лауазымды адамдары мемлекеттік органдарға бармай, сондай-ақ мемлекеттік органға бару арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік органдарға бармай жұмыс уақыты режимінің сақталуына мониторинг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік органдарға бармай жұмыс уақыты режимінің сақталуына мониторинг тұрақты негізде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Мемлекеттік органдарға бармай жұмыс уақыты режимінің сақталуына мониторинг жүргізудің көзі болып ақпараттық жүйелердегі мәліметтер, мемлекеттік органдардың уәкілетті органға не оның аумақтық бөлімшелеріне ұсынатын мәліметтері, қол жеткізуді бақылау және басқару жүйесінің деректері, бұқаралық ақпарат құралдары мен әлеуметтік желілердегі жарияланымдар табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Мемлекеттік органдар тоқсан сайын уәкілетті органға немесе оның аумақтық бөлімшелеріне мемлекеттік қызметшілердің жұмыс уақытын есептеу нәтижесі жөнінде ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орталық мемлекеттік органдар ақпаратты уәкілетті органға, жергілікті атқарушы органдар, жергілікті бюджеттен қаржыландырылатын атқарушы органдар, мәслихат аппараттары және ревизиялық комиссиялар ақпаратты уәкілетті органның тиісті аумақтық бөлімшесіне ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік органға бару арқылы, жұмыс уақыты режимінің сақталуына мониторинг жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мемлекеттік органға бару арқылы жұмыс уақыты режимінің сақталуына мониторинг мемлекеттік органдарға бару жоспарына сәйкес (бұдан әрі – Жоспар) бір тоқсан ішінде бір реттен кем емес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Жоспарлар уәкілетті органмен және оның аумақтық бөлімшелерімен бір жылға бекітіледі және алдын ала мүдделі мемлекеттік органдарға жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік органдардың жұмыс уақыты режимін мүлтіксіз сақталуын қамтамасыз ету мақсатында мемлекеттік органға бару арқылы тиісті мониторинг жылына екі реттен көп емес жоспардан тыс жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Уәкілетті органның және оның аумақтық бөлімшелерінің лауазымды адамдары жұмыс уақыты режимінің сақталуына мониторингті жүзеге асыру мақсатында сәйкестендіру карталарын көрсетіп мемлекеттік органдардың ғимаратына кедергісіз кіруге құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уәкілетті органның және оның аумақтық бөлімшелерінің лауазымды адамдары мемлектеттік органдарға бару арқылы мониторинг жүргізу барысында түсіндірмелер талап ете алады, сондай-ақ техникалық тіркеу құралдарын пайдалана алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметшілердің жұмыстан тыс уақытта жұмыс орнында болу фактілері уәкілетті органның және оның аумақтық бөлімшелерінің лауазымды тұлғаларымен актіленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қажет болған жағдайда мемлекеттік органға бару арқылы жұмыс уақыты режимінің сақталуына мониторинг жүргізу үшін әдеп жөніндегі уәкілдер мен қоғам өкілдері тартылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мемлекеттік органға бару арқылы жұмыс уақыты режимінің сақталуына мониторинг жүргізуге қатысатын мемлекеттік қызметшілер мемлекеттік органдармен Қазақстан Республикасы Еңбек кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1313,142 +1348,143 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>109-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген құқықтармен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Мемлекеттік органдардың жұмыс уақыты режимін сақтауына мониторинг нәтижелері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жұмыс уақыты режимінің сақталуына мониторинг нәтижелері тоқсан сайын жұмыс уақыты режимінің бұзылуының алдын алу және оған жол бермеуді қоса алғанда тиісті шаралар қолдану үшін мемлекеттік органдарға жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1774,31 +1810,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>