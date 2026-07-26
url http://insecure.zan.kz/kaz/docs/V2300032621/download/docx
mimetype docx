--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e7920c5" w14:textId="e7920c5">
+    <w:p w14:paraId="2bdc025" w14:textId="2bdc025">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1058,51 +1058,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1436,55 +1436,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1810,31 +1810,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>