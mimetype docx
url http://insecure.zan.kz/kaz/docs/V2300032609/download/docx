--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="63a7c8d" w14:textId="63a7c8d">
+    <w:p w14:paraId="270184f" w14:textId="270184f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1009,131 +1009,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган – атаулы әлеуметтік көмек тағайындауды жүзеге асыратын республикалық маңызы бар қаланың, астананың, ауданның, облыстық маңызы бар қаланың, қаладағы ауданның, аудандық маңызы бар қаланың жергілікті атқарушы органы;</w:t>
+      1) атаулы әлеуметтік көмек тағайындау жөніндегі уәкілетті орган – атаулы әлеуметтік көмек тағайындауды жүзеге асыратын астананың, облыстық маңызы бар қаланың, республикалық маңызы бар қаланың, ауданның, қаладағы ауданның, аудандық маңызы бар қаланың жергілікті атқарушы органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
+      2) еңбек мобильділігі орталығы – жұмыспен қамтуға жәрдемдесу шараларын әзірлеу және іске асыру мақсатында астананың, облыстың және республикалық маңызы бар қаланың жергілікті атқарушы органы құратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жиынтық кіріс – мемлекеттік атаулы әлеуметтік көмек тағайындау кезінде ескерілетін кіріс түрлерінің сомасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мансап орталығы – еңбек мобильділігі орталығының функцияларын аудандарда, облыстық және республикалық маңызы бар қалаларда, астанада орындауды жүзеге асыратын филиалы;</w:t>
+      4) мансап орталығы – еңбек мобильділігі орталығының функцияларын аудандарда, астанада, облыстық және республикалық маңызы бар қалаларда орындауды жүзеге асыратын филиалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) мемлекеттік атаулы әлеуметтік көмек (бұдан әрі – атаулы әлеуметтік көмек) – жан басына шаққандағы орташа айлық кірісі облыстарда, республикалық маңызы бар қалаларда, астанада белгіленген кедейлік шегінен төмен жеке тұлғаларға (отбасыларға) мемлекет беретін көмек;</w:t>
+      5) мемлекеттік атаулы әлеуметтік көмек (бұдан әрі – атаулы әлеуметтік көмек) – жан басына шаққандағы орташа айлық кірісі астанада, облыстарда, республикалық маңызы бар қалаларда белгіленген кедейлік шегінен төмен жеке тұлғаларға (отбасыларға) мемлекет беретін көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тәуелсіз қызметкер – дара кәсіпкерлерді, жеке практикамен айналысатын адамдарды, шаруашылық серіктестігінің құрылтайшыларын (қатысушыларын) және акционерлік қоғамның құрылтайшыларын, акционерлерін (қатысушыларын), өндірістік кооперативтің мүшелерін қоспағанда, тауарларды, жұмыстар мен көрсетілетін қызметтерді өндіру (өткізу) жөніндегі қызметті өзі дербес, кіріс алу мақсатында, өз қызметін мемлекеттік тіркеусіз жүзеге асыратын жеке тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
@@ -1153,50 +1153,112 @@
         <w:t>
       7) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) учаскелік комиссия – атаулы әлеуметтік көмек алуға өтініш жасаған адамдардың (отбасылардың) материалдық жағдайына зерттеп-қарау жүргізу үшін тиісті әкімшілік-аумақтық бірліктер әкімдерінің шешімімен құрылатын арнаулы комиссия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгерістер енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілді) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Адамның (отбасының) жиынтық кірісін есептеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2578,3007 +2640,2863 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...13 lines deleted...]
-      </w:r>
+        <w:t>
+      9. Мансап орталығы өтініш берушінің келісімімен өтініш берушінің кірістерін уәкілетті мемлекеттік органның және (немесе) тиісті мемлекеттік органдардың және (немесе) ұйымдардың автоматтандырылған цифрлық жүйесінің деректерімен, мансап орталығының немесе ауыл, кент, ауылдық округ әкімінің сұрау салуы бойынша мемлекеттік органдар және (немесе) ұйымдар ұсынған жазбаша құжаттармен, мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттармен салыстырып тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...19 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Мансап орталығы өтініш берушінің келісімімен өтініш берушінің кірістерін уәкілетті мемлекеттік органның және (немесе) тиісті мемлекеттік органдардың және (немесе) ұйымдардың автоматтандырылған ақпараттық жүйесінің деректерімен, мансап орталығының немесе ауыл, кент, ауылдық округ әкімінің сұрау салуы бойынша мемлекеттік органдар және (немесе) ұйымдар ұсынған жазбаша құжаттармен, мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттармен салыстырып тексереді.</w:t>
+      10. Отбасының жиынтық кірісін есептеген кезде мынадай:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) толық мемлекеттік қамсыздандырудағы адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мерзімді әскери қызметтегі адамдарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) бас бостандығынан айыру орындарындағы, мәжбүрлі емдеудегі адамдарды қоспағанда, отбасы құрамына Кодекстің 120-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бір елді мекен шегінде тұрғылықты жері бойынша тіркелген адамдар кіреді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бірге тұру фактісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасының тұрғылықты жерінен тыс жерде еңбек қызметімен айналысатын еңбекке қабілетті отбасы мүшелеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отбасында тұратын және орта білім беру ұйымдарының тұрғылықты жері бойынша болмауына байланысты осы деңгейдегі білім беру ұйымдарында оқу орны бойынша басқа елді мекенде тіркелген балаларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      толық мемлекеттік қамсыздандырудағылардан басқа, интернат ұйымдарында оқитын, сондай-ақ Қазақстан Республикасының техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балаларға олар кәмелетке толғаннан кейін білім беру ұйымдарын бітірген уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атаулы әлеуметтік көмек алуға үміткер отбасының құрамы атаулы әлеуметтік көмекке жүгіну сәтіне есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезеңде құрамында өзгерістер болған отбасының жиынтық кірісін есептеу кезінде келген отбасы мүшесінің кірістері келген күнінен бастап есепке алынады. Есепті кезеңде отбасы мүшесі шығып қалған кезде отбасының жиынтық кірісі шыққан күнінен бастап отбасының шығып қалған мүшесіне келетін жан басына шаққандағы орташа кірісі шегеріле отырып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отбасының құрамына отбасында тұратын және отбасының тұрғылықты жері бойынша осындай деңгейдегі орта білім беру ұйымының болмауына байланысты орта білім беру ұйымдарында оқу орны бойынша басқа елді мекенде тіркелген балалар енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Отбасының жиынтық кірісін нақтылау үшін учаскелік комиссиялар тексеру нәтижелері бойынша атаулы әлеуметтік көмек көрсету қажеттігі немесе оның болмауы туралы қорытындысында отбасының құрамын көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учаскелік комиссия қорытындысын дайындау кезінде атаулы әлеуметтік көмек тағайындау үшін өтініш беруші ұсынған деректерді растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші көрсеткен мәліметтер әртүрлі болған жағдайда нақты деректер учаскелік комиссияның мәліметтерімен толықтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Отбасының жан басына шаққандағы орташа кірісін есептеу кезеңіндегі отбасының жиынтық кірісі көрсетілген кезеңдегі айлардың санына және отбасы мүшелерінің санына бөлу жолымен есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Шетелдік валютада алынған кіріс "Валюта айырбастаудың нарықтық бағамын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 26 қыркүйектегі № 56 және Қазақстан Республикасы Қаржы министрінің 2025 жылғы 29 қыркүйектегі № 544 бірлескен қаулысы мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36983 болып тіркелген) белгіленген тәртіппен валюталарды айырбастаудың нарықтық бағамы бойынша ұлттық валютаға қайта есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.05.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 141</w:t>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Отбасының жиынтық кірісін есептеген кезде мынадай:</w:t>
+      14. Зат түрінде алынған кіріс отбасының жиынтық кірісінде өтініш беруші алынған кіріс туралы мәліметтерде көрсеткен ақшалай баламасымен есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) толық мемлекеттік қамсыздандырудағы адамдарды;</w:t>
+      15. Адам (отбасы) көрінеу жалған ақпарат және (немесе) дәйексіз құжаттар ұсынған жағдайда жиынтық кірісті есептеу жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мерзімді әскери қызметтегі адамдарды;</w:t>
+      Адам (отбасы) атаулы әлеуметтік көмекті заңсыз тағайындауға алып келген көрінеу жалған ақпарат және (немесе) дәйексіз құжаттар берген кезде өтініш беруші мен оның отбасына атаулы әлеуметтік көмек төлеу оның тағайындалған бүкіл кезеңі үшін тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-параграф. Еңбекақы, әлеуметтік төлемдер түрінде алынған кіріс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Отбасының жиынтық кірісін есептеу кезінде мынадай түрде алынған кірістер ескеріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыс берушіден еңбекақы ретінде алынған, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбекақы төлеу жүйесіне сәйкес жалақының барлық түрі, оның ішінде кесімді, мерзімді, сондай-ақ ақшалай және заттай нысандағы сыйлықақылар, қосымша ақылар, үстемеақылар (қызметкерлерге Қазақстан Республикасының еңбек заңнамасына, сондай-ақ келісімдерге, еңбек, ұжымдық шарттарға және жұмыс берушілердің актілеріне сәйкес төленетін ақшалай соманы қоса алғанда, қаржыландыру көзіне қарамастан);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкер жалақысының сақталуына кепілдік берілетін кезең үшін жұмыс беруші есептейтін және қызметкерлерге төленетін орташа жалақы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ұйым (заңды тұлға) таратылған немесе жұмыс берушінің (жеке тұлғаның) қызметі тоқтатылған, қызметкерлер саны немесе штаты қысқартылған жағдайларда еңбек шартының бұзылуы кезінде Қазақстан Республикасының еңбек заңнамасында белгіленген мөлшерде төленетін өтемақылар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтандыру агенттері мен брокерлерге төленетін комиссиялық сыйақы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бала туғанда және жерлеуге берілетін жәрдемақылардан басқа, жалақы есептеу кезінде ескерілмейтін және ұйым қаражатының есебінен төленетін төлем түрлері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мерзімді қызметтегі әскери қызметшілердің ақшалай үлесін қоспағанда, әскери қызметшілердің, оның ішінде келісімшарт бойынша қызмет өткеріп жүргендердің және ішкі істер органдарының қатардағы және басшы құрамдағы адамдарының, сондай-ақ соларға теңестірілген азаматтар санаттарының үстемеақылар мен қосымша ақылар ескерілген ақшалай ризығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыс беруші төлеген кредит сомалары. Көрсетілген төлемдер кредитті өтудің белгіленген мерзіміне бөлінеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әскери қызметшілерге және арнаулы мемлекеттік органдардың қызметкерлеріне берілетін ағымдағы тұрғын үй төлемдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) бас бостандығынан айыру орындарындағы, мәжбүрлі емдеудегі адамдарды қоспағанда, отбасы құрамына Кодекстің 120-бабының </w:t>
+      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармағына</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес бір елді мекен шегінде тұрғылықты жері бойынша тіркелген адамдар кіреді. </w:t>
+        <w:t>2) әлеуметтік төлемдер, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бірге тұру фактісі:</w:t>
+      зейнетақылардың барлық түрлері, оларға өтемақы төлемдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      отбасының тұрғылықты жерінен тыс жерде еңбек қызметімен айналысатын еңбекке қабілетті отбасы мүшелеріне;</w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақыдан және бірінші, екінші, үшінші топтардағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға берілетін мүгедектігі бойынша мемлекеттік әлеуметтік жәрдемақылардан басқа, мүгедектігі бойынша, асыраушысынан айырылу жағдайы бойынша берілетін мемлекеттік әлеуметтік жәрдемақылар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      отбасында тұратын және орта білім беру ұйымдарының тұрғылықты жері бойынша болмауына байланысты осы деңгейдегі білім беру ұйымдарында оқу орны бойынша басқа елді мекенде тіркелген балаларға;</w:t>
+      жеті жасқа дейінгі мүгедектігі бар балаларға берілетін арнаулы мемлекеттік жәрдемақыдан және бірінші, екінші, үшінші топтардағы жеті жастан он сегіз жасқа дейінгі мүгедектігі бар балаларға берілетін арнаулы мемлекеттік жәрдемақыдан басқа, арнаулы мемлекеттік жәрдемақылар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      толық мемлекеттік қамсыздандырудағылардан басқа, интернат ұйымдарында оқитын, сондай-ақ Қазақстан Республикасының техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша оқитын балаларға олар кәмелетке толғаннан кейін білім беру ұйымдарын бітірген уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) талап етілмейді.</w:t>
+      жерасты және ашық кен жұмыстарында, сондай-ақ еңбек жағдайлары ерекше зиянды және ауыр жұмыстарда істеген адамдарға берілетін мемлекеттік арнаулы жәрдемақылар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Атаулы әлеуметтік көмек алуға үміткер отбасының құрамы атаулы әлеуметтік көмекке жүгіну сәтіне есепке алынады.</w:t>
+      төтенше жағдай кезеңінде қызметінің шектелуіне байланысты кірісінен айырылу жағдайына немесе шектеу іс-шараларын енгізуге байланысты кірістен айырылу жағдайы бойынша біржолғы әлеуметтік төлемдерді қоспағанда, мемлекеттік әлеуметтік сақтандыру қорынан төленетін әлеуметтік төлемдер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есепті кезеңде құрамында өзгерістер болған отбасының жиынтық кірісін есептеу кезінде келген отбасы мүшесінің кірістері келген күнінен бастап есепке алынады. Есепті кезеңде отбасы мүшесі шығып қалған кезде отбасының жиынтық кірісі шыққан күнінен бастап отбасының шығып қалған мүшесіне келетін жан басына шаққандағы орташа кірісі шегеріле отырып есептеледі.</w:t>
+      бала бір жарым жасқа толғанға дейін оның күтіміне байланысты мемлекеттік жәрдемақылар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Отбасының құрамына отбасында тұратын және отбасының тұрғылықты жері бойынша осындай деңгейдегі орта білім беру ұйымының болмауына байланысты орта білім беру ұйымдарында оқу орны бойынша басқа елді мекенде тіркелген балалар енгізіледі.</w:t>
+      үйде оқитын мүгедектігі бар балаларды оқыту шығындарын өтеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Отбасының жиынтық кірісін нақтылау үшін учаскелік комиссиялар тексеру нәтижелері бойынша атаулы әлеуметтік көмек көрсету қажеттігі немесе оның болмауы туралы қорытындысында отбасының құрамын көрсетеді.</w:t>
+      қамқоршыларға немесе қорғаншыларға жетім баланы (жетім балаларды) және ата-анасының қамқорлығынсыз қалған баланы (балаларды) асырап-бағуға берілетін жәрдемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Учаскелік комиссия қорытындысын дайындау кезінде атаулы әлеуметтік көмек тағайындау үшін өтініш беруші ұсынған деректерді растайды.</w:t>
+      патронат тәрбиелеушілерге берілген баланы (балаларды) асырап-бағуға берілетін төлем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтініш беруші көрсеткен мәліметтер әртүрлі болған жағдайда нақты деректер учаскелік комиссияның мәліметтерімен толықтырылады.</w:t>
+      мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, асырап алушыға, қамқоршыға (қорғаншыға) тағайындалатын және төленетін мемлекеттік жәрдемақы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Отбасының жан басына шаққандағы орташа кірісін есептеу кезеңіндегі отбасының жиынтық кірісі көрсетілген кезеңдегі айлардың санына және отбасы мүшелерінің санына бөлу жолымен есептеледі.</w:t>
+      жұмыс берушінің қаражаты есебінен берілетін әлеуметтік қамсыздандыру бойынша жәрдемақылар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отставкадағы судьяның ай сайынғы өмір бойғы қамтылымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зейнетақы төлемдерін алушыларға инфляция деңгейін ескере отырып, нақты енгізілген міндетті зейнетақы жарналары, міндетті кәсіптік зейнетақы жарналары мөлшерінде бірыңғай жинақтаушы зейнетақы қорындағы міндетті зейнетақы жарнамаларының, міндетті кәсіптік зейнетақы жарналарының сақталуына мемлекеттің кепілдіктері;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Шетелдік валютада алынған кіріс "Валюта айырбастаудың нарықтық бағамын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 26 қыркүйектегі № 56 және Қазақстан Республикасы Қаржы министрінің 2025 жылғы 29 қыркүйектегі № 544 бірлескен қаулысы мен </w:t>
-      </w:r>
+      құрамында бірге тұратын кәмелетке толмаған төрт және одан көп балалары, оның ішінде он сегіз жасқа толғаннан кейін білім беру ұйымдарын бітіретін уақытқа дейін (бірақ жиырма үш жасқа толғанға дейін) жалпы білім беретін немесе кәсіби білім бағдарламалары бойынша жалпы орта, техникалық және кәсіптік, орта білімнен кейінгі, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарында күндізгі оқу нысаны бойынша білім алатын балалары бар көпбалалы отбасыларға тағайындалатын және төленетін ай сайынғы мемлекеттік жәрдемақы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бұйрығында</w:t>
-      </w:r>
+        <w:t>
+      стипендия, оның ішінде қаржыландыру көзіне қарамастан, интерндерге, магистранттарға, докторанттарға, резидентура тыңдаушыларына және оқу орындарының басқа да тыңдаушыларына төленетін мемлекеттік атаулы және атаулы стипендия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36983 болып тіркелген) белгіленген тәртіппен валюталарды айырбастаудың нарықтық бағамы бойынша ұлттық валютаға қайта есептеледі.</w:t>
+        <w:t>
+      жергілікті бюджет қаражаты есебінен берілетін қалаішілік қоғамдық көлікте жүруге берілетін материалдық (әлеуметтік) көмек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төтенше жағдай немесе шектеу іс-шараларын кезеңінде ұсынылатын азық-түлік және тұрмыстық жиынтықтарын, сондай-ақ осы көмектің орнына төленетін соманы қоспағанда, Қазақстан Республикасының заңнамасына сәйкес берілетін заттай көмек түрлерінің құны, сондай-ақ осы көмектің орнына төленетін сома;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының заңнамалық актілерінде жергілікті мемлекеттік басқару органдары, мекемелері мен ұйымдары белгілеген барлық төлем түрлеріне үстемеақылар мен қосымша ақылар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Жиынтық кірістің құрамына қызметкерлер еңбек және қызметтік міндеттерін атқару кезінде олардың өмірі мен денсаулығына келтірілген зиянды өтеу туралы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс беруші төлейтін біржолғы төлемдер мен ай сайынғы сомалар қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Есепті кезеңнен асып түсетін кезеңнің кірісі бір мезгілде алынған кезде (оның ішінде жалақы, төлемдер, алименттер бойынша берешектер), алынған кіріс, сол кіріс алынған айлардың санына бөлінеді және есепті кезеңге келетін айлардың санына көбейтіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жұмысты азаматтық-құқықтық шарт бойынша (мердігерлік және басқа) орындайтын адамдардың кірісі шарт қолданылатын бүкіл кезеңге жиынтықталады. Алынған кіріс жұмысты орындау үшін шартта көзделген айлардың санына бөлінеді және есепті кезеңге келетін айлардағы жиынтық кірісте есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Азаматтық-құқықтық шарт бойынша, оның ішінде ғылым, әдебиет, өнер және өзге де қызмет түрлері туындыларын және т.б. жасауға, шығаруға, орындауға немесе өзге де пайдалануға алынған, осы шарт есебіне аванспен төленетін сыйақылар аванс берудің бүкіл кезеңіне (ай сайын теңдей үлеспен) есепке алынады, ал қалған сома шарттың аванс бергеннен кейінгі қолданылу кезеңіне (ай сайын теңдей үлеспен) есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Авторлық сыйақылар (шарттар болмаған кезде), сондай-ақ жаңалық ашқаны, өнертабыстары мен рационализаторлық ұсыныстары үшін сыйақылар отбасының жиынтық кірісіне сыйақы сомасын ол алынған айлардың санына бөлуден алынған үлес мөлшерінде қосылады және есепті кезеңге келетін айлардың санына көбейтіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік органдардың және (немесе) ұйымдардың цифрлық жүйелерінде міндетті зейнетақы жарналарының мөлшері туралы мәліметтер болмаған кезде және (немесе) олар өтініш беруші ұсынған мәліметтерге сәйкес келмеген кезде еңбекақы түрінде алынған кіріс жұмыс берушінің еркін нысандағы анықтамаларымен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z154" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелерінде мәліметтер болмаған кезде және (немесе) олар өтініш беруші ұсынған мәліметтерге сәйкес келмеген кезде республикалық бюджет есебінен әлеуметтік төлемдер түрінде кіріс алу зейнетақы немесе жәрдемақы алушы куәлігінің көшірмесімен немесе "Азаматтарға арналған үкімет" мемлекеттік корпорациясының филиалдары беретін анықтамалармен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z155" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тәуелсіз қызметкердің кірісі еркін нысандағы жазбаша өтінішпен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Балаларға және басқа да асырауындағыларға алимент түріндегі кіріс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z91" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Зат түрінде алынған кіріс отбасының жиынтық кірісінде өтініш беруші алынған кіріс туралы мәліметтерде көрсеткен ақшалай баламасымен есептеледі.</w:t>
+      22. Жиынтық кіріс құрамында балаларға және басқа да асырауындағыларға арналған алимент ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Адам (отбасы) көрінеу жалған ақпарат және (немесе) дәйексіз құжаттар ұсынған жағдайда жиынтық кірісті есептеу жүргізілмейді.</w:t>
+      Алименттер, сондай-ақ алимент төлеушінің жалақысын қайта есептеуге байланысты алынған алименттің қосымша сомасы отбасының жиынтық кірісінде олардың алынған уақыты бойынша ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Адам (отбасы) атаулы әлеуметтік көмекті заңсыз тағайындауға алып келген көрінеу жалған ақпарат және (немесе) дәйексіз құжаттар берген кезде өтініш беруші мен оның отбасына атаулы әлеуметтік көмек төлеу оның тағайындалған бүкіл кезеңі үшін тоқтатылады.</w:t>
+      Отбасы мүшесі алатын алименттер отбасының жиынтық кірісінде ескеріледі, ал отбасы мүшесінің басқа отбасында тұрып жатқан балаларға төлейтін алименттері кірісінен алып тасталынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkStart w:name="z92" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Отбасының жиынтық кірісін есептеу кезінде мынадай түрде алынған кірістер ескеріледі:</w:t>
+      23. Асырауындағыларды асырауға міндетті адамның тұрғылықты жері туралы мәліметтердің болмауы себебінен адамдардың алимент өндіріп алуға мүмкіндігі болмаған жағдайда отбасының жиынтық кірісі көрсетілген адамның іздеуде жүргені туралы тиісті органдардан алынған құжаттар қоса берілген жазбаша еркін нысандағы өтініш негізінде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z93" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жұмыс берушіден еңбекақы ретінде алынған, атап айтқанда:</w:t>
+      Төлеуші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z94" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) жұмыс істемейтін және мансап орталығында жұмыссыз ретінде тіркелген (Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 214 бұйрығымен (Нормативтік құқықтық актілер тізілімінде № 32850 болып тіркелген) бекітілген Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жұмыссыз ретінде тіркелгені туралы ақпарат ұсынған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z95" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      еңбекақы төлеу жүйесіне сәйкес жалақының барлық түрі, оның ішінде кесімді, мерзімді, сондай-ақ ақшалай және заттай нысандағы сыйлықақылар, қосымша ақылар, үстемеақылар (қызметкерлерге Қазақстан Республикасының еңбек заңнамасына, сондай-ақ келісімдерге, еңбек, ұжымдық шарттарға және жұмыс берушілердің актілеріне сәйкес төленетін ақшалай соманы қоса алғанда, қаржыландыру көзіне қарамастан);</w:t>
+      2) бас бостандығынан айыру орындарында не уақытша ұстау изоляторында болған (балаларға алимент аударылмайтыны туралы, бас бостандығынан айыру орындарында не уақытша ұстау изоляторында болу кезеңі көрсетілген сот орындаушысының немесе түзеу мекемесінің анықтамасын ұсынған кезде);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z96" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) "Денсаулық сақтау ұйымдарының бастапқы медициналық құжаттама нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрі міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) 2-қосымшаға сәйкес нысан бойынша тиісті медициналық ұйымдардан анықтама ұсынған кезде туберкулез, психоневрологиялық, онкологиялық, санаторий-курорттық диспансерлерде (стационарларда) есепте тұрған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z97" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Қазақстан Республикасы тиісті келісім жасаспаған мемлекетке тұрақты тұруға кеткен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z98" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қызметкер жалақысының сақталуына кепілдік берілетін кезең үшін жұмыс беруші есептейтін және қызметкерлерге төленетін орташа жалақы;</w:t>
+      5) тиісті құқық қорғау органының анықтамасымен немесе учаскелік комиссияның қорытындысымен расталатын спирттік ішімдіктерді, есірткі заттарын құмарлықпен салынып пайдалануына, сондай-ақ төлеушінің әрекет қабілеттілігін шектеу туралы сот шешімімен расталатын құмар ойындармен және бәс тігумен байланысты балаларын және басқа да асырауындағыларды асырап-бағудан жалтарған жағдайларда жиынтық кіріс алименттерді ескермей есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...558 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - </w:t>
-      </w:r>
+        <w:t>
+      24. Жұбайлар бірге тұрған кезде, егер олардың арасындағы неке (ерлі-зайыптылық) бұзылса не бұзылмаса, отбасының жиынтық кірісінде алимент өндіріп алынған жұбайдың кірістері толық ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-      </w:r>
+        <w:t>
+      Егер жұбайлар арасындағы неке (ерлі-зайыптылық) бұзылса, бірақ жұбайлардың біреуінен алимент өндіріп алынбаса, оның кірістері олардың бірге тұру фактісіне қарамастан, отбасының жиынтық кірісінде толық ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 195</w:t>
-[...33 lines deleted...]
-      </w:r>
+        <w:t>
+      25. Мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелерінде мәліметтер болмаған кезде және (немесе) олар өтініш беруші ұсынған мәліметтерге сәйкес келмеген кезде балаларға және басқа да асырауындағыларға алынған алимент ұйымдардың аударылған алименттер туралы анықтамаларымен не алынған алименттер туралы пошта аударымдарының түбіртегімен, сондай-ақ сот органдарының алимент өндіріп алу туралы актісін қоса бере отырып, еркін нысандағы жазбаша өтініш негізінде расталады. Алимент бойынша берешек 3 айдан астам мерзімге қалыптасқан кезде сот орындаушысының алименттер бойынша берешекті айқындау туралы қаулысы ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>№ 195</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...262 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-параграф. Кәсіпкерлік қызметтен түсетін кірістер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z102" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-      </w:r>
+        <w:t>
+      26. Адамның (отбасының) кәсіпкерлік қызметтен түскен жиынтық кірісін есептеген кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 195</w:t>
-      </w:r>
+        <w:t>
+      1) өнімді (жұмыстарды, қызметтерді) сатудан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>
+      2) тауарлық-материалдық құндылықтарды, мүлікті сату құнының өсуінен түскен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) шаруа (фермер) қожалығының қызметі нәтижесінде және шартты жер үлесі мен мүліктік пайлардан алынған кіріс ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шаруа қожалығы мүшелерінің жиынтық кірісін есептеу Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары - Қазақстан Республикасы Қаржы министрінің 2020 жылғы 20 қаңтардағы № 39 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19897 болып тіркелген) бекітілген Салық есептілігі нысандарын және оларды жасау қағидаларына сәйкес салық органдарына ұсынылатын алынған кіріс туралы декларацияда көрсетілген ауыл шаруашылығы өнімдерін сатудан нақты алынған кіріс ескеріле отырып жүргізіледі. Бұл ретте жылдық кіріс он екі айға бөлінеді және оның тиісті бөлігі айқындалатын кезеңдегі жалпы жиынтық кірісі қосылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тәуелсіз қызметкерлердің қызметі нәтижесінде алынған кіріс ескеріледі. Бұл ретте кіріс айлық есептік көрсеткіштің 25 еселенген мөлшерінен төмен емес ескеріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәсіпкерлік қызметті жүзеге асыратын адамның қызметі нәтижесінде алынған кіріс ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адамның кәсіпкерлік қызметті жүзеге асырудан алған бір айдағы кірісі алдыңғы салық кезеңі үшін мәлімделген кірістің сомасын осындай салық кезеңіндегі айлар санына бөлу жолымен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте патент негізінде арнайы салық режимін қолданатын жеке кәсіпкерлер бойынша бір айдағы табыс сомасы патент құнын есептеуде декларацияланған табыс сомасын осындай есепте көрсетілген айлар санына бөлу жолымен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бұл ретте, егер декларацияда көрсетілген табыстың орташа сомасы айлық есептік көрсеткіштің 25 еселенген мөлшерінен төмен болған жағдайда, онда жиынтық кірісіне айлық есептік көрсеткіштің 25 еселенген мөлшеріндегі сома ескеріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиынтық кіріс алынған шаманы кірістің орташа сомасынан не есепке жатқызуға белгіленген кіріс мөлшерін үш айға көбейту жолымен айқындалады, бұл ретте кіріс айлық есептік көрсеткіштің 25 еселенген мөлшерінен төмен емес ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.05.2024 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>№ 141</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-      </w:r>
+        <w:t>
+      27. Мемлекеттік органдардың және (немесе) ұйымдардың тиісті цифрлық жүйелерінде міндетті зейнетақы жарналарының мөлшері туралы ақпарат болмаған кезде және (немесе) олар өтініш беруші ұсынған мәліметтерге сәйкес келмеген кезде азаматтық-құқықтық шарт бойынша алынған кіріс шарттың көшірмесімен және тапсырыс берушінің жүгінер алдындағы тоқсанға алынған орындалған жұмыс (қызметтер) үшін сыйақы төлемінің мөлшері туралы анықтамасымен расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z156" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>
+      Азаматтық-құқықтық шарт жасамай жұмыспен қамтылған адамдардың жиынтық кірісі олардың өтініші негізінде расталады. Бұл жағдайда орындалған жұмыстар (қызметтер) үшін сыйақы төлемінің заттай бөлігі нарықтық бағамен ақшалай эквивалентте жиынтық кіріске қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      25-тармақ жаңа редакцияда көзделген - </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (12.07.</w:t>
-[...19 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-параграф. Жеке қосалқы шаруашылықтан, мал мен құс ұстауды, бағбандықты, бақша өсіруді қамтитын үй жанындағы шаруашылықтан түсетін кіріс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелерінде мәліметтер болмаған кезде және (немесе) олар өтініш беруші ұсынған мәліметтерге сәйкес келмеген кезде балаларға және басқа да асырауындағыларға алынған алимент ұйымдардың аударылған алименттер туралы анықтамаларымен не алынған алименттер туралы пошта аударымдарының түбіртегімен, сондай-ақ сот органдарының алимент өндіріп алу туралы актісін қоса бере отырып, еркін нысандағы жазбаша өтініш негізінде расталады. Алимент бойынша берешек 3 айдан астам мерзімге қалыптасқан кезде сот орындаушысының алименттер бойынша берешекті айқындау туралы қаулысы ұсынылады.</w:t>
+      28. Жеке қосалқы шаруашылықтан түскен кіріс отбасының жиынтық кірісінің құрамына қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Кәсіпкерлік қызметтен түсетін кірістер</w:t>
+        <w:t xml:space="preserve">
+      29. Отбасының жиынтық кірісінде ескерілетін жеке қосалқы шаруашылықтан, ауыл шаруашылығы (гүл) өнімдерін өсіруден, мал мен құс ұстаудан және өсіруден алынған кіріс осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Қазақстан Республикасының табиғи жағдайы бойынша әкімшілік-аумақтық аудандардың тізбесіне, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес дала аймағындағы жеке қосалқы шаруашылықтан түсетін кірісті есептеудің нормативтік карточкасы, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қуаң дала аймағындағы жеке қосалқы шаруашылықтан түсетін кірісті есептеудің нормативтік карточкасы, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шөлейтті аймақтағы жеке қосалқы шаруашылықтан түсетін кірісті есептеудің нормативтік карточкасы, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес шөлді аймақтағы жеке қосалқы шаруашылықтан түсетін кірісті есептеудің нормативтік карточкасы, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тау етегі-шөлді-далалық аймақтағы жеке қосалқы шаруашылықтан түсетін кірісті есептеудің нормативтік карточкасы, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Оңтүстік Сібір таулы және тау етегі аймағындағы жеке қосалқы шаруашылықтан түсетін кірісті есептеудің нормативтік карточкасы, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес азық-түліктік пайдалануға арналған үй малы мен құстарының жасы, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес Жеке қосалқы шаруашылығынан түсетін кіріс есебінің үлгілік жеке нормативтік карточкасы негізінде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Адамның (отбасының) кәсіпкерлік қызметтен түскен жиынтық кірісін есептеген кезде:</w:t>
+      Нормативтік карточкаларда келтірілген орташа түсімді (өнімділікті), өндірістік шығыстардың орташа деңгейін, сондай-ақ жеке қосалқы шаруашылықтан түскен кірісті есептеу үшін пайдаланылатын бағаларды облыстың (астананың, республикалық маңызы бар қалалардың) жергілікті атқарушы органдары өңірлердің ерекшеліктерін ескере отырып түзетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) өнімді (жұмыстарды, қызметтерді) сатудан;</w:t>
-[...181 lines deleted...]
-      Жиынтық кіріс алынған шаманы кірістің орташа сомасынан не есепке жатқызуға белгіленген кіріс мөлшерін үш айға көбейту жолымен айқындалады, бұл ретте кіріс айлық есептік көрсеткіштің 25 еселенген мөлшерінен төмен емес ескеріледі.</w:t>
+      Жеке қосалқы шаруашылықта өсірілген гүл өнімдерін сатудан, сондай-ақ терісі бағалы аңдар, ара, құс (тауық, қаз, үйректен басқа) өсіруден алынған кіріс отбасының жиынтық кірісіне еркін нысандағы жазбаша өтініштің негізінде қосылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.05.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 141</w:t>
+        <w:t>№ 255</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-      </w:r>
+        <w:t>
+      30. Бір сотка жерден (біp бастан) өндірілген өнімнің құны өсірілетін дақылдың орташа түсімін (жеке қосалқы шаруашылықта ұсталатын мал мен құстың орташа өнімділігін) 1 кг өнімнің орташа бағасына көбейту жолымен айқындалады. Кірісті, шығынды айқындау үшін бір сотка жер (бір бас) өндірілген өнімнің құнынан шығысының орташа деңгейі шегеріледі. Алынған мөлшер он екі айға бөлінеді және есепті кезеңдегі айлар санына көбейтіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">
+      31. Кірісті есептеу үшін облыстарда (астанада, республикалық маңызы бар қалаларда) өсімдік және мал шаруашылығы өніміне қалыптасқан, астананың жұмыспен қамту және әлеуметтік қорғау басқармасы, облыстық жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармалары, республикалық маңызы бар қалалардың жұмыспен қамту және әлеуметтік бағдарламалар басқармалары "Мемлекеттік статистика туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тиісті жылға қалыптастырылатын Статистикалық жұмыстар жоспарында (бұдан әрі – Жоспар) көзделген мерзімдерде мемлекеттік статистика органдары қалыптастырған, өткен күнтізбелік жылғы орташа жылдық бағалар пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Өнім бермейтін жастағы (төл, балапан) үй малынан, құсынан осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алынған кіріс, есепті кезеңде ол сыйға тартылған немесе өткізілген (сату, сою) жағдайда ғана, тиісті жылға арналған Статистикалық жұмыстар жоспарында көзделген мерзімде, мемлекеттік статистика органдарынан белгіленген тәртіппен алынған, оны сыйға тартқан немесе өткізген (сату, сою) тиісті айда нарықта қалыптасқан бағалар бойынша есепке алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Малды (құсты) есепті кезеңде өткізу кезінде отбасының жиынтық кірісіне тиісті өткізген айда нарықта қалыптасқан, тиісті жылға арналған Статистикалық жұмыстар жоспарында көзделген мерзімде мемлекеттік статистика органдарынан белгіленген тәртіппен алынған бағалар бойынша біржолғы кіріс қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген - </w:t>
+        <w:t xml:space="preserve">      Ескерту. 31-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілді) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...425 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Отбасының жиынтық кірісі жұмыс малы (жылқы, түйе) мен бір жыл ішінде төлдемеген малдан (мәселен, қысыр сиыр) түскен кіріс ескерілмей есептеледі. Жеке қосалқы шаруашылықта көрсетілген мал бір жылдан астам ұсталса, кіріс ет бағытындағы малдан түскен кіріс ретінде есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілгендерден басқа, үй малы, құс болған кезде жиынтық кіріс кірістің жылдық сомасын он екі айға бөлу жолымен айқындалады. Шыққан сан есепті кезеңдегі айлардың санына көбейтіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Жеке қосалқы шаруашылықтан түскен кірісті есептеудің жеке нормативтік карточкасын осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Еңбек мобильділігі орталығы (мансап орталығы) өтініш берушінің деректері негізінде толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жеке қосалқы шаруашылықтан түсетін кірісті есептеу кезінде ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдары өңірлердің ерекшеліктерін ескере отырып, нормативтік карточкада көрсетілген тиісті орташа көрсеткіштерден төмен, осы өңірдегі өнімділік және түсімділік көрсеткіштері бойынша және жиынтық кіріс рұқсат етілген шекті көлемнен аспаған жағдайда, үй малын, құсты және жер телімінде (үй жанындағы телім, саяжай және жер үлесі) өсірілетін ауыл шаруашылық дақылдарының түрлерін кіріс бермейтіндер деп белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекті рұқсат етілген мөлшері ауданның (облыстық маңызы бар қаланың) жергілікті өкілді органымен алдын ала келісілгеннен кейін өткен тоқсанда қалыптасқан ең төмен күнкөріс деңгейінің еселігінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -5688,104 +5606,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының табиғи жағдайы бойынша әкімшілік-аумақтық аудандардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілді) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5799,51 +5737,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Облысы, республикалық маңызы бар қала, астана</w:t>
+Астана, облыс, республикалық маңызы бар қала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12358,68 +12296,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кірісін есептеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дала аймағындағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15987,68 +15963,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қуаң дала аймағындағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20243,68 +20257,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шөлейтті аймақтағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24499,68 +24551,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="108"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шөлді аймақтағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -28755,68 +28845,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тау етегі-шөлді-далалық аймақтағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -33011,68 +33139,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="110"/>
+    <w:bookmarkStart w:name="z130" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оңтүстік Сібір таулы және тау етегі аймағындағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілді) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -37058,68 +37224,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:bookmarkStart w:name="z132" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азық-түліктік пайдаланылатын үй малдары мен құстарының жасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -38201,104 +38367,124 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="112"/>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке қосалқы шаруашылығынан түсетін кіріс есебінің үлгі жеке нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтініне өзгеріс енгізілді, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізілді) бұйрықтарымен. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтiнiш берушiнiң тегі, аты, әкесінің аты (ол болған жағдайда) _______________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -43374,762 +43560,762 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 181 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="113"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z137" w:id="114"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5757 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z138" w:id="115"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына толықтыру мен өзгерту енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2010 жылғы 21 желтоқсандағы № 421-Ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6735 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z139" w:id="116"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2011 жылғы 5 тамыздағы № 288-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7144 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z140" w:id="117"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 18 мамырдағы № 134 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15302 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z141" w:id="118"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 6 маусымдағы № 226 бұйрықтың қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17197 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z142" w:id="119"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 11 қазандағы № 433 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17646 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z143" w:id="120"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы"2009 жылғы 28 шілдедегі № 237-ө және "Атаулы әлеуметтік көмек саласындағы есепті құжаттамалардың нысандарын бекіту туралы" 2018 жылғы 10 тамыздағы № 347 бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2019 жылғы 22 ақпандағы № 94 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18346 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z144" w:id="121"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 29 наурыздағы № 153 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18443 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z145" w:id="122"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 5 қаңтардағы № 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19825 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z146" w:id="123"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 14 ақпандағы № 237 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20037 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z147" w:id="124"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z147" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 27 қарашадағы № 468 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21691 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 21 қаңтардағы № 11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22110 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z149" w:id="126"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 30 қарашадағы № 450 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25633 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z150" w:id="127"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 5 тамыздағы № 291 бұйрықтың қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29047 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z151" w:id="128"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 30 қыркүйектегі № 398 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29970 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z152" w:id="129"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 15 ақпандағы № 44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31910 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -44455,31 +44641,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>