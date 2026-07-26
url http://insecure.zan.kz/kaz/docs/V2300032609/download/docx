--- v0 (2025-10-11)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9d0423" w14:textId="b9d0423">
+    <w:p w14:paraId="63a7c8d" w14:textId="63a7c8d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1539,120 +1539,140 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) конкурстарда, жарыстарда (олимпиадаларда), фестивальдарда, лотереялар, салымдар мен борышкерлік бағалы қағаздар бойынша алынған ұтыстарды қоса алғанда, ақшалай және (немесе) заттай түрдегі кіріс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) Кодексінің 12-бабы </w:t>
+      13) Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 22 маусымдағы № 234 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32880 болып тіркелген) Жұмыс күшінің ұтқырлығын арттыру үшін адамдардың ерікті түрде қоныс аудару туралы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5) тармақшасының</w:t>
+        <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7-абзацына сәйкес уәкілетті мемлекеттік орган бекіткен жұмыс күшінің ұтқырлығын арттыру үшін адамдарды ерікте түрде қоныс аудару қағидалары (әрі қарай – Ерікте түрде қоныс аудару қағидалары) шеңберінде ерікті қоныс аударуға қатысушыларға (отбасының әрбір мүшесіне) көшуге арналған біржолғы төлемді қоспағанда, жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысудан алынған кірістер.</w:t>
+        <w:t xml:space="preserve"> (әрі қарай – Ерікте түрде қоныс аудару қағидалары) шеңберінде ерікті қоныс аударуға қатысушыларға (отбасының әрбір мүшесіне) көшуге арналған біржолғы төлемді қоспағанда, жұмыспен қамтуға жәрдемдесудің белсенді шараларына қатысудан алынған кірістер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2035,71 +2055,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасының білім беру саласындағы заңнамасына сәйкес білім беру ұйымдарында табысы аз отбасылардан шыққан білім алушыларға студенттерге көрсетілетін материалдық көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) Кодексінің 11-бабының </w:t>
+      13) Қазақстан Республикасының Үкіметінің 2023 жылғы 30 маусымдағы № 523 қаулысымен бекітілген Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17) тарамағына</w:t>
+        <w:t>қағидаларымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес "Әлеуметтік көмек көрсетудің, оның мөлшерлерін белгілеудің және мұқтаж азаматтардың жекелеген санаттарының тізбесін айқындаудың үлгілік қағидаларын бекіту туралы" Қазақстан Республикасы қаулысымен (бұдан әрі – Үлгілік қағидалар) бекітілген азық-түлік өнімдері бағасының қымбаттауына байланысты табысы аз азаматтарға мемлекеттік бюджеттен және өзге де көздерден көрсетілген ақшалай немесе зат түріндегі көмек;</w:t>
+        <w:t xml:space="preserve"> (бұдан әрі – Үлгілік қағидалар) бекітілген азық-түлік өнімдері бағасының қымбаттауына байланысты табысы аз азаматтарға мемлекеттік бюджеттен және өзге де көздерден көрсетілген ақшалай немесе зат түріндегі көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) Үлгілік қағидаларға сәйкес көрсетілетін біржолғы ақшалай көмек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
@@ -2453,61 +2473,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">26) Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің м.а. 2024 жылғы 17 маусымдағы № 221 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 34524 болып тіркелген) Жеке тұрғын үй қорынан жалға алынған тұрғынжай үшін азаматтардың жекелеген санаттарына төлемдер тағайындау және жүзеге асыру </w:t>
+        <w:t xml:space="preserve">26) Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің міндетін атқарушысының 2025 жылғы 30 сәуірдегі № 152 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36055 болып тіркелген) Жеке тұрғын үй қорынан жалға алынған тұрғынжай үшін жалдау ақысының бір бөлігін субсидиялау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қағидаларына</w:t>
+        <w:t>қағидасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жеке тұрғын үй қорынан жалға алынған тұрғын үй үшін азаматтардың жекелеген санаттарына тұрғын үй төлемдері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2522,87 +2542,213 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 31.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 95</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Мансап орталығы өтініш берушінің келісімімен өтініш берушінің кірістерін уәкілетті мемлекеттік органның және (немесе) тиісті мемлекеттік органдардың және (немесе) ұйымдардың автоматтандырылған ақпараттық жүйесінің деректерімен, мансап орталығының немесе ауыл, кент, ауылдық округ әкімінің сұрау салуы бойынша мемлекеттік органдар және (немесе) ұйымдар ұсынған жазбаша құжаттармен, мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелерінде мәліметтердің болмауына байланысты өтініш беруші ұсынған құжаттармен салыстырып тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2621,150 +2767,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Отбасының жиынтық кірісін есептеген кезде мынадай:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z72" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) толық мемлекеттік қамсыздандырудағы адамдарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z73" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мерзімді әскери қызметтегі адамдарды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z74" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) бас бостандығынан айыру орындарындағы, мәжбүрлі емдеудегі адамдарды қоспағанда, отбасы құрамына Кодекстің 120-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес бір елді мекен шегінде тұрғылықты жері бойынша тіркелген адамдар кіреді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірге тұру фактісі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2847,282 +2993,344 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезеңде құрамында өзгерістер болған отбасының жиынтық кірісін есептеу кезінде келген отбасы мүшесінің кірістері келген күнінен бастап есепке алынады. Есепті кезеңде отбасы мүшесі шығып қалған кезде отбасының жиынтық кірісі шыққан күнінен бастап отбасының шығып қалған мүшесіне келетін жан басына шаққандағы орташа кірісі шегеріле отырып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасының құрамына отбасында тұратын және отбасының тұрғылықты жері бойынша осындай деңгейдегі орта білім беру ұйымының болмауына байланысты орта білім беру ұйымдарында оқу орны бойынша басқа елді мекенде тіркелген балалар енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Отбасының жиынтық кірісін нақтылау үшін учаскелік комиссиялар тексеру нәтижелері бойынша атаулы әлеуметтік көмек көрсету қажеттігі немесе оның болмауы туралы қорытындысында отбасының құрамын көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Учаскелік комиссия қорытындысын дайындау кезінде атаулы әлеуметтік көмек тағайындау үшін өтініш беруші ұсынған деректерді растайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш беруші көрсеткен мәліметтер әртүрлі болған жағдайда нақты деректер учаскелік комиссияның мәліметтерімен толықтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отбасының жан басына шаққандағы орташа кірісін есептеу кезеңіндегі отбасының жиынтық кірісі көрсетілген кезеңдегі айлардың санына және отбасы мүшелерінің санына бөлу жолымен есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z77" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Шетелдік валютада алынған кіріс "Валюта айырбастаудың нарықтық бағамын айқындау тәртібі туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2013 жылғы 25 қаңтардағы № 15 қаулысында және Қазақстан Республикасы Қаржы министрінің 2013 жылғы 22 ақпандағы № 99 </w:t>
+      13. Шетелдік валютада алынған кіріс "Валюта айырбастаудың нарықтық бағамын айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық Банкі Басқармасының 2025 жылғы 26 қыркүйектегі № 56 және Қазақстан Республикасы Қаржы министрінің 2025 жылғы 29 қыркүйектегі № 544 бірлескен қаулысы мен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8378 болып тіркелген) белгіленген тәртіппен валюталарды айырбастаудың нарықтық бағамы бойынша ұлттық валютаға қайта есептеледі.</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 36983 болып тіркелген) белгіленген тәртіппен валюталарды айырбастаудың нарықтық бағамы бойынша ұлттық валютаға қайта есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Зат түрінде алынған кіріс отбасының жиынтық кірісінде өтініш беруші алынған кіріс туралы мәліметтерде көрсеткен ақшалай баламасымен есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Адам (отбасы) көрінеу жалған ақпарат және (немесе) дәйексіз құжаттар ұсынған жағдайда жиынтық кірісті есептеу жүргізілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адам (отбасы) атаулы әлеуметтік көмекті заңсыз тағайындауға алып келген көрінеу жалған ақпарат және (немесе) дәйексіз құжаттар берген кезде өтініш беруші мен оның отбасына атаулы әлеуметтік көмек төлеу оның тағайындалған бүкіл кезеңі үшін тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Еңбекақы, әлеуметтік төлемдер түрінде алынған кіріс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Отбасының жиынтық кірісін есептеу кезінде мынадай түрде алынған кірістер ескеріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z82" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z82" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс берушіден еңбекақы ретінде алынған, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбекақы төлеу жүйесіне сәйкес жалақының барлық түрі, оның ішінде кесімді, мерзімді, сондай-ақ ақшалай және заттай нысандағы сыйлықақылар, қосымша ақылар, үстемеақылар (қызметкерлерге Қазақстан Республикасының еңбек заңнамасына, сондай-ақ келісімдерге, еңбек, ұжымдық шарттарға және жұмыс берушілердің актілеріне сәйкес төленетін ақшалай соманы қоса алғанда, қаржыландыру көзіне қарамастан);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3223,80 +3431,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыс беруші төлеген кредит сомалары. Көрсетілген төлемдер кредитті өтудің белгіленген мерзіміне бөлінеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       әскери қызметшілерге және арнаулы мемлекеттік органдардың қызметкерлеріне берілетін ағымдағы тұрғын үй төлемдері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) әлеуметтік төлемдер, атап айтқанда:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зейнетақылардың барлық түрлері, оларға өтемақы төлемдері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3577,554 +3785,864 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төтенше жағдай немесе шектеу іс-шараларын кезеңінде ұсынылатын азық-түлік және тұрмыстық жиынтықтарын, сондай-ақ осы көмектің орнына төленетін соманы қоспағанда, Қазақстан Республикасының заңнамасына сәйкес берілетін заттай көмек түрлерінің құны, сондай-ақ осы көмектің орнына төленетін сома;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде жергілікті мемлекеттік басқару органдары, мекемелері мен ұйымдары белгілеген барлық төлем түрлеріне үстемеақылар мен қосымша ақылар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жиынтық кірістің құрамына қызметкерлер еңбек және қызметтік міндеттерін атқару кезінде олардың өмірі мен денсаулығына келтірілген зиянды өтеу туралы Қазақстан Республикасының еңбек заңнамасына сәйкес жұмыс беруші төлейтін біржолғы төлемдер мен ай сайынғы сомалар қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Есепті кезеңнен асып түсетін кезеңнің кірісі бір мезгілде алынған кезде (оның ішінде жалақы, төлемдер, алименттер бойынша берешектер), алынған кіріс, сол кіріс алынған айлардың санына бөлінеді және есепті кезеңге келетін айлардың санына көбейтіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмысты азаматтық-құқықтық шарт бойынша (мердігерлік және басқа) орындайтын адамдардың кірісі шарт қолданылатын бүкіл кезеңге жиынтықталады. Алынған кіріс жұмысты орындау үшін шартта көзделген айлардың санына бөлінеді және есепті кезеңге келетін айлардағы жиынтық кірісте есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Азаматтық-құқықтық шарт бойынша, оның ішінде ғылым, әдебиет, өнер және өзге де қызмет түрлері туындыларын және т.б. жасауға, шығаруға, орындауға немесе өзге де пайдалануға алынған, осы шарт есебіне аванспен төленетін сыйақылар аванс берудің бүкіл кезеңіне (ай сайын теңдей үлеспен) есепке алынады, ал қалған сома шарттың аванс бергеннен кейінгі қолданылу кезеңіне (ай сайын теңдей үлеспен) есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Авторлық сыйақылар (шарттар болмаған кезде), сондай-ақ жаңалық ашқаны, өнертабыстары мен рационализаторлық ұсыныстары үшін сыйақылар отбасының жиынтық кірісіне сыйақы сомасын ол алынған айлардың санына бөлуден алынған үлес мөлшерінде қосылады және есепті кезеңге келетін айлардың санына көбейтіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      21-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік органдардың және (немесе) ұйымдардың ақпараттық жүйелерінде міндетті зейнетақы жарналарының мөлшері туралы мәліметтер болмаған кезде және (немесе) олар өтініш беруші ұсынған мәліметтерге сәйкес келмеген кезде еңбекақы түрінде алынған кіріс жұмыс берушінің еркін нысандағы анықтамаларымен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелерінде мәліметтер болмаған кезде және (немесе) олар өтініш беруші ұсынған мәліметтерге сәйкес келмеген кезде республикалық бюджет есебінен әлеуметтік төлемдер түрінде кіріс алу зейнетақы немесе жәрдемақы алушы куәлігінің көшірмесімен немесе "Азаматтарға арналған үкімет" мемлекеттік корпорациясының филиалдары беретін анықтамалармен расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тәуелсіз қызметкердің кірісі еркін нысандағы жазбаша өтінішпен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Балаларға және басқа да асырауындағыларға алимент түріндегі кіріс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Жиынтық кіріс құрамында балаларға және басқа да асырауындағыларға арналған алимент ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Алименттер, сондай-ақ алимент төлеушінің жалақысын қайта есептеуге байланысты алынған алименттің қосымша сомасы отбасының жиынтық кірісінде олардың алынған уақыты бойынша ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отбасы мүшесі алатын алименттер отбасының жиынтық кірісінде ескеріледі, ал отбасы мүшесінің басқа отбасында тұрып жатқан балаларға төлейтін алименттері кірісінен алып тасталынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Асырауындағыларды асырауға міндетті адамның тұрғылықты жері туралы мәліметтердің болмауы себебінен адамдардың алимент өндіріп алуға мүмкіндігі болмаған жағдайда отбасының жиынтық кірісі көрсетілген адамның іздеуде жүргені туралы тиісті органдардан алынған құжаттар қоса берілген жазбаша еркін нысандағы өтініш негізінде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлеуші:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) жұмыс істемейтін және мансап орталығында жұмыссыз ретінде тіркелген (Кодекстің 98-бабының </w:t>
+      1) жұмыс істемейтін және мансап орталығында жұмыссыз ретінде тіркелген (Қазақстан Республикасы Премьер-Министрінің орынбасары - Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 9 маусымдағы № 214 бұйрығымен (Нормативтік құқықтық актілер тізілімінде № 32850 болып тіркелген) бекітілген Жұмыс іздеп жүрген адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармағына</w:t>
+        <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес уәкілетті мемлекеттік орган бекіткен Жұмыс іздеуші адамдарды, жұмыссыздарды тіркеу және мансап орталықтары көрсететін еңбек делдалдығын жүзеге асыру қағидаларына 8-қосымшаға сәйкес нысан бойынша жұмыссыз ретінде тіркелгені туралы ақпарат ұсынған кезде);</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша жұмыссыз ретінде тіркелгені туралы ақпарат ұсынған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z95" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бас бостандығынан айыру орындарында не уақытша ұстау изоляторында болған (балаларға алимент аударылмайтыны туралы, бас бостандығынан айыру орындарында не уақытша ұстау изоляторында болу кезеңі көрсетілген сот орындаушысының немесе түзеу мекемесінің анықтамасын ұсынған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Денсаулық сақтау ұйымдарының бастапқы медициналық құжаттама нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрі міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) 2-қосымшаға сәйкес нысан бойынша тиісті медициналық ұйымдардан анықтама ұсынған кезде туберкулез, психоневрологиялық, онкологиялық, санаторий-курорттық диспансерлерде (стационарларда) есепте тұрған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасы тиісті келісім жасаспаған мемлекетке тұрақты тұруға кеткен; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) тиісті құқық қорғау органының анықтамасымен немесе учаскелік комиссияның қорытындысымен расталатын спирттік ішімдіктерді, есірткі заттарын құмарлықпен салынып пайдалануына, сондай-ақ төлеушінің әрекет қабілеттілігін шектеу туралы сот шешімімен расталатын құмар ойындармен және бәс тігумен байланысты балаларын және басқа да асырауындағыларды асырап-бағудан жалтарған жағдайларда жиынтық кіріс алименттерді ескермей есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Жұбайлар бірге тұрған кезде, егер олардың арасындағы неке (ерлі-зайыптылық) бұзылса не бұзылмаса, отбасының жиынтық кірісінде алимент өндіріп алынған жұбайдың кірістері толық ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер жұбайлар арасындағы неке (ерлі-зайыптылық) бұзылса, бірақ жұбайлардың біреуінен алимент өндіріп алынбаса, оның кірістері олардың бірге тұру фактісіне қарамастан, отбасының жиынтық кірісінде толық ескеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      25-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелерінде мәліметтер болмаған кезде және (немесе) олар өтініш беруші ұсынған мәліметтерге сәйкес келмеген кезде балаларға және басқа да асырауындағыларға алынған алимент ұйымдардың аударылған алименттер туралы анықтамаларымен не алынған алименттер туралы пошта аударымдарының түбіртегімен, сондай-ақ сот органдарының алимент өндіріп алу туралы актісін қоса бере отырып, еркін нысандағы жазбаша өтініш негізінде расталады. Алимент бойынша берешек 3 айдан астам мерзімге қалыптасқан кезде сот орындаушысының алименттер бойынша берешекті айқындау туралы қаулысы ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-параграф. Кәсіпкерлік қызметтен түсетін кірістер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Адамның (отбасының) кәсіпкерлік қызметтен түскен жиынтық кірісін есептеген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өнімді (жұмыстарды, қызметтерді) сатудан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4150,71 +4668,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) шаруа (фермер) қожалығының қызметі нәтижесінде және шартты жер үлесі мен мүліктік пайлардан алынған кіріс ескеріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Шаруа қожалығы мүшелерінің жиынтық кірісін есептеу Қазақстан Республикасы Қаржы министрінің 2018 жылғы 12 ақпандағы № 166 </w:t>
+      Шаруа қожалығы мүшелерінің жиынтық кірісін есептеу Қазақстан Республикасы Премьер-Министрінің Бірінші орынбасары - Қазақстан Республикасы Қаржы министрінің 2020 жылғы 20 қаңтардағы № 39 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16448 болып тіркелген) бекітілген Салық есептілігін жасау қағидаларына сәйкес салық органдарына ұсынылатын алынған кіріс туралы декларацияда көрсетілген ауыл шаруашылығы өнімдерін сатудан нақты алынған кіріс ескеріле отырып жүргізіледі. Бұл ретте жылдық кіріс он екі айға бөлінеді және оның тиісті бөлігі айқындалатын кезеңдегі жалпы жиынтық кірісі қосылады;</w:t>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19897 болып тіркелген) бекітілген Салық есептілігі нысандарын және оларды жасау қағидаларына сәйкес салық органдарына ұсынылатын алынған кіріс туралы декларацияда көрсетілген ауыл шаруашылығы өнімдерін сатудан нақты алынған кіріс ескеріле отырып жүргізіледі. Бұл ретте жылдық кіріс он екі айға бөлінеді және оның тиісті бөлігі айқындалатын кезеңдегі жалпы жиынтық кірісі қосылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тәуелсіз қызметкерлердің қызметі нәтижесінде алынған кіріс ескеріледі. Бұл ретте кіріс айлық есептік көрсеткіштің 25 еселенген мөлшерінен төмен емес ескеріледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4326,144 +4844,270 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 141</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Мемлекеттік органдардың және (немесе) ұйымдардың тиісті ақпараттық жүйелерінде міндетті зейнетақы жарналарының мөлшері туралы ақпарат болмаған кезде және (немесе) олар өтініш беруші ұсынған мәліметтерге сәйкес келмеген кезде азаматтық-құқықтық шарт бойынша алынған кіріс шарттың көшірмесімен және тапсырыс берушінің жүгінер алдындағы тоқсанға алынған орындалған жұмыс (қызметтер) үшін сыйақы төлемінің мөлшері туралы анықтамасымен расталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық-құқықтық шарт жасамай жұмыспен қамтылған адамдардың жиынтық кірісі олардың өтініші негізінде расталады. Бұл жағдайда орындалған жұмыстар (қызметтер) үшін сыйақы төлемінің заттай бөлігі нарықтық бағамен ақшалай эквивалентте жиынтық кіріске қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Жеке қосалқы шаруашылықтан, мал мен құс ұстауды, бағбандықты, бақша өсіруді қамтитын үй жанындағы шаруашылықтан түсетін кіріс</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z109" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Жеке қосалқы шаруашылықтан түскен кіріс отбасының жиынтық кірісінің құрамына қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z110" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Отбасының жиынтық кірісінде ескерілетін жеке қосалқы шаруашылықтан, ауыл шаруашылығы (гүл) өнімдерін өсіруден, мал мен құс ұстаудан және өсіруден алынған кіріс осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4618,147 +5262,147 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес азық-түліктік пайдалануға арналған үй малы мен құстарының жасы, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Жеке қосалқы шаруашылығынан түсетін кіріс есебінің үлгілік жеке нормативтік карточкасы негізінде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нормативтік карточкаларда келтірілген орташа түсімді (өнімділікті), өндірістік шығыстардың орташа деңгейін, сондай-ақ жеке қосалқы шаруашылықтан түскен кірісті есептеу үшін пайдаланылатын бағаларды облыстың (республикалық маңызы бар қалалардың, астананың) жергілікті атқарушы органдары өңірлердің ерекшеліктерін ескере отырып түзетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке қосалқы шаруашылықта өсірілген гүл өнімдерін сатудан, сондай-ақ терісі бағалы аңдар, ара, құс (тауық, қаз, үйректен басқа) өсіруден алынған кіріс отбасының жиынтық кірісіне еркін нысандағы жазбаша өтініштің негізінде қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Бір сотка жерден (біp бастан) өндірілген өнімнің құны өсірілетін дақылдың орташа түсімін (жеке қосалқы шаруашылықта ұсталатын мал мен құстың орташа өнімділігін) 1 кг өнімнің орташа бағасына көбейту жолымен айқындалады. Кірісті, шығынды айқындау үшін бір сотка жер (бір бас) өндірілген өнімнің құнынан шығысының орташа деңгейі шегеріледі. Алынған мөлшер он екі айға бөлінеді және есепті кезеңдегі айлар санына көбейтіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z112" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Кірісті есептеу үшін облыстарда (республикалық маңызы бар қалаларда, астанада) өсімдік және мал шаруашылығы өніміне қалыптасқан, облыстық жұмыспен қамтуды үйлестіру және әлеуметтік бағдарламалар басқармалары, республикалық маңызы бар қалалардың, астананың жұмыспен қамту және әлеуметтік бағдарламалар басқармалары "Мемлекеттік статистика туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тиісті жылға қалыптастырылатын Статистикалық жұмыстар жоспарында (бұдан әрі – Жоспар) көзделген мерзімдерде мемлекеттік статистика органдары қалыптастырған, өткен күнтізбелік жылғы орташа жылдық бағалар пайдаланылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өнім бермейтін жастағы (төл, балапан) үй малынан, құсынан осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4771,170 +5415,170 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алынған кіріс, есепті кезеңде ол сыйға тартылған немесе өткізілген (сату, сою) жағдайда ғана, тиісті жылға арналған Статистикалық жұмыстар жоспарында көзделген мерзімде, мемлекеттік статистика органдарынан белгіленген тәртіппен алынған, оны сыйға тартқан немесе өткізген (сату, сою) тиісті айда нарықта қалыптасқан бағалар бойынша есепке алынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Малды (құсты) есепті кезеңде өткізу кезінде отбасының жиынтық кірісіне тиісті өткізген айда нарықта қалыптасқан, тиісті жылға арналған Статистикалық жұмыстар жоспарында көзделген мерзімде мемлекеттік статистика органдарынан белгіленген тәртіппен алынған бағалар бойынша біржолғы кіріс қосылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Отбасының жиынтық кірісі жұмыс малы (жылқы, түйе) мен бір жыл ішінде төлдемеген малдан (мәселен, қысыр сиыр) түскен кіріс ескерілмей есептеледі. Жеке қосалқы шаруашылықта көрсетілген мал бір жылдан астам ұсталса, кіріс ет бағытындағы малдан түскен кіріс ретінде есепке алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z114" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>33-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілгендерден басқа, үй малы, құс болған кезде жиынтық кіріс кірістің жылдық сомасын он екі айға бөлу жолымен айқындалады. Шыққан сан есепті кезеңдегі айлардың санына көбейтіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z115" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. Жеке қосалқы шаруашылықтан түскен кірісті есептеудің жеке нормативтік карточкасын осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Еңбек мобильділігі орталығы (мансап орталығы) өтініш берушінің деректері негізінде толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z116" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Жеке қосалқы шаруашылықтан түсетін кірісті есептеу кезінде ауданның (облыстық маңызы бар қаланың) жергілікті атқарушы органдары өңірлердің ерекшеліктерін ескере отырып, нормативтік карточкада көрсетілген тиісті орташа көрсеткіштерден төмен, осы өңірдегі өнімділік және түсімділік көрсеткіштері бойынша және жиынтық кіріс рұқсат етілген шекті көлемнен аспаған жағдайда, үй малын, құсты және жер телімінде (үй жанындағы телім, саяжай және жер үлесі) өсірілетін ауыл шаруашылық дақылдарының түрлерін кіріс бермейтіндер деп белгілейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шекті рұқсат етілген мөлшері ауданның (облыстық маңызы бар қаланың) жергілікті өкілді органымен алдын ала келісілгеннен кейін өткен тоқсанда қалыптасқан ең төмен күнкөріс деңгейінің еселігінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -5044,68 +5688,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="108"/>
+    <w:bookmarkStart w:name="z118" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының табиғи жағдайы бойынша әкімшілік-аумақтық аудандардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 05.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11714,68 +12358,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кірісін есептеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дала аймағындағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -15343,68 +15987,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қуаң дала аймағындағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19599,68 +20243,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шөлейтті аймақтағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -23855,68 +24499,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="112"/>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Шөлді аймақтағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -28111,68 +28755,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тау етегі-шөлді-далалық аймақтағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -32367,68 +33011,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:bookmarkStart w:name="z130" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оңтүстік Сібір таулы және тау етегі аймағындағы жеке қосалқы шаруашылығынан түсетін кірісті есептеудің нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсімдік шаруашылығының өнімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -36414,68 +37058,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азық-түліктік пайдаланылатын үй малдары мен құстарының жасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -37434,178 +38078,298 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Мемлекеттік атаулы әлеуметтік </w:t>
+              <w:t>Мемлекеттік атаулы әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">көмек алуға үміткер адамның </w:t>
+              <w:t>көмек алуға үміткер адамның</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(отбасының) жиынтық кірісін </w:t>
+              <w:t>(отбасының) жиынтық кірісін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>есептеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="116"/>
+    <w:bookmarkStart w:name="z134" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жеке қосалқы шаруашылығынан түсетін кіріс есебінің үлгі жеке нормалар карточкасы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтiнiш берушiнiң тегі, аты, әкесінің аты. ____________________________</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      Өтiнiш берушiнiң тегі, аты, әкесінің аты (ол болған жағдайда) _______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Облыс, аудан________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Үйiнiң мекенжайы _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс, аудан____________________________________________________</w:t>
-[...17 lines deleted...]
-      Үйiнiң мекенжайы _______________________________________________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
@@ -37622,195 +38386,245 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ауыл шаруашылығы дақылдарының, үй малдарының, құстарының түрлерi</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ауыл шаруашылығы дақылдарының, үй малдарының, құстарының түрлерi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жер, сотка, мал басы, саны</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жер, сотка, мал басы, саны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылына түсетін кіріс нормативі, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылына түсетін кіріс нормативі, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жылына түсетiн кірістің барлығы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылына түсетiн кірістің барлығы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-бiр тоқсанда түсетiн кірістің барлығы, теңге</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бiр тоқсанда түсетiн кірістің барлығы, теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -42339,309 +43153,121 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...183 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20__ж. "__"_________ ________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (2-бағандағы деректер үшін өтініш берушінің қолы)</w:t>
+        <w:t xml:space="preserve">                   (2-бағандағы деректер үшін өтініш берушінің қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ______________________________________________________________ </w:t>
+        <w:t>______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      (есептеуді жасаған адамның тегі, аты, әкесінің аты (бар болса) және қолы)</w:t>
+        <w:t>(есептеуді жасаған адамның тегі, аты, әкесінің аты (ол болған жағдайда) және қолы)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -42748,762 +43374,762 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 181 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:bookmarkStart w:name="z136" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z137" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5757 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z138" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына толықтыру мен өзгерту енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2010 жылғы 21 желтоқсандағы № 421-Ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 6735 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z139" w:id="120"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z139" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2011 жылғы 5 тамыздағы № 288-ө </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 7144 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z140" w:id="121"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z140" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2017 жылғы 18 мамырдағы № 134 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 15302 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z141" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 6 маусымдағы № 226 бұйрықтың қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17197 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z142" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2018 жылғы 11 қазандағы № 433 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 17646 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z143" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы"2009 жылғы 28 шілдедегі № 237-ө және "Атаулы әлеуметтік көмек саласындағы есепті құжаттамалардың нысандарын бекіту туралы" 2018 жылғы 10 тамыздағы № 347 бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің м.а. 2019 жылғы 22 ақпандағы № 94 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18346 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z144" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 29 наурыздағы № 153 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18443 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z145" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 5 қаңтардағы № 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19825 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z146" w:id="127"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z146" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 14 ақпандағы № 237 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20037 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z147" w:id="128"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z147" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2020 жылғы 27 қарашадағы № 468 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21691 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z148" w:id="129"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z148" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 21 қаңтардағы № 11 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22110 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z149" w:id="130"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z149" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2021 жылғы 30 қарашадағы № 450 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 25633 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z150" w:id="131"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z150" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің және Қазақстан Республикасы Денсаулық сақтау және әлеуметтік даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 5 тамыздағы № 291 бұйрықтың қосымшаның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29047 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z151" w:id="132"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z151" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 30 қыркүйектегі № 398 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29970 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z152" w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z152" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Мемлекеттік атаулы әлеуметтік көмек алуға үміткер адамның (отбасының) жиынтық табысын есептеудің ережесін бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2009 жылғы 28 шілдедегі № 237-ө бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 15 ақпандағы № 44 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31910 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>