--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c95ad59" w14:textId="c95ad59">
+    <w:p w14:paraId="449f7d5" w14:textId="449f7d5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрлігінің кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 19 мамырдағы № 372 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 мамырда № 32557 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 19 мамырдағы № 372 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 23 мамырда № 32557 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -192,206 +192,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасының Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -889,1217 +873,1262 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 372 Бұйрықпен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10058 болып тіркелген):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау </w:t>
-[...21 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай мазмұндағы 8-тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "биометриялық сәйкестендіру – адамның физиологиялық ерекшеліктерін сипаттайтын және оның негізінде оның жеке басын анықтауға болатын биометриялық деректер";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 9-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9-1. Уәкілетті орган Қағидалар бекітілген немесе өзгерістер енгізілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және мемлекеттік қызмет көрсетушіге, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторы және Бірыңғай байланыс-орталығына жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13 -тармақтар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      "11. Жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы көрсетілетін қызметті берушіге электрондық-цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне (бұдан әрі-негізгі талаптардың тізбесі) сәйкес құжаттары бар өтінішті жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      "биометриялық сәйкестендіру – адамның физиологиялық ерекшеліктерін сипаттайтын және оның негізінде оның жеке басын анықтауға болатын биометриялық деректер";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+      12. Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі негізгі талаптар тізбесінің 8-тармағында айқындалған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мынадай мазмұндағы 9-1-тармақпен толықтырылсын:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+      Жеке басты куәландыратын құжаттардың мәліметтері және Бірыңғай жинақтаушы зейнетақы қорынан аударылған міндетті зейнетақы жарналары туралы ақпарат көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы ақпараттық жүйелерден алады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "9-1. Уәкілетті орган Қағидалар бекітілген немесе өзгерістер енгізілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және мемлекеттік қызмет көрсетушіге, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторы және Бірыңғай байланыс-орталығына жібереді.";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+      Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақытын көрсете отырып, мемлекеттік қызметті көрсету үшін өтінішті қабылдау туралы мәртебе жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Сарапшы аттестатын алған кезде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) іс-қимыл тәртібін сипаттау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) көрсетілетін қызметті беруші өтінішті осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген құжаттармен бірге олар түскен күні тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Қазақстан Республикасының еңбек заңнамасына сәйкес жүгінген жағдайда, өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) көрсетілетін қызметті беруші өтінішті құжаттармен бірге осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген талаптарға (бұдан әрі – Талаптар) сәйкестігін қарайды 5 (бес) жұмыс күні ішінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған жағдайда, көрсетілетін қызметті беруші осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген ұсынылған құжаттарды тіркеген сәттен бастап екі жұмыс күні ішінде өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды және "жеке кабинетке" жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарау нәтижелері бойынша көрсетілетін қызметті берушінің бұйрығымен көрсетілетін қызметті алушыға қатысты ресімделген мынадай шешімдер бекітіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тестілеуге жіберілген;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестілеуге жіберілмеген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші құжаттарды тапсырған күннен бастап 5 (бес) жұмыс күні ішінде көрсетілетін қызметті алушының "жеке кабинетіне" тестілеуге жіберу туралы хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім, сондай-ақ алдын ала шешім бойынша көрсетілетін қызметті алушыға ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама осы тармақта көрсетілген мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші тестілеуге жіберу туралы шешімді немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) 7 (жеті) жұмыс күн ішінде тестілеу өткізіледі. Көрсетілетін қызмет беруші тестілеу күні өтініш берушіні тесттің нәтижесімен таныстырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті беруші негізгі талаптар тізбесінің 9-тармағында сәйкес 2 (екі) жұмыс күн ішінде сарапшының аттестатын немесе дәлелді бас тартуды рәсімдейді, қол қояды және "жеке кабинетке" жолдайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 14-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1.Тестілеуді өткізу кезінде техникалық жарақтандыру жөніндегі ең аз техникалық талаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тестілеуді өткізу кезінде емтихан тапсырушы тұлғалар жеке басын куәландыратын құжатты ұсыну бойынша сәйкестендіруден өтеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тестілеу кезінде қолмен немесе жақтау түріндегі металл детекторлар қолданылады. Тестілеуге іске қосу кезінде металл іздегіштерді қолдану тестілеуді өткізу кезінде емтихан алушылардың қауіпсіздігін қамтамасыз ету шеңберінде, сондай-ақ олардың ғимаратқа байланыс құралдарын, электрондық-есептеу техникасын, фото -, аудио - және бейнеаппаратураны, анықтамалық материалдарды, жазбаша жазбаларды және ақпаратты сақтау мен берудің өзге де құралдарын алып келуіне жол бермеу шеңберінде жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тестілеуді бастау үшін емтихан тапсырушы биометриялық сәйкестендіру арқылы жеке басын растауы тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тестілеу залдары жұмыс станцияларымен (кемінде Intel Core i3 процессоры, кемінде 4 Гб жедел жады), үй-жайларды кондиционерлеу жүйелерімен, диспенсермен, күту залымен жабдықталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әрбір жұмыс станциясында тестілеу процесінің бейнежазбасын жүргізу үшін веб-камералармен жабдықталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тестілеу залы заманауи цифрлық бейне және аудио бақылау жүйесімен жабдықталады. Тестілеуді өткізудің ашықтығы мен объективтілігін қамтамасыз ету үшін аудитория өткізу пункттерінде жалпы бейнебақылау жүйесімен қамтамасыз етіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тестілеу залы басып шығару мүмкіндігі бар принтер орнатылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тестілеу залы басқарылатын коммутатормен және жергілікті желімен жабдықталады және ақпараттық қауіпсіздік талаптарына сәйкес келеді.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+        <w:t>1-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...615 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...63 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Лицензияланатын сәулет, қала құрылысы және құрылыс қызметін жүзеге асыру үшін қойылатын бірыңғай біліктілік талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің міндетін атқарушының 2014 жылғы 9 желтоқсандағы № 136 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9994 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс саласында қызметті жүзеге асыруға қойылатын бірыңғай біліктілік талаптарын және оларға сәйкестікті растайтын құжаттардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесінің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 23 жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2263,70 +2292,70 @@
               <w:t>
 меншік құқығындағы өндірістік база болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі" мемлекеттік деректер қоры" ақпараттық жүйесінен алынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 28-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -2490,1060 +2519,996 @@
               <w:t>
 меншік құқығындағы өндірістік база болған жағдайда, ақпарат "Жылжымайтын мүлік тіркелімі" мемлекеттік деректер қоры" ақпараттық жүйесінен алынады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау қағидалары мен рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 734 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12620 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс процесіне қатысатын инженер-техник жұмыскерлерді аттестаттау жөніндегі қағидаларда және рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау қағидалары мен рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 734 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12620 болып тіркелген):</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Осы Қағидаларда және рұқсат беру талаптарында мынадай ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аттестаттау – аттестаттау орталығының жобалау және құрылыс салу процесіне қатысатын инженер-техник жұмыскерлердің өкілеттіктерін ресми тану рәсімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аттестаттау орталығы – уәкілетті органда белгіленген тәртіппен аккредиттеу рәсімінен өткен заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) біліктілік аттестаты – осы Қағидаларға және рұқсат беру талаптарына </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша инженер-техник жұмыскерлердің мәртебесін куәландыратын аттестат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "бір терезе" қағидаты бойынша құрылыс жүргізуді ұйымдастыруға арналған портал (бұдан әрі - Портал) – құрылыс саласын, құрылыс қызметі субъектілерін реттеуге және салынып жатқан объектілердің атқарушылық-техникалық құжаттамасын электрондық форматта жүргізуге арналған ақпараттық портал.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) инженер-техник жұмыскер – кәсіптік орта немесе жоғары білімі бар, сәулет, қала құрылысы және құрылыс саласындағы өндірістік процесті ұйымдастыруды және оған басшылықты жүзеге асыратын жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өтініш беруші – біліктілік аттестатын алуға үміткер жеке тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) уәкілетті орган – сәулет, қала құрылысы және құрылыс қызметін мемлекеттік басқару саласында басшылықты жүзеге асыратын орталық мемлекеттік органның ведомствосы.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс процесіне қатысатын инженер-техник жұмыскерлерді аттестаттау жөніндегі қағидаларда және рұқсат беру </w:t>
-[...19 lines deleted...]
-        <w:t>:</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13. Тестілеу өтініш берушіні хабардар еткен күннен бастап бес жұмыс күнінен кешіктірілмей жүргізіледі және мынадай талаптар мен рәсімдерді көздейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш берушінің таңдауы бойынша тестілеу автоматтандырылған тәсілмен Порталда мемлекеттік немесе орыс тілдерінде өтеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш берушілерді тестілеуге жіберу жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат көрсету арқылы жүзеге асырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аттестаттау орталығының қызметкерлері тестіленушілерді тестілеуді өткізу рәсімімен таныстырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш берушіге тестілеу кезінде сөйлесуге және үй-жайдан шығуға, дербес электрондық құрылғыларды (соның ішінде компьютерлерді, ұялы телефондарды) және тестілеу кезінде қағаз тасымалдағыштарды пайдалануға жол берілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) аттестаттау орталығының қызметкерлері осы Қағидалардың және рұқсат беру талаптарының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген тестілеу талаптары мен рәсімдерін бұзған өтініш берушілерді тиісті акт жасай отырып (еркін нысанда) тестілеуден шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) компьютерлік тестілеудің дұрыс жауаптарын есептеу компьютерлік бағдарламамен автоматты түрде жүргізіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тестілеу нәтижелерімен танысу тест аяқталғаннан кейін бірден жүргізіледі.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-тармақ</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="16"/>
+        <w:t>2-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осы Тізбеге </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">
+      4. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу қағидалары мен рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      3) біліктілік аттестаты – осы Қағидаларға және рұқсат беру талаптарына </w:t>
-[...93 lines deleted...]
-    </w:p>
+      көрсетілген бұйрықпен бекітілген Жобалау және құрылыс процесіне қатысатын инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу қағидаларында және рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-тармақ</w:t>
+        <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "13. Тестілеу өтініш берушіні хабардар еткен күннен бастап бес жұмыс күнінен кешіктірілмей жүргізіледі және мынадай талаптар мен рәсімдерді көздейді:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
+      "5. Заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік қызметті алу үшін www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы көрсетілетін қызметті берушіге электрондық-цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті жолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      5) аттестаттау орталығының қызметкерлері осы Қағидалардың және рұқсат беру талаптарының </w:t>
-[...55 lines deleted...]
-      7) тестілеу нәтижелерімен танысу тест аяқталғаннан кейін бірден жүргізіледі.";</w:t>
+      Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бұдан әрі-негізгі талаптардың тізбесі) баяндалған.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-қосымша</w:t>
-[...31 lines deleted...]
-    </w:p>
+        <w:t>6-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6. Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі негізгі талаптар тізбесінің 8-тармағында айқындалған.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу қағидалары мен рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
-[...110 lines deleted...]
-        <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-тармақ</w:t>
+        <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="18"/>
-[...189 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="20"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Куәлікті алу кезінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті беруші өтінішті осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3704,90 +3669,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші аккредиттеу туралы куәлікті немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="21"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 13-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z43" w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13-1. Уәкілетті орган Қағидалар бекітілген немесе өзгерістер енгізілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және мемлекеттік қызмет көрсетушіге, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторы және Бірыңғай байланыс-орталығына жібереді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6305,68 +6270,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рұқсат беру талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша рұқсат беру талаптары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11116,68 +11081,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="24"/>
+    <w:bookmarkStart w:name="z55" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі аттестаттау орталықтарына қойылатын рұқсат беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11995,55 +11960,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12369,31 +12334,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>