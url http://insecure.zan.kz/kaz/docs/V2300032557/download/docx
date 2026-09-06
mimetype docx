--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="449f7d5" w14:textId="449f7d5">
+    <w:p w14:paraId="704e062" w14:textId="704e062">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -891,130 +891,214 @@
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрлігінің өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстар мен инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2014 жылғы 27 қарашадағы № 114 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10058 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында сараптамалық жұмыстарды және инжинирингтік көрсетілетін қызметтерді жүзеге асыратын сарапшыларды аттестаттау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1027,110 +1111,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 8-тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "биометриялық сәйкестендіру – адамның физиологиялық ерекшеліктерін сипаттайтын және оның негізінде оның жеке басын анықтауға болатын биометриялық деректер";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 9-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9-1. Уәкілетті орган Қағидалар бекітілген немесе өзгерістер енгізілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және мемлекеттік қызмет көрсетушіге, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторы және Бірыңғай байланыс-орталығына жібереді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1183,110 +1267,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13 -тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "11. Жеке тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік көрсетілетін қызметті алу үшін www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы көрсетілетін қызметті берушіге электрондық-цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне (бұдан әрі-негізгі талаптардың тізбесі) сәйкес құжаттары бар өтінішті жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі негізгі талаптар тізбесінің 8-тармағында айқындалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке басты куәландыратын құжаттардың мәліметтері және Бірыңғай жинақтаушы зейнетақы қорынан аударылған міндетті зейнетақы жарналары туралы ақпарат көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1297,70 +1381,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының "жеке кабинетіне" мемлекеттік көрсетілетін қызмет нәтижесін алу күні мен уақытын көрсете отырып, мемлекеттік қызметті көрсету үшін өтінішті қабылдау туралы мәртебе жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Сарапшы аттестатын алған кезде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) іс-қимыл тәртібін сипаттау:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті беруші өтінішті осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1611,90 +1695,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 7 (жеті) жұмыс күн ішінде тестілеу өткізіледі. Көрсетілетін қызмет беруші тестілеу күні өтініш берушіні тесттің нәтижесімен таныстырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті беруші негізгі талаптар тізбесінің 9-тармағында сәйкес 2 (екі) жұмыс күн ішінде сарапшының аттестатын немесе дәлелді бас тартуды рәсімдейді, қол қояды және "жеке кабинетке" жолдайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 14-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14-1.Тестілеуді өткізу кезінде техникалық жарақтандыру жөніндегі ең аз техникалық талаптар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тестілеуді өткізу кезінде емтихан тапсырушы тұлғалар жеке басын куәландыратын құжатты ұсыну бойынша сәйкестендіруден өтеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1906,743 +1990,263 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 197</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 22.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 197</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...84 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      реттік нөмірі 23 жол мынадай редакцияда жазылсын:</w:t>
-[...437 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау қағидалары мен рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 734 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12620 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Жобалау және құрылыс процесіне қатысатын инженер-техник жұмыскерлерді аттестаттау жөніндегі қағидаларда және рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2655,70 +2259,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Осы Қағидаларда және рұқсат беру талаптарында мынадай ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аттестаттау – аттестаттау орталығының жобалау және құрылыс салу процесіне қатысатын инженер-техник жұмыскерлердің өкілеттіктерін ресми тану рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2877,70 +2481,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13. Тестілеу өтініш берушіні хабардар еткен күннен бастап бес жұмыс күнінен кешіктірілмей жүргізіледі және мынадай талаптар мен рәсімдерді көздейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өтініш берушінің таңдауы бойынша тестілеу автоматтандырылған тәсілмен Порталда мемлекеттік немесе орыс тілдерінде өтеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3119,130 +2723,224 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы Тізбеге </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2028 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Жобалау және құрылыс салу процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу қағидалары мен рұқсат беру талаптарын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 26 қарашадағы № 735 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12752 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Жобалау және құрылыс процесіне қатысатын инженер-техник жұмыскерлерді аттестаттау жөніндегі мемлекеттік емес аттестаттау орталықтарын аккредиттеу қағидаларында және рұқсат беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3255,70 +2953,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) мемлекеттік қызметті алу үшін www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы көрсетілетін қызметті берушіге электрондық-цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанындағы өтінішті жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3369,70 +3067,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі негізгі талаптар тізбесінің 8-тармағында айқындалған.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3445,70 +3143,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Куәлікті алу кезінде көрсетілетін қызметті берушінің құрылымдық бөлімшелерінің (қызметкерлерінің) іс-қимылы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) көрсетілетін қызметті беруші өтінішті осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3669,90 +3367,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші аккредиттеу туралы куәлікті немесе мемлекеттік қызметті көрсетуден дәлелді бас тартуды береді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 13-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13-1. Уәкілетті орган Қағидалар бекітілген немесе өзгерістер енгізілген күннен бастап 3 (үш) жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және мемлекеттік қызмет көрсетушіге, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымы операторы және Бірыңғай байланыс-орталығына жібереді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6270,68 +5968,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рұқсат беру талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау бойынша рұқсат беру талаптары </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11081,68 +10779,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптарына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="33"/>
+    <w:bookmarkStart w:name="z55" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жобалау және құрылыс процесіне қатысушы инженер-техник жұмыскерлерді аттестаттау жөніндегі аттестаттау орталықтарына қойылатын рұқсат беру талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11960,55 +11658,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12334,31 +12032,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>