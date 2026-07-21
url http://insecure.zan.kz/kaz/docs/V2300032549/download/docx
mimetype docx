--- v0 (2025-11-13)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e81fc9c" w14:textId="e81fc9c">
+    <w:p w14:paraId="0708fce" w14:textId="0708fce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік қызметшілердің мүлкін сенімгерлік басқаруға беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2023 жылғы 18 мамырдағы № 116 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 22 мамырда № 32549 болып тіркелді</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2023 жылғы 18 мамырдағы № 116 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 22 мамырда № 32549 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының мемлекеттiк қызметі туралы" Қазақстан Республикасы Заңының 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Мемлекеттік қызметшілердің мүлкін сенімгерлік басқаруға беру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> осы бұйрыққа қосымшаға сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының Мемлекеттік қызмет істері агенттігінің Мемлекеттік қызмет өткеру департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықтың Қазақстан Республикасы Мемлекеттік қызмет істері агенттігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының мемлекеттік қызмет мәселелеріне жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -539,639 +518,617 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік қызмет</w:t>
+              <w:t>Мемлекеттік қызмет істері</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>істері агенттігі төрағасы</w:t>
+              <w:t>агенттігі Төрағасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 18 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 116 Бұйрыққа</w:t>
-[...12 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>№ 116 бұйрығына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызметшілердің мүлкін сенімгерлік басқаруға беру қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z10" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.03.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z36" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Мемлекеттік қызметшілердің мүлкін сенімгерлік басқаруға беру қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасының мемлекеттік қызметі туралы" Қазақстан Республикасының Заңының 13-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және мемлекеттік қызметшілердің, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адамның мүлкін сенімгерлік басқаруға беру тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z37" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда пайдаланылатын ұғымдар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z38" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сенімгерлік басқару – сенімгер басқарушының сенімгерлік басқару шартында белгіленген өкілеттіктер шегінде өзінің иеленуіне, пайдалануына және билік етуіне берілген мемлекеттік қызметшінің, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адамның мүлкін мемлекеттік қызметшінің, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адамның мүддесі немесе ол көрсеткен басқа адамның (пайда алушының) мүддесі үшін өз атынан жүзеге асыратын басқару жөніндегі қызметі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z39" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сенімгер басқарушы – тиісті шарттың негізінде мемлекеттік қызметшінің, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адамның мүлкін сенімгерлік басқаруды жүзеге асыратын мемлекеттік қызметшінің, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адамның таңдауы бойынша кез келген адам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z40" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Мемлекеттiк қызметшi, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адам Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Азаматтық кодексінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарын ескере отырып, өз қалауы бойынша сенімгерлік басқарушыға берiлетiн құқықтылықтар көлемiн айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z41" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...157 lines deleted...]
-    <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттiк қызметшiнің, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адамның мүлкiн сенімгерлік басқаруға беру тәртiбi</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мемлекеттiк қызметшiнiң, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адамның мүлкiн сенімгерлік басқару:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z43" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мәмiле;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z44" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әкiмшiлiк актiнiң негiзiнде туындайды (белгіленеді).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z45" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік қызметші, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адам лауазымға орналасқан күнінен бастап күнтізбелік отыз күн ішінде, өздеріне заңды түрде тиесілі ақшаны, облигацияларды, ашық және аралық инвестициялық пай қорларының пайларын, коммерциялық ұйымдардың акцияларын (ұйымдардың дауыс беретін акциялары жалпы санының бес пайызынан аспайтын көлемдегі жай акцияларды), цифрлық активтерді, сондай-ақ мүліктік жалдауға (жалға) берілген мүлікті қоспағанда, өздеріне меншік құқығында немесе өзге де заттай құқықта тиесілі, пайдаланылуы кіріс алуға алып келетін мүлікті мемлекеттік қызметті өткеру уақытында сенімгерлік басқаруға береді және көрсетілген мерзімде жұмыс орны бойынша персоналды басқару қызметіне (кадр қызметіне) мүлікті сенімгерлік басқару шартының нотариат куәландырған көшірмесін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z46" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Қазақстан Республикасы Ұлттық Банкінің Төрағасы мен оның орынбасарлары, қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның Төрағасы мен оның орынбасарлары көрсетілген мемлекеттік лауазымдарға тағайындалған күнінен бастап күнтізбелік отыз күн ішінде өздеріне тиесілі инвестициялық қорлардың пайларын, облигацияларды және коммерциялық ұйымдардың акцияларын сенімгерлік басқаруға береді және жұмыс орны бойынша персоналды басқару қызметіне (кадр қызметіне) сенімгерлік басқару шартының нотариат куәландырған көшірмесін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z47" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тараптардың біреуі мүлікті сенімгерлік басқару шартын бұзған жағдайда, мемлекеттік қызметші, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адам сенімгерлік басқару шарты бұзылғаннан кейін күнтізбелік отыз күн ішінде, сенімгерлік басқаруға берілуге тиіс мүлікті қайтадан сенімгерлік басқаруға береді және аталған мерзімде жұмыс орны бойынша персоналды басқару қызметіне (кадр қызметіне) мүлікті сенімгерлік басқару шартының нотариалды куәландырылған көшірмесін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z48" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Мүлiктi сенiмгерлiкпен басқару шарты мiндеттемелердi тоқтатудың жалпы негiздерiмен қатар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z49" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сенiмгер басқарушы-азамат қайтыс болғанда, оны өлдi деп жариялағанда, оны әрекетке қабiлетсiз немесе әрекетке қабiлетi шектеулi, хабар-ошарсыз кеткен деп танығанда; заңды тұлға-сенiмгер басқарушы таратылғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z50" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сенiм бiлдiрiлген мүлiктi басқаруды жеке жүзеге асыру сенiмгерлiкпен басқарушы үшiн мүмкiн болмауына байланысты сенiмгер басқарушы немесе мемлекеттік қызметші, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адам бас тартқанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z51" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сенiмгер басқарушыға залалдар және шартта көзделсе, сыйақы төленген жағдайда мемлекеттік қызметші, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адам шартты орындаудан бас тартқанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z52" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер шартта көзделсе, кепiл ауыртпалығымен берiлген мүлiктi сыйақы бере отырып басқаруға беру туралы сенiмгер басқарушыға хабарланбаған жағдайға орай ол бас тартқанда тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z53" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Мүлікті сенімгерлік басқару шарты қолданылуының тоқтатылуы немесе қайта жасалуы туралы кез келген кейiнгi ақпаратты мемлекеттік қызметші, мемлекеттік лауазымда көзделген міндеттерді уақытша атқаратын адам көрсетілген оқиғалар басталғаннан кейін күнтізбелік отыз күн мерзімде жұмыс орнындағы мемлекеттік органның персоналды басқару қызметіне (кадр қызметіне) ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z54" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүлікті сенімгерлік басқару шарты қайтадан жасалған кезде оның нотариат куәландырған көшірмесі осы Қағидаларда белгіленген тәртіппен жұмыс орнындағы мемлекеттік органның персоналды басқару қызметіне (кадр қызметіне) беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...311 lines deleted...]
-      Мүлікті сенімгерлік басқару шарты қайтадан жасалған кезде оның нотариат куәландырған көшірмесі осы Қағидаларда белгіленген тәртіппен жұмыс орнындағы мемлекеттік органның персоналды басқару қызметіне (кадр қызметіне) беріледі.</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1179,55 +1136,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>