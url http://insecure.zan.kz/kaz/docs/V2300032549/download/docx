--- v1 (2026-07-21)
+++ v2 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0708fce" w14:textId="0708fce">
+    <w:p w14:paraId="dd13821" w14:textId="dd13821">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мемлекеттік қызметшілердің мүлкін сенімгерлік басқаруға беру қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының Мемлекеттік қызмет істері агенттігі Төрағасының 2023 жылғы 18 мамырдағы № 116 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 22 мамырда № 32549 болып тіркелді. Күші жойылды - Қазақстан Республикасы Мемлекеттік қызмет істері агенттігі төрағасының м.а. 2026 жылғы 8 шілдедегі № 121 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР Мемлекеттік қызмет істері агенттігі төрағасының м.а. 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғаш ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының мемлекеттiк қызметі туралы" Қазақстан Республикасы Заңының 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1128,63 +1206,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1506,35 +1606,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>