--- v0 (2026-03-15)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b0ae9a" w14:textId="5b0ae9a">
+    <w:p w14:paraId="0fc16cb" w14:textId="0fc16cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 20 мамырдағы № 161 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 22 мамырда № 32546 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 20 мамырдағы № 161 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 22 мамырда № 32546 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -153,452 +153,470 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.07.2023 бастап қооданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі туралы ереженің 15-тармағының </w:t>
+      Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>16-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тармағының 2) тармақшасына, "Қазақстан Республикасы Үкіметінің 2017 жылғы 18 ақпандағы № 81 қаулысымен бекітілген Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі туралы ереженің 15-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>78) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
-      </w:r>
-[...73 lines deleted...]
-      2. Мыналардың:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 29 наурыздағы № 154 </w:t>
+      1. Қоса беріліп отырған Еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бұйрығының</w:t>
+        <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №18445 болып тіркелген);</w:t>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28373 болып тіркелген) күші жойылды деп танылсын</w:t>
+        <w:t>
+      2. Мыналардың:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Ұлттық біліктілік жүйесін дамыту және болжамдау департаменті заңнамада белгіленген тәртіппен:</w:t>
+        <w:t xml:space="preserve">
+      "Еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 29 наурыздағы № 154 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №18445 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+        <w:t xml:space="preserve">
+      "Еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2019 жылғы 29 наурыздағы № 154 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2022 жылғы 2 маусымдағы № 190 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28373 болып тіркелген) күші жойылды деп танылсын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
+      3. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Ұлттық біліктілік жүйесін дамыту және болжамдау департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+        <w:t>
+      1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4 Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
+      2) осы бұйрық ресми жарияланғаннан кейін оны Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Заң қызметі департаментіне осы тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) тармақшаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4 Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Еңбек және халықты әлеуметтік қорғау вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
       5. Осы бұйрық 2023 жылғы 1 шілдеден бастап қолданысқа енгізіледі және ресми жариялануға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1051,2389 +1069,2878 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 20 мамырдағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 161 Бұйрыққа</w:t>
+              <w:t>№ 161 бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қосымша</w:t>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z36" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану қағидалары (бұдан әрі – Қағидалар) еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану тәртібін айқындайды.</w:t>
+      1. Осы Еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану қағидалары (бұдан әрі - Қағидалар) еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру және оның нәтижелерін пайдалану тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z37" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда пайдаланылатын негізгі ұғымдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z38" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) еңбек ресурстарын болжау – бұл еңбек нарығының болашақ жағдайын ғылыми негізделген перспективалық бағалау;</w:t>
+      1) еңбек ресурстарын болжау - бұл болашақ жұмыс күшіне деген сұранысты ғылыми негізделген перспективтік бағалау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z39" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) еңбек ресурстарын болжаудың ұлттық жүйесі – жұмыс күшіне болжамды сұраныс мен ұсынысты айқындауға мүмкіндік беретін қолданылатын әдістер мен тәсілдер кешені;</w:t>
+      2) еңбек ресурстарын болжаудың ұлттық жүйесі - жұмыс күшіне сұраныс болжамын айқындауға мүмкіндік беретін қолданылатын әдістер мен тәсілдер кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z40" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) уәкілетті мемлекеттік орган – Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу, бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
+      3) уәкілетті мемлекеттік орган - Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу және бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 21.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) "Электрондық еңбек биржасы" жұмыспен қамтудың бірыңғай цифрлық платформасы (бұдан әрі – Электрондық еңбек биржасы) – жұмыс іздеуді және персоналды іріктеуді, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуге жәрдемдесуді қамтамасыз ететін, ізденушілер мен жұмыс берушілерге арналған Жұмыспен қамтудың бірыңғай цифрлық платформасы болып табылатын ақпараттандыру объектісі.</w:t>
+      4) Электрондық еңбек биржасы - Қазақстан Республикасының Әлеуметтік кодексіне сәйкес жұмыс іздеуді және персоналды іріктеуге жәрдемдесуді, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуді қамтамасыз ететін, ізденушілер мен жұмыс берушілерге арналған жұмыспен қамтудың бірыңғай цифрлық платформасы болып табылатын цифрлық объект;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z42" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Еңбек ресурстарын болжаудың ұлттық жүйесін орталық деңгейде уәкілетті мемлекеттік орган, өңірлік деңгейде – облыстардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы қалыптастырады.</w:t>
+      3. Еңбек ресурстарын болжаудың ұлттық жүйесін республикалық деңгейде уәкілетті мемлекеттік орган, өңірлік деңгейде - аудандардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары, еңбек мобильділігі орталықтары, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z43" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Орталық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру тәртібі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Республикалық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Орталық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесін уәкілетті мемлекеттік орган қалыптастырады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орталық деңгейде еңбек ресурстарының болжамдарын есептеу үшін ақпараттандыру объектісі қолданылады, оның көмегімен өткен тенденциялардың себеп-салдарлық параметрлері талданады және талдау нәтижелері бойынша еңбек ресурстарының болжамдары қалыптасады және нәтижелерді визуализациялау жүзеге асырылады.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 21.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Орталық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесі:</w:t>
+      4. Республикалық деңгейде еңбек ресурстарының болжамдарын есептеу үшін ресми статистикалық ақпаратты өңдеуге және модельдеуге арналған цифрлық объектілер қолданылады, оның көмегімен өткен тенденциялардың себеп-салдарлық параметрлері талданады және талдау нәтижелері бойынша еңбек ресурстарының болжамдары және нәтижелерді визуализациялау жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z45" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қысқа мерзімді кезеңге, болжау кезеңі – 1 (бір) жылға;</w:t>
+      5. Республикалық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z46" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) орта мерзімді кезеңге, болжау кезеңі – болжамды қалыптастыру жылын қоса алғанда 6 (алты) жылға;</w:t>
+      1) қысқа мерзімді кезеңге - жыл сайын 1 мамырдан кешіктірмей және төрт тоқсанды қамтиды, болжау кезеңі - 1 (бір) жылға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z47" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ұзақ мерзімді кезеңге (демографиялық болжам), болжау кезеңі – 2050 жылға дейін қалыптастырылады.</w:t>
+      2) орта мерзімді кезеңге - жыл сайын 1 мамырдан кешіктірмей, болжау кезеңі - болжамды қалыптастыру жылын қоса алғанда, кемінде 6 (алты) жылға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z48" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Қысқа мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі жыл сайын қалыптастырылады және төрт тоқсан кезеңін қамтиды.</w:t>
+      3) ұзақ мерзімді кезең (демографиялық болжам), жыл сайын желтоқсан айында болжау кезеңінде, қалыптастыру жылын қоса алғанда, 2050 жылға дейін қалыптастыралды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z49" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Орта мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі жыл сайынғы негізде қалыптастырылады және ол қалыптастырылған жылды қоса алғанда, 6 жыл кезеңін қамтиды.</w:t>
+      6. Қысқа мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі экономика салалары, өңірлер мен қызмет топтары бөлінісінде электрондық еңбек биржасында орналастырылатын немесе мансап орталығына жазбаша түрде жіберілетін жұмыс берушілердің тиісті ақпараты негізінде қалыптастырылады, кейіннен мынадай теңдеудің көмегімен талдау және өңдеу жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z50" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...20 lines deleted...]
-      9. Орталық деңгейдегі еңбек ресурстарының болжамдары Электрондық еңбек биржасында:</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...93 lines deleted...]
-      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4356100" cy="749300"/>
+            <wp:extent cx="5359400" cy="850900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4356100" cy="749300"/>
+                      <a:ext cx="5359400" cy="850900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z51" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мұнда, Xt – t кезеңіндегі бос жұмыс орындарының болжамды саны;</w:t>
+      мұнда, Xt – t кезеңіндегі бос орындардың болжамды саны;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      c, at, bi – модель параметрлері;</w:t>
+      c, ai, bj – модель параметрлері;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       p, d, q – авторегрессиялық бөлігінің тәртіптері, айырманың алынуы, жылжымалы орта мәннің бөлігі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z54" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>d– d тәртібінің уақыттық қатар айырмасының операторы (бірінші тәртіптің айырмасын d рет бірізді алу – алдымен уақыттық қатардан, кейіннен бірінші тәртіптен алынған айырмалардан, кейіннен екінші тәртіптен және т.б.);</w:t>
+        <w:t>
+      Dd – d тәртібінің уақыттық қатар айырмасының операторы (бірінші тәртіптің айырмасын d рет бірізді алу – алдымен уақыттық қатардан, кейіннен бірінші тәртіптен алынған айырмалардан, кейіннен екінші тәртіптен және т.б.)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z55" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="190500" cy="317500"/>
+            <wp:extent cx="254000" cy="241300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="190500" cy="317500"/>
+                      <a:ext cx="254000" cy="241300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ақ шуыл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Жұмыс күшінің болжамды ұсынысын айқындау бөлігінде орта мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі мынадай ақпарат негізінде қалыптастырылады:</w:t>
+      7. Жұмыс күшінің болжамды сұранысын айқындау бөлігінде орта мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі мынадай ақпарат негізінде қалыптастырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z57" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықтың, оның ішінде жұмыс күшіне кіретін халықтың саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықтың туу көрсеткіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) негізгі себептер бойынша халықтың өлім-жітімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бағыттар бөлінісінде халықтың көші-қоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z61" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өңір-экономика саласы бөлінісінде жұмыспен қамтылған халық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 21.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Осы Қағидалардың </w:t>
+      8. Осы Қағидалардың 7-тармағында көрсетілген мәліметтер көзі "Еңбек шарттарын есепке алудың бірыңғай жүйесі" автоматтандырылған цифрлық жүйесі, сондай-ақ "Мемлекеттік статистика туралы" Қазақстан Республикасының Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-тармағында</w:t>
+        <w:t>26-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген деректер "Мемлекеттік статистика туралы" Қазақстан Республикасының Заңының 26-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес мемлекеттік статистика органдарының интернет-ресурстарында және "электрондық үкімет" веб-порталының ашық деректер интернет-порталында орналастырылады.</w:t>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес мемлекеттік статистика органдарының интернет-ресурстарында орналастырылатын деректер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Жұмыс күшінің болжамды сұранысы мен ұсынысын айқындау бөлігінде орта мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі, оның ішінде осы Қағидаларға </w:t>
+      9. Жалдамалы жұмыскерлерге болжамды сұранысты айқындау бөлігінде орта мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі экономика салалары, өңірлер және қызметтер топтарының бөлінісінде, оның ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген көрсеткіштер ескеріле отырып қалыптастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z64" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Орта мерзімді кезеңдегі жұмыс күшіне болжамды сұранысты айқындау үшін жұмыс күшіне сұраныс экономика салалары бойынша жұмыспен қамту факторларына сәйкес қалыптастырылатын теңдеу пайдаланылады:</w:t>
+      10. Жалдамалы жұмыскерлердің жұмыс күшіне сұраныс болжамы жаңа сұранысқа және алмастыруға байланысты сұранысқа бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...20 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z65" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ауыстыру сұранысы зейнетке шығу және өлім-жітім себептері бойынша сұраныстың қосындысы ретінде есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z66" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнетке шығу себептері бойынша сұраныс туған күн бойынша анықталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z67" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өлім-жітім себептері бойынша сұраныс еңбекке алынған жұмыскерлер санына өлім-жітім коэффициенттерін қолдану арқылы анықталады, бұл коэффициенттер мемлекеттік статистика саласындағы уәкілетті орган тарапынан қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z68" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Орта мерзімді кезеңдегі жұмыс күшіне болжамды сұранысты айқындау үшін жұмыс күшіне сұраныс экономика салалары бойынша жұмыспен қамту факторларына сәйкес қалыптастырылатын теңдеу пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z69" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2628900" cy="444500"/>
+            <wp:extent cx="3505200" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2628900" cy="444500"/>
+                      <a:ext cx="3505200" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z70" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      мұнда </w:t>
+        <w:t>
+      мұнда</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z71" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="330200" cy="342900"/>
+            <wp:extent cx="482600" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="330200" cy="342900"/>
+                      <a:ext cx="482600" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z72" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       – x жылында r өңірінде және i экономика саласында жұмыс күшіне сұранысты бағалау болжамы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z73" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="419100" cy="342900"/>
+            <wp:extent cx="482600" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="419100" cy="342900"/>
+                      <a:ext cx="482600" cy="368300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z74" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       – r өңірінің және i экономика саласы үшін сұраныс теңдігінің базалық коэфиценті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z75" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="355600" cy="393700"/>
+            <wp:extent cx="495300" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="355600" cy="393700"/>
+                      <a:ext cx="495300" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z76" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – i экономика саласы және r өңірі үшін факторлық коэффициенті;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z77" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="762000" cy="431800"/>
+            <wp:extent cx="876300" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="762000" cy="431800"/>
+                      <a:ext cx="876300" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z78" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – x жылында r өңіріндегі i экономика саласының жұмыспен қамту факторларының болжамды мәнінің векторы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z79" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="381000" cy="393700"/>
+            <wp:extent cx="495300" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="381000" cy="393700"/>
+                      <a:ext cx="495300" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">коэффициенттерін қайта есептеу жыл сайын жүзеге асырылады, бұл ретте, қайта бағалау нәтижелері бойынша негізгі драйверлердің жиынтығы </w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z80" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      коэффициенттерін қайта есептеу жыл сайын жүзеге асырылады, бұл ретте, қайта бағалау нәтижелері бойынша негізгі драйверлердің жиынтығы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z81" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="533400" cy="406400"/>
+            <wp:extent cx="698500" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="533400" cy="406400"/>
+                      <a:ext cx="698500" cy="444500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> олардың жаңа кезеңдер үшін қалыптасқан халықты жұмыспен қамтудың нақты көрсеткіштерімен байланысының орнықтылығына сәйкес өзгереді.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      олардың жаңа кезеңдер үшін қалыптасқан халықты жұмыспен қамтудың нақты көрсеткіштерімен байланысының орнықтылығына сәйкес өзгереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z83" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Уәкілетті мемлекеттік орган осы Қағидалардың 12-тармағында көрсетілген мәліметтер негізінде республикалық деңгейде орта мерзімді кезеңге кадрларға қажеттілік туралы жиынтық ақпаратты қалыптастырады және жыл сайын 20 сәуірден кешіктірілмейтін мерзімде орта мерзімді кезеңге кадрларға қажеттілік туралы нәтижелерді білім, ғылым және жоғары білім беру салаларындағы уәкілетті органдарға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z84" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Ұзақ мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі (демографиялық болжам) осы Қағидалардың 7 және 8-тармақтарында көрсетілген ақпаратты пайдалана отырып қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z85" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Халықтың, туылғандардың, қайтыс болғандардың, жұмыс күшінің болжамды саны сияқты болжамды демографиялық көрсеткіштер (демографиялық болжам) еңбек ресурстарын болжаудың ұлттық жүйесінің ұзақ мерзімді кезеңге нәтижесі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z86" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Өңірлік деңгейде еңбек ресурстарының болжамдарын қалыптастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z87" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Өңірлік деңгейде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z88" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыс берушілердің сауалнамасының нәтижелері негізінде кадрларға қажеттіліктің болжамы - жыл сайын 3 (үш) жылға дейінгі кезеңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z89" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) орта мерзімді кезеңге арналған еңбек ресурстарының болжамы - болжамды қалыптастыру жылын қоса алғанда 6 (алты) жылға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z90" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) техникалық және кәсіптік білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын қалыптастыру және бөлу үшін ұсыныстар - жыл сайын 1 сәуірге дейін қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z91" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жұмыс берушілермен сауалнаманы жүргізу Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы арқылы республикалық маңызы бар қалалар, астана мен аудандар бөлінісінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Еңбек және халықты әлеуметтік қорғау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 21.04.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданылады</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген ақпаратты пайдалана отырып қалыптастырылады.</w:t>
+        <w:t>
+      17. Сауалнамаға жататын жұмыс берушілердің тізбесі ведомстволық цифрлық жүйелердің деректері негізінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z93" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Халықтың, туылғандардың, қайтыс болғандардың, жұмыс күшінің болжамды саны сияқты болжамды демографиялық көрсеткіштер (демографиялық болжам) еңбек ресурстарын болжаудың ұлттық жүйесінің ұзақ мерзімді кезеңге нәтижесі болып табылады.</w:t>
+        <w:t xml:space="preserve">
+      Репрезентативтілікті қамтамасыз ету мақсатында уәкілетті мемлекеттік орган экономика саласында жұмыс істейтін белсенді кәсіпорындар мен дара кәсіпкерлердің жалпы санының 5 % бойынша әрбір экономика саласы үшін (жұмыс берушілердің тізбесін жасау алдындағы үш айдан бір ай үшін міндетті зейнетақы төлемдерін төлеу өлшемшарттары бойынша) іріктеуді (орналасқан жерін және кәсіпкерлік субъектілерінің әрбір санатын ескере отырып) есептеп шығарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z94" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Орталық деңгейде ағымдағы және болашақ кезеңдердегі кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті тану қажеттілігін айқындау бойынша салалық/секторлық зерттеулер жүргізіледі.</w:t>
+      18. Кәсіпорындар мен дара кәсіпкерлер ағымдағы және кейінгі жылдары кәсіптер бойынша кадрларға сандық қажеттілік тұрғысынан сұралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z95" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ағымдағы және болашақ кезеңдердегі кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті тану қажеттілігін айқындау жөніндегі салалық/секторлық зерттеулердің негізгі мақсаты кәсіптер мен біліктіліктер қажеттілігіне сапалы талдау жүргізу, саланың болашақ дамуын және жаңа кәсіптер тізбесін айқындау болып табылады.</w:t>
+      19. Сауалнама Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы құрастыратын және Электрондық еңбек биржасында қазақ және орыс тілдерінде орналастырылатын сауалнамаға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ағымдағы және болашақ кезеңдердегі кәсіптердің өзектілігін ескере отырып, еңбек нарығының кәсіптік біліктілікті тану қажеттілігін айқындау бойынша зерттеу нәтижелері:</w:t>
+      20. Жұмыс берушілермен жүргізілген сауалнама нәтижелерін Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы жыл сайын 25 наурыздан кешіктірілмейтін мерзімде жергілікті атқарушы органға және уәкілетті мемлекеттік органға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z97" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      еңбек ресурстарын болжаудың ұлттық жүйесін орта және ұзақ мерзімді (демографиялық болжам) кезеңге қалыптастыру;</w:t>
+      21. Жергілікті атқарушы орган осы Қағидалардың 1-қосымшасында көрсетілген көрсеткіштерді ескере отырып, жұмыс күшінің сұранысын талдайды, болжайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z98" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Жыл сайын 20 сәуірге дейін жергілікті атқарушы орган уәкілетті мемлекеттік органға, сондай-ақ облыстың, республикалық маңызы бар қаланың, астананың білім басқармаларына осы Қағидаларға 2-қосымшада көрсетілген "Жұмыс күшіне сұранысты болжау" әкімшілік деректердің нысанына сәйкес жұмыс күшіне сұраныс болжамын ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z99" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      орта білім беру ұйымдарында кәсіптік бағдарлауды жүргізу кезінде қажет болған жағдайда пайдаланылады. </w:t>
+      Жергілікті атқарушы орган жұмыс күшіне сұраныс болжамын осы Қағидаларға 1 және 2-қосымшаларға сәйкес, осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3 қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген Жұмыспен қамту динамикасын ескере отырып, нақты кәсіптер бойынша кадрларға болжамды қажеттілікті айқындау жөніндегі алгоритмін негізге ала отырып қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z100" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Өңірлік деңгейде еңбек ресурстарының болжамдарын қалыптастыру тәртібі</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Еңбек ресурстарын болжаудың ұлттық жүйесінің нәтижелерін пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z101" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Өңірлік деңгейде:</w:t>
+      22. Уәкілетті мемлекеттік орган республикалық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесінің нәтижелерін Қазақстан Республикасының Үкіметін еңбек нарығының жай-күйі туралы хабардар ету және халықты әлеуметтік қорғау және жұмыспен қамту, сондай-ақ көші-қон салаларындағы мемлекеттік саясатты қалыптастыру үшін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z102" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) жұмыс берушілердің сауалнамасының нәтижелері негізінде кадрларға қажеттіліктің болжамы – жыл сайын 3 (үш) жылға дейінгі кезеңге;</w:t>
+      23. Республикалық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесінің нәтижелерін мемлекеттік органдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z103" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) орта мерзімді кезеңге арналған еңбек ресурстарының болжамы – болжамды қалыптастыру жылын қоса алғанда 6 (алты) жылға;</w:t>
+      1) жұмыссыздарды кәсіптік оқытуды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) техникалық және кәсіптік білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын қалыптастыру және бөлу үшін ұсыныстар – жыл сайын 1 сәуірге дейін қалыптастырылады.</w:t>
+      2)халықтың қалың тобын еңбек нарығындағы ахуал, оның даму перспективалары және сұранысқа ие кәсіптер туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z105" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Жұмыс берушілермен сауалнаманы республикалық маңызы бар қалалар, астана, өңірлер мен аудандар бөлінісінде Қазақстан Республикасының Ұлттық Кәсіпкерлер Палатасы жүзеге асырады.</w:t>
+      3) техникалық, кәсіптік және орта білімнен кейінгі, сондай-ақ жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z106" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Сауалнамаға жататын жұмыс берушілердің тізбесі статистикалық бизнес-тіркелімнің деректері негізінде қалыптастырылады.</w:t>
+      4) республикалық бюджет қаражаты есебінен ұсталатын орталық мемлекеттік органдардың даму жоспарларын әзірлеу үшін пайдалынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z107" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Репрезентативтілікті қамтамасыз ету мақсатында уәкілетті мемлекеттік орган экономика саласында жұмыс істейтін белсенді кәсіпорындар мен дара кәсіпкерлердің жалпы санының 5 % бойынша әрбір экономика саласы үшін (жұмыс берушілердің тізбесін жасау алдындағы үш айдан бір ай үшін міндетті зейнетақы төлемдерін төлеу өлшемшарттары бойынша) іріктеуді (орналасқан жерін және кәсіпкерлік субъектілерінің әрбір санатын ескере отырып) есептеп шығарады.</w:t>
+      24. Өңірлік деңгейде еңбек ресурстарын болжаудың ұлттық жүйесінің нәтижелерін (сауалнама нәтижелері негізінде кадрларға қажеттілік болжамы) мемлекеттік және жергілікті атқарушы органдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z108" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Кәсіпорындар мен дара кәсіпкерлер ағымдағы және кейінгі жылдары кәсіптер бойынша кадрларға сандық қажеттілік тұрғысынан сұралады.</w:t>
+      1) техникалық, кәсіптік және орта білімнен кейінгі, сондай-ақ жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z109" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Сауалнама Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы құрастыратын және Электрондық еңбек биржасында қазақ және орыс тілдерінде орналастырылатын сауалнамаға сәйкес жүзеге асырылады.</w:t>
+      2) облыстардың, республикалық маңызы бар қалалардың, астананың даму жоспарларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z110" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Жұмыс берушілермен жүргізілген сауалнама нәтижелерін Қазақстан Республикасының Ұлттық Кәсіпкерлер палатасы жыл сайын 25 наурыздан кешіктірілмейтін мерзімде халықты әлеуметтік қорғау және жұмыспен қамту мәселелері жөніндегі жергілікті атқарушы органға, уәкілетті мемлекеттік органға жібереді.</w:t>
+      3) бюджеттік, жастар және көші-қон саясатын, сондай-ақ халықты жұмыспен қамту саясатын әзірлеу және іске асыру үшін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z111" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген көрсеткіштерді ескере отырып, жұмыс күшінің сұранысы мен ұсынысын талдайды, болжайды.</w:t>
+        <w:t>
+      25. Республикалық және өңірлік деңгейлердегі еңбек ресурстарын болжаудың ұлттық жүйесінің нәтижелері 1 мамырдан кешіктірілмейтін мерзімде Электрондық еңбек биржасында қазақ және орыс тілдерінде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...314 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3525,68 +4032,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдалану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:bookmarkStart w:name="z113" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орта мерзімді кезеңге арналған еңбек ресурстарының болжамын есептеу үшін қажетті көрсеткіштердің тізбесі (жұмыс күшіне сұраныс бөлігінде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -3821,68 +4328,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z114" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3893,68 +4402,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (1-ші болжамды жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z115" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3965,68 +4476,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (2-ші болжамды жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z116" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4037,68 +4550,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (3-ші болжамды жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z117" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4109,68 +4624,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (4-ші болжамды жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z118" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16239,194 +16756,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z119" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z120" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЖІӨ – Жалпы ішкі өнім;</w:t>
+      ЖІӨ - Жалпы ішкі өнім;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z121" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЖҚҚ – Жалпы қосылған құн;</w:t>
+      ЖҚҚ - Жалпы қосылған құн;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z122" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЖӨӨ – Жалпы өңірлік өнім;</w:t>
+      ЖӨӨ - Жалпы өңірлік өнім;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z123" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      НКИ – Нақты көлем индексі;</w:t>
+      НКИ - Нақты көлем индексі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z124" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ҒЗТКЖ – Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстар;</w:t>
+      ҒЗТКЖ - Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстар;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z125" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ткм – тонно-километр;</w:t>
+      ткм - тонно-километр;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z126" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      кВт*сағ – килловатт-сағат.</w:t>
+      кВт*сағ - килловатт-сағат.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16566,6266 +17099,7800 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдалану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік деректерді жинауға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арналған нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkStart w:name="z129" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Жұмыс күшінің болжамды сұранысы мен ұсынысы</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z130" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.enbek.gov.kz</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z131" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Жұмыс күшіне сұранысты болжау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z132" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): ЖК-1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z133" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кезеңділік: жылына 1 рет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Есепті кезең: 20_ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: жергілікті атқарушы орган</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ағымдағы жылдың 20 сәуіріне дейін</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1118"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...2798 lines deleted...]
-          </w:tcPr>
+ (БСН ЖАО)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z137" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z138" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кестенің жалғасы</w:t>
+      (деректерді жеке тұлғалар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z139" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жинау әдісі (қағаз жеткізгіште, электрондық түрде, телефон арқылы сауалнама жүргізудің компьютерлендірілген жүйесі арқылы, интервьюердің қағаз жеткізгішті пайдалана отырып жеке сауалнама жүргізуі кезінде, интервьюердің дербес есептеу құрылғысын пайдалана отырып жеке сауалнама жүргізуі кезінде): электрондық түрде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z140" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жұмыс күшіне деген сұранысты болжау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="560"/>
+        <w:gridCol w:w="560"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оның</w:t>
-            </w:r>
+              <w:t>Р / с №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ішінде</w:t>
-            </w:r>
+              <w:t>ҰҚС-2017 бойынша кәсіп тобының коды (5 таңбалы)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жалдамалы</w:t>
-            </w:r>
+              <w:t>ҰҚС-2017 бойынша кәсіптер тобының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>еңбекке</w:t>
-            </w:r>
+              <w:t>ЭҚЖСбойынша экономика секциясы (ҚР ҰС 03-2019)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>сұранысты</w:t>
-            </w:r>
+              <w:t>Жалдамалы еңбекке жалпы сұраныс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>
+</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қалыптастыру</w:t>
-[...39 lines deleted...]
-              <w:t>бойынша</w:t>
+              <w:t>оның ішінде жылдар бойынша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жаңа сұраныс</w:t>
+Ағымдағы жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ауыстыру бойынша сұраныс</w:t>
+1-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-ші болжамды жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымдағы жыл</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-ші болжамды жыл</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-ші болжамды жыл</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3-ші болжамды жыл</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4-ші болжамды жыл</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5-ші болжамды жыл</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ағымдағы жыл</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1-ші болжамды жыл</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2-ші болжамды жыл</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3-ші болжамды жыл</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4-ші болжамды жыл</w:t>
-[...35 lines deleted...]
-5-ші болжамды жыл</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...396 lines deleted...]
-            </w:r>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...351 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...351 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...378 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-…</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Кәсіп топтары бойынша жиыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-…</w:t>
-[...360 lines deleted...]
-            </w:r>
+ЭҚЖС секциялары бойынша жиыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...351 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="22"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оның ішінде жалдамалы еңбекке сұранысты қалыптастыру көздері бойынша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+жаңа сұраныс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ауыстыру бойынша сұраныс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ағымдағы жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5-ші болжамды жыл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z141" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
+      Атауы __________________________ Мекенжайы _________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z142" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ҰҚC – Ұлттық қызметтер сыныптауышы;</w:t>
+      Телефоны _______________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z143" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ЭҚЖC – Экономикалық қызмет түрлерінің жалпы сыныптауышы;</w:t>
+      Электрондық пошта мекенжайы ____________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z144" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ҚР ҰC – Қазақстан Республикасының Ұлттық сыныптауышы.</w:t>
+      Орындаушы _____________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z145" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z146" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы тұлға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z147" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________ ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z148" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z149" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мөр орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғалардан қоспағанда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z150" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z152" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түсіндірме:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z153" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аббревиатуралардың толық жазылуы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖАО - Жергілікті атқарушы орган;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z155" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖСН - Жеке сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z156" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      БСН - Бизнес-сәйкестендіру нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z157" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      КЖҰ - Кәсіптердің ұлттық жіктеуіші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z158" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭҚЖЖ - Экономикалық қызмет түрлерінің жалпы жіктеуіші;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z159" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ҚР ҰК - Қазақстан Республикасының Ұлттық жіктеуіші.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Жұмыс күшіне сұранысты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болжау" Әкімшілік деректерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жинауға арналған нысанға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z161" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Жұмыс күшіне сұранысты болжау" (индексі - ЖК-1, кезеңділігі - жылына 1 рет) толтыру бойынша түсіндірме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z162" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-бағанда реті бойынша нөмір көрсетіледі, бұл ретте кейінгі ақпарат реті бойынша нөмірлеуді үзбейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z163" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-бағанда 2017 жылғы Қазақстан Республикасының Кәсіптердің ұлттық жіктеуішіне сәйкес кәсіптер тобының коды (5 таңбалы код) көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z164" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-бағанда 2017 жылғы Кәсіптердің ұлттық жіктеуішіне сәйкес кәсіптер тобының атауы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z165" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-бағанда Экономикалық қызмет түрлерінің жалпы жіктеуішіне (Қазақстан Республикасының Ұлттық жіктеуіші 03-2019) сәйкес кәсіптердің экономика секциясы көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z166" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-бағанда жалдамалы еңбекке сұраныстың жалпы саны көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z167" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-дан 11-ге дейінгі бағандарда жұмыспен қамтылғандардың күтілетін саны, адам көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z168" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-ден 17-ге дейінгі бағандарда қалыптасу көздері бойынша жалдамалы еңбекке жаңа сұраныс көрсетіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z169" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-ден 23-ке дейінгі бағандарда қалыптасу көздері бойынша орнын басу бойынша жалдамалы еңбекке сұраныс көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек ресурстарын болжаудың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұлттық жүйесін қалыптастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және оның нәтижелерін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пайдалану қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z171" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жұмыспен қамту динамикасын ескере отырып, нақты кәсіптер бойынша кадрларға қажеттілікті болжау алгоритмі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z172" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Осы Жұмыспен қамту динамикасын ескере отырып, нақты кәсіптер бойынша кадрларға қажеттілікті болжау жөніндегі алгоритмі (бұдан әрі - Алгоритм) Қазақстан Республикасында еңбек ресурстарын тиімді жоспарлауды қамтамасыз ету мақсатында әзірленді және жергілікті атқарушы органдар үшін халықты жұмыспен қамту динамикасын ескере отырып, нақты кәсіптер бойынша кадрларға сұранысты болжау тетігін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z173" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің ұлттық статистика бюросының деректері орта мерзімді кезеңге кадрларға қажеттілікті есептеу үшін өңірдегі нақты мәндердің көзі болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z174" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      еңбек нарығының негізгі индикаторлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z175" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      демографиялық деректер (жыл сайынғы өлім-жітім коэффициенті);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z176" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік жоспарлау жүйесінің құжаттары: Қазақстан Республикасының Ұлттық даму жоспары, Қазақстан Республикасының Ұлттық қауіпсіздік стратегиясы, мемлекеттік органдардың даму жоспарлары, облыстың, республикалық маңызы бар қала, астананың, ауданның (облыстық маңызы бар қала) даму жоспарлары, ұлттық басқарушы холдингтердің, ұлттық холдингтердің және ұлттық компаниялардың даму жоспарлары, Қазақстан Республикасы Үкіметінің 2017 жылғы 29 қарашадағы № 790 "Қазақстан Республикасындағы мемлекеттік жоспарлау жүйесін бекіту туралы" Қаулысына сәйкес айқындалатын құжаттар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z177" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік жоспарлау жүйесіне кірмейтін өзге құжаттар: концепциялар, ұлттық жобалар, доктриналар (стратегиялар), мемлекеттік бағдарламалар, кешенді жоспарлар, жол карталары, Ұлттық инфрақұрылымдық жоспар, Қазақстан Республикасы Үкіметінің 2017 жылғы 29 қарашадағы № 790 "Қазақстан Республикасындағы мемлекеттік жоспарлау жүйесін бекіту туралы" Қаулысына сәйкес айқындалатын құжаттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z178" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 26-бабы 3-тармағының екінші бөлігіне сәйкес мемлекеттік статистика саласындағы уәкілетті орган ұсынатын ресми статистикалық ақпарат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z179" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Алгоритм кадрларға қажеттілікті болжауды қалыптастырудың мынадай кезеңдерін қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z180" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 2001 жылдан бастап болжам жасалатын жылдың алдыңғы жылға дейінгі кезеңді қоса алғанда экономикалық қызметтің 19 түрі бөлінісінде жұмыспен қамту (жалдамалы жұмыскерлер) бойынша (жыл сайынғы) ресми статистикалық деректер жиналады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z181" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) саладағы жұмыскерлер санының өсуі немесе қысқару себептерін анықтау мақсатында алдыңғы деректерге талдау жүргізіледі. Ол үшін эконометриалдық модельдерді қолдана отырып, барлық ықтимал факторлар ескеріледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z182" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсеткіштерді жылдық өсу қарқынына ауыстырылады (жыл сайынғы өзгерістер талданады). Бұл ретте қалыптан тыс мәндер алынып тасталады және жұмыспен қамту көрсеткіштерінің әрбір 19 саланың әрқайсысында өзара байланысы тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z183" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қалыптан тыс мәндер – жалпы көріністен айтарлықтай ауытқитын деректер. Олар қателердің немесе сирек кездесетін оқиғалар салдарынан пайда болып, модель нәтижелерін едәуір бұрамалауы мүмкмін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z184" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жұмыскерлер санының индекстерін нақты (абсолюттік) мәндерге ауыстырылады, яғни нақты қанша жұмыскер болғаны есептеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z185" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) болашақта әрбір салада қанша жұмыскер қажет болатыны болжанады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z186" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кадрларға қосымша қажеттілік әртүрлі жылдардағы жұмыскерлерге сұраныс арасындағы айырма ретінде есептеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z187" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) қолда бар деректерді ескере отырып, өлім-жітім және зейнеткерлікке шығу себебінен жұмыскерлерді ауыстыруға қажеттілік есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z188" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кәсіп (НКЗ-2017 коды);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z189" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәртебесі (тек жалдамалы жұмыскер);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z190" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      респонденттің туған күні (зейнеткерлікке шығуды есептеу үшін және өлім-жітім мен ауыстыру бөлігінде қажет);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z191" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жынысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z192" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сала (салалық талдау үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z193" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жұмыскерлер саны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z194" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түрлі жыныс, жас, өңірлерге қатысты адамдардың ықтимал өлім-жітімге себепті ауыстырылуы қажет жұмыскерлер саны есептеледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z195" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Зейнеткерлікке шығатын жұмыскерлерді ауыстыруға сұраныс Қазақстан Республикасының Әлеуметтік кодексінде белгіленген зейнет жасына сай олардың кәсібі, жынысы, саласы мен өңірін ескере отырып, туған күні деректері бойынша есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z196" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) жұмыскерлерге жалпы сұраныс есептеледі – бұл жаңа сұраныс пен ауыстыруға қажеттіліктің (өлім-жітім мен зейнет жасына шығуы себебінен) қосындысы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23147,35 +25214,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>