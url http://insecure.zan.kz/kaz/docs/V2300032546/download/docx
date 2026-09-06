--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0fc16cb" w14:textId="0fc16cb">
+    <w:p w14:paraId="5159b2e" w14:textId="5159b2e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1262,526 +1262,434 @@
         <w:t>
       2) еңбек ресурстарын болжаудың ұлттық жүйесі - жұмыс күшіне сұраныс болжамын айқындауға мүмкіндік беретін қолданылатын әдістер мен тәсілдер кешені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z40" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уәкілетті мемлекеттік орган - Қазақстан Республикасының заңнамасына сәйкес халықты әлеуметтік қорғау саласындағы басшылықты және салааралық үйлестіруді, Мемлекеттік әлеуметтік сақтандыру қорының қызметін реттеу және бақылау функцияларын жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z41" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Электрондық еңбек биржасы - Қазақстан Республикасының Әлеуметтік кодексіне сәйкес жұмыс іздеуді және персоналды іріктеуге жәрдемдесуді, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуді қамтамасыз ететін, ізденушілер мен жұмыс берушілер үшін жұмыспен қамтудың бірыңғай цифрлық платформасы болып табылатын ақпараттық объект.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...92 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z42" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Электрондық еңбек биржасы - Қазақстан Республикасының Әлеуметтік кодексіне сәйкес жұмыс іздеуді және персоналды іріктеуге жәрдемдесуді, жұмыспен қамту саласында электрондық және проактивті форматта қызметтер көрсетуді қамтамасыз ететін, ізденушілер мен жұмыс берушілерге арналған жұмыспен қамтудың бірыңғай цифрлық платформасы болып табылатын цифрлық объект;</w:t>
+      3. Еңбек ресурстарын болжаудың ұлттық жүйесін республикалық деңгейде уәкілетті мемлекеттік орган, өңірлік деңгейде – аудандардың, астананың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары, еңбек мобильділігі орталықтары, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Республикалық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z44" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Еңбек ресурстарын болжаудың ұлттық жүйесін республикалық деңгейде уәкілетті мемлекеттік орган, өңірлік деңгейде - аудандардың, республикалық маңызы бар қалалардың, астананың жергілікті атқарушы органдары, еңбек мобильділігі орталықтары, Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы қалыптастырады.</w:t>
+      4. Республикалық деңгейде еңбек ресурстарының болжамдарын есептеу үшін ресми статистикалық ақпаратты өңдеуге және модельдеуге арналған цифрлық объектілер қолданылады, оның көмегімен өткен тенденциялардың себеп-салдарлық параметрлері талданады және талдау нәтижелері бойынша еңбек ресурстарының болжамдары және нәтижелерді визуализациялау жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z43" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Республикалық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесін қалыптастыру тәртібі</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z45" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...19 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      5. Республикалық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесі:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z46" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-</w:t>
-[...79 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+      1) қысқа мерзімді кезеңге - жыл сайын 1 мамырдан кешіктірмей және төрт тоқсанды қамтиды, болжау кезеңі - 1 (бір) жылға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z47" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Республикалық деңгейде еңбек ресурстарының болжамдарын есептеу үшін ресми статистикалық ақпаратты өңдеуге және модельдеуге арналған цифрлық объектілер қолданылады, оның көмегімен өткен тенденциялардың себеп-салдарлық параметрлері талданады және талдау нәтижелері бойынша еңбек ресурстарының болжамдары және нәтижелерді визуализациялау жүзеге асырылады.</w:t>
+      2) орта мерзімді кезеңге - жыл сайын 1 мамырдан кешіктірмей, болжау кезеңі - болжамды қалыптастыру жылын қоса алғанда, кемінде 6 (алты) жылға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z48" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Республикалық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесі:</w:t>
+      3) ұзақ мерзімді кезең (демографиялық болжам), жыл сайын желтоқсан айында болжау кезеңінде, қалыптастыру жылын қоса алғанда, 2050 жылға дейін қалыптастыралды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z46" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z49" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) қысқа мерзімді кезеңге - жыл сайын 1 мамырдан кешіктірмей және төрт тоқсанды қамтиды, болжау кезеңі - 1 (бір) жылға;</w:t>
+      6. Қысқа мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі экономика салалары, өңірлер мен қызмет топтары бөлінісінде электрондық еңбек биржасында орналастырылатын немесе мансап орталығына жазбаша түрде жіберілетін жұмыс берушілердің тиісті ақпараты негізінде қалыптастырылады, кейіннен мынадай теңдеудің көмегімен талдау және өңдеу жүргізіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z47" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z50" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5359400" cy="850900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -1803,150 +1711,150 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда, Xt – t кезеңіндегі бос орындардың болжамды саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z52" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z52" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       c, ai, bj – модель параметрлері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z53" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z53" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       p, d, q – авторегрессиялық бөлігінің тәртіптері, айырманың алынуы, жылжымалы орта мәннің бөлігі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z54" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z54" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Dd – d тәртібінің уақыттық қатар айырмасының операторы (бірінші тәртіптің айырмасын d рет бірізді алу – алдымен уақыттық қатардан, кейіннен бірінші тәртіптен алынған айырмалардан, кейіннен екінші тәртіптен және т.б.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z55" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="254000" cy="241300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -1978,514 +1886,432 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – ақ шуыл.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="30"/>
+    <w:bookmarkStart w:name="z56" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жұмыс күшінің болжамды сұранысын айқындау бөлігінде орта мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі мынадай ақпарат негізінде қалыптастырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z57" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) халықтың, оның ішінде жұмыс күшіне кіретін халықтың саны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z58" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) халықтың туу көрсеткіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z59" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) негізгі себептер бойынша халықтың өлім-жітімі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z60" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бағыттар бөлінісінде халықтың көші-қоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z61" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z61" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өңір-экономика саласы бөлінісінде жұмыспен қамтылған халық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z62" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Осы Қағидалардың 7-тармағында көрсетілген мәліметтер көзі "Еңбек шарттарын есепке алудың бірыңғай жүйесі" автоматтандырылған цифрлық жүйесі, сондай-ақ "Мемлекеттік статистика туралы" Қазақстан Республикасының Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес мемлекеттік статистика органдарының интернет-ресурстарында орналастырылатын деректер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...92 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z63" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Осы Қағидалардың 7-тармағында көрсетілген мәліметтер көзі "Еңбек шарттарын есепке алудың бірыңғай жүйесі" автоматтандырылған цифрлық жүйесі, сондай-ақ "Мемлекеттік статистика туралы" Қазақстан Республикасының Заңының </w:t>
+      9. Жалдамалы жұмыскерлерге болжамды сұранысты айқындау бөлігінде орта мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі экономика салалары, өңірлер және қызметтер топтарының бөлінісінде, оның ішінде осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>26-бабының</w:t>
+        <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармағына сәйкес мемлекеттік статистика органдарының интернет-ресурстарында орналастырылатын деректер болып табылады.</w:t>
+        <w:t xml:space="preserve"> көрсетілген көрсеткіштер ескеріле отырып қалыптастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z64" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген көрсеткіштер ескеріле отырып қалыптастырылады. </w:t>
+        <w:t>
+      10. Жалдамалы жұмыскерлердің жұмыс күшіне сұраныс болжамы жаңа сұранысқа және алмастыруға байланысты сұранысқа бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z64" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Жалдамалы жұмыскерлердің жұмыс күшіне сұраныс болжамы жаңа сұранысқа және алмастыруға байланысты сұранысқа бөлінеді.</w:t>
+      11. Ауыстыру сұранысы зейнетке шығу және өлім-жітім себептері бойынша сұраныстың қосындысы ретінде есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z65" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z66" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Ауыстыру сұранысы зейнетке шығу және өлім-жітім себептері бойынша сұраныстың қосындысы ретінде есептеледі.</w:t>
+      Зейнетке шығу себептері бойынша сұраныс туған күн бойынша анықталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z66" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z67" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Зейнетке шығу себептері бойынша сұраныс туған күн бойынша анықталады.</w:t>
+      Өлім-жітім себептері бойынша сұраныс еңбекке алынған жұмыскерлер санына өлім-жітім коэффициенттерін қолдану арқылы анықталады, бұл коэффициенттер мемлекеттік статистика саласындағы уәкілетті орган тарапынан қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z67" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z68" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өлім-жітім себептері бойынша сұраныс еңбекке алынған жұмыскерлер санына өлім-жітім коэффициенттерін қолдану арқылы анықталады, бұл коэффициенттер мемлекеттік статистика саласындағы уәкілетті орган тарапынан қалыптастырылады.</w:t>
+      12. Орта мерзімді кезеңдегі жұмыс күшіне болжамды сұранысты айқындау үшін жұмыс күшіне сұраныс экономика салалары бойынша жұмыспен қамту факторларына сәйкес қалыптастырылатын теңдеу пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z68" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z69" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="3505200" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -2507,90 +2333,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="43"/>
+    <w:bookmarkStart w:name="z70" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мұнда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z71" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z71" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="482600" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -2612,90 +2438,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="45"/>
+    <w:bookmarkStart w:name="z72" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        – x жылында r өңірінде және i экономика саласында жұмыс күшіне сұранысты бағалау болжамы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z73" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z73" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="482600" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -2717,90 +2543,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="47"/>
+    <w:bookmarkStart w:name="z74" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        – r өңірінің және i экономика саласы үшін сұраныс теңдігінің базалық коэфиценті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z75" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z75" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="495300" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
@@ -2822,90 +2648,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="49"/>
+    <w:bookmarkStart w:name="z76" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       – i экономика саласы және r өңірі үшін факторлық коэффициенті;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z77" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z77" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="876300" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
@@ -2927,90 +2753,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="51"/>
+    <w:bookmarkStart w:name="z78" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       – x жылында r өңіріндегі i экономика саласының жұмыспен қамту факторларының болжамды мәнінің векторы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z79" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z79" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="495300" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
@@ -3032,90 +2858,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="53"/>
+    <w:bookmarkStart w:name="z80" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       коэффициенттерін қайта есептеу жыл сайын жүзеге асырылады, бұл ретте, қайта бағалау нәтижелері бойынша негізгі драйверлердің жиынтығы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z81" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="698500" cy="444500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
@@ -3137,810 +2963,932 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="55"/>
+    <w:bookmarkStart w:name="z82" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       олардың жаңа кезеңдер үшін қалыптасқан халықты жұмыспен қамтудың нақты көрсеткіштерімен байланысының орнықтылығына сәйкес өзгереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z83" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z83" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уәкілетті мемлекеттік орган осы Қағидалардың 12-тармағында көрсетілген мәліметтер негізінде республикалық деңгейде орта мерзімді кезеңге кадрларға қажеттілік туралы жиынтық ақпаратты қалыптастырады және жыл сайын 20 сәуірден кешіктірілмейтін мерзімде орта мерзімді кезеңге кадрларға қажеттілік туралы нәтижелерді білім, ғылым және жоғары білім беру салаларындағы уәкілетті органдарға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z84" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z84" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ұзақ мерзімді кезеңге арналған еңбек ресурстарын болжаудың ұлттық жүйесі (демографиялық болжам) осы Қағидалардың 7 және 8-тармақтарында көрсетілген ақпаратты пайдалана отырып қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z85" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z85" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықтың, туылғандардың, қайтыс болғандардың, жұмыс күшінің болжамды саны сияқты болжамды демографиялық көрсеткіштер (демографиялық болжам) еңбек ресурстарын болжаудың ұлттық жүйесінің ұзақ мерзімді кезеңге нәтижесі болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z86" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z86" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Өңірлік деңгейде еңбек ресурстарының болжамдарын қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z87" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z87" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Өңірлік деңгейде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z88" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыс берушілердің сауалнамасының нәтижелері негізінде кадрларға қажеттіліктің болжамы - жыл сайын 3 (үш) жылға дейінгі кезеңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z89" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) орта мерзімді кезеңге арналған еңбек ресурстарының болжамы - болжамды қалыптастыру жылын қоса алғанда 6 (алты) жылға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z90" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) техникалық және кәсіптік білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын қалыптастыру және бөлу үшін ұсыныстар - жыл сайын 1 сәуірге дейін қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z91" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Жұмыс берушілермен сауалнаманы жүргізу Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы арқылы республикалық маңызы бар қалалар, астана мен аудандар бөлінісінде жүзеге асырылады.</w:t>
+      16. Жұмыс берушілермен сауалнаманы жүргізу Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы арқылы астана, республикалық маңызы бар қалалар, аудандар бөлінісінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...92 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сауалнамаға жататын жұмыс берушілердің тізбесі ведомстволық цифрлық жүйелердің деректері негізінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="65"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Репрезентативтілікті қамтамасыз ету мақсатында уәкілетті мемлекеттік орган экономика саласында жұмыс істейтін белсенді кәсіпорындар мен дара кәсіпкерлердің жалпы санының 5 % бойынша әрбір экономика саласы үшін (жұмыс берушілердің тізбесін жасау алдындағы үш айдан бір ай үшін міндетті зейнетақы төлемдерін төлеу өлшемшарттары бойынша) іріктеуді (орналасқан жерін және кәсіпкерлік субъектілерінің әрбір санатын ескере отырып) есептеп шығарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z94" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданылады) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z94" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Кәсіпорындар мен дара кәсіпкерлер ағымдағы және кейінгі жылдары кәсіптер бойынша кадрларға сандық қажеттілік тұрғысынан сұралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z95" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z95" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Сауалнама Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы құрастыратын және Электрондық еңбек биржасында қазақ және орыс тілдерінде орналастырылатын сауалнамаға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z96" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z96" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жұмыс берушілермен жүргізілген сауалнама нәтижелерін Қазақстан Республикасының Ұлттық кәсіпкерлер палатасы жыл сайын 25 наурыздан кешіктірілмейтін мерзімде жергілікті атқарушы органға және уәкілетті мемлекеттік органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z97" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z97" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жергілікті атқарушы орган осы Қағидалардың 1-қосымшасында көрсетілген көрсеткіштерді ескере отырып, жұмыс күшінің сұранысын талдайды, болжайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z98" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z98" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жыл сайын 20 сәуірге дейін жергілікті атқарушы орган уәкілетті мемлекеттік органға, сондай-ақ облыстың, республикалық маңызы бар қаланың, астананың білім басқармаларына осы Қағидаларға 2-қосымшада көрсетілген "Жұмыс күшіне сұранысты болжау" әкімшілік деректердің нысанына сәйкес жұмыс күшіне сұраныс болжамын ұсынады.</w:t>
+        <w:t xml:space="preserve">
+      Жыл сайын 20 сәуірге дейін жергілікті атқарушы орган уәкілетті мемлекеттік органға, сондай-ақ астананың, облыстың, республикалық маңызы бар қаланың білім басқармаларына осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген "Жұмыс күшіне сұранысты болжау" әкімшілік деректердің нысанына сәйкес жұмыс күшіне сұраныс болжамын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z99" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жергілікті атқарушы орган жұмыс күшіне сұраныс болжамын осы Қағидаларға 1 және 2-қосымшаларға сәйкес, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген Жұмыспен қамту динамикасын ескере отырып, нақты кәсіптер бойынша кадрларға болжамды қажеттілікті айқындау жөніндегі алгоритмін негізге ала отырып қалыптастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z100" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Еңбек ресурстарын болжаудың ұлттық жүйесінің нәтижелерін пайдалану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z101" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z101" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Уәкілетті мемлекеттік орган республикалық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесінің нәтижелерін Қазақстан Республикасының Үкіметін еңбек нарығының жай-күйі туралы хабардар ету және халықты әлеуметтік қорғау және жұмыспен қамту, сондай-ақ көші-қон салаларындағы мемлекеттік саясатты қалыптастыру үшін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z102" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z102" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Республикалық деңгейде еңбек ресурстарын болжаудың ұлттық жүйесінің нәтижелерін мемлекеттік органдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z103" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z103" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмыссыздарды кәсіптік оқытуды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z104" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z104" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)халықтың қалың тобын еңбек нарығындағы ахуал, оның даму перспективалары және сұранысқа ие кәсіптер туралы хабардар ету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z105" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z105" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) техникалық, кәсіптік және орта білімнен кейінгі, сондай-ақ жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z106" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z106" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық бюджет қаражаты есебінен ұсталатын орталық мемлекеттік органдардың даму жоспарларын әзірлеу үшін пайдалынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z107" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z107" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Өңірлік деңгейде еңбек ресурстарын болжаудың ұлттық жүйесінің нәтижелерін (сауалнама нәтижелері негізінде кадрларға қажеттілік болжамы) мемлекеттік және жергілікті атқарушы органдар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z108" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z108" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) техникалық, кәсіптік және орта білімнен кейінгі, сондай-ақ жоғары және жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын қалыптастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z109" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z109" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) облыстардың, республикалық маңызы бар қалалардың, астананың даму жоспарларын әзірлеу;</w:t>
+      2) астананың, облыстардың, республикалық маңызы бар қалалардың даму жоспарларын әзірлеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z110" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z110" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бюджеттік, жастар және көші-қон саясатын, сондай-ақ халықты жұмыспен қамту саясатын әзірлеу және іске асыру үшін пайдаланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z111" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Республикалық және өңірлік деңгейлердегі еңбек ресурстарын болжаудың ұлттық жүйесінің нәтижелері 1 мамырдан кешіктірілмейтін мерзімде Электрондық еңбек биржасында қазақ және орыс тілдерінде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4032,68 +3980,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдалану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="84"/>
+    <w:bookmarkStart w:name="z113" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орта мерзімді кезеңге арналған еңбек ресурстарының болжамын есептеу үшін қажетті көрсеткіштердің тізбесі (жұмыс күшіне сұраныс бөлігінде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның орыс тіліндегі мәтініне өзгеріс енгізіледі, қазақ тіліндегі мәтіні өзгермейді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 01.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 284</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -4328,70 +4314,70 @@
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="85"/>
+          <w:bookmarkStart w:name="z114" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4402,70 +4388,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (1-ші болжамды жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z115" w:id="86"/>
+          <w:bookmarkStart w:name="z115" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4476,70 +4462,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (2-ші болжамды жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z116" w:id="87"/>
+          <w:bookmarkStart w:name="z116" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4550,70 +4536,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (3-ші болжамды жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="88"/>
+          <w:bookmarkStart w:name="z117" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4624,70 +4610,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (4-ші болжамды жыл)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z118" w:id="89"/>
+          <w:bookmarkStart w:name="z118" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20___</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16756,210 +16742,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="90"/>
+    <w:bookmarkStart w:name="z119" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z120" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z120" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖІӨ - Жалпы ішкі өнім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z121" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z121" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖҚҚ - Жалпы қосылған құн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z122" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z122" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖӨӨ - Жалпы өңірлік өнім;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z123" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z123" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НКИ - Нақты көлем индексі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z124" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z124" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҒЗТКЖ - Ғылыми-зерттеу және тәжірибелік-конструкторлық жұмыстар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z125" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z125" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ткм - тонно-километр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z126" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z126" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кВт*сағ - килловатт-сағат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17129,210 +17115,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Әкімшілік деректерді жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арналған нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="98"/>
+    <w:bookmarkStart w:name="z129" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z130" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z130" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан интернет – ресурста орналастырылған: www.enbek.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z131" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z131" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік нысанның атауы: Жұмыс күшіне сұранысты болжау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z132" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z132" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі (нысан атауының қысқаша әріптік-цифрлық көрінісі): ЖК-1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z133" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z133" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділік: жылына 1 рет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z134" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20_ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z135" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: жергілікті атқарушы орган</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z136" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: ағымдағы жылдың 20 сәуіріне дейін</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17365,59 +17351,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  (БСН ЖАО)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z137" w:id="106"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkStart w:name="z137" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13"/>
                           <a:stretch>
@@ -17442,108 +17428,108 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z138" w:id="107"/>
+    <w:bookmarkStart w:name="z138" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (деректерді жеке тұлғалар ұсынған жағдайда, сондай-ақ агрегирленген түрде толтырылмайды)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z139" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z139" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі (қағаз жеткізгіште, электрондық түрде, телефон арқылы сауалнама жүргізудің компьютерлендірілген жүйесі арқылы, интервьюердің қағаз жеткізгішті пайдалана отырып жеке сауалнама жүргізуі кезінде, интервьюердің дербес есептеу құрылғысын пайдалана отырып жеке сауалнама жүргізуі кезінде): электрондық түрде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z140" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z140" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыс күшіне деген сұранысты болжау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
         <w:gridCol w:w="559"/>
@@ -23460,430 +23446,430 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="110"/>
+    <w:bookmarkStart w:name="z141" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы __________________________ Мекенжайы _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z142" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z142" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны _______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z143" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z143" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық пошта мекенжайы ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z144" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z144" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы _____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z145" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z145" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (ол болған жағдайда) қолы, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z146" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z146" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы тұлға</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z147" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z147" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________ ____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z148" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z148" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі, аты және әкесінің аты (ол болған жағдайда), қолы, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z149" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z149" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны (жеке кәсіпкерлік субъектілері болып табылатын тұлғалардан қоспағанда)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z150" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z150" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z151" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z152" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z152" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       түсіндірме:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z153" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z153" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z154" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖАО - Жергілікті атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z155" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z155" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖСН - Жеке сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z156" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z156" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН - Бизнес-сәйкестендіру нөмірі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z157" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z157" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КЖҰ - Кәсіптердің ұлттық жіктеуіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z158" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z158" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭҚЖЖ - Экономикалық қызмет түрлерінің жалпы жіктеуіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z159" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z159" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ҚР ҰК - Қазақстан Республикасының Ұлттық жіктеуіші.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23962,230 +23948,230 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жинауға арналған нысанға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="129"/>
+    <w:bookmarkStart w:name="z161" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізінде жинауға арналған нысанын толтыру жөніндегі түсіндірме "Жұмыс күшіне сұранысты болжау" (индексі - ЖК-1, кезеңділігі - жылына 1 рет) толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z162" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z162" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-бағанда реті бойынша нөмір көрсетіледі, бұл ретте кейінгі ақпарат реті бойынша нөмірлеуді үзбейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z163" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z163" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бағанда 2017 жылғы Қазақстан Республикасының Кәсіптердің ұлттық жіктеуішіне сәйкес кәсіптер тобының коды (5 таңбалы код) көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z164" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z164" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-бағанда 2017 жылғы Кәсіптердің ұлттық жіктеуішіне сәйкес кәсіптер тобының атауы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z165" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z165" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-бағанда Экономикалық қызмет түрлерінің жалпы жіктеуішіне (Қазақстан Республикасының Ұлттық жіктеуіші 03-2019) сәйкес кәсіптердің экономика секциясы көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z166" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z166" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-бағанда жалдамалы еңбекке сұраныстың жалпы саны көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z167" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z167" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-дан 11-ге дейінгі бағандарда жұмыспен қамтылғандардың күтілетін саны, адам көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z168" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z168" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-ден 17-ге дейінгі бағандарда қалыптасу көздері бойынша жалдамалы еңбекке жаңа сұраныс көрсетіледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z169" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z169" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-ден 23-ке дейінгі бағандарда қалыптасу көздері бойынша орнын басу бойынша жалдамалы еңбекке сұраныс көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24277,622 +24263,622 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пайдалану қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z171" w:id="138"/>
+    <w:bookmarkStart w:name="z171" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жұмыспен қамту динамикасын ескере отырып, нақты кәсіптер бойынша кадрларға қажеттілікті болжау алгоритмі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z172" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z172" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Жұмыспен қамту динамикасын ескере отырып, нақты кәсіптер бойынша кадрларға қажеттілікті болжау жөніндегі алгоритмі (бұдан әрі - Алгоритм) Қазақстан Республикасында еңбек ресурстарын тиімді жоспарлауды қамтамасыз ету мақсатында әзірленді және жергілікті атқарушы органдар үшін халықты жұмыспен қамту динамикасын ескере отырып, нақты кәсіптер бойынша кадрларға сұранысты болжау тетігін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z173" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z173" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің ұлттық статистика бюросының деректері орта мерзімді кезеңге кадрларға қажеттілікті есептеу үшін өңірдегі нақты мәндердің көзі болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z174" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z174" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       еңбек нарығының негізгі индикаторлары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z175" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z175" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       демографиялық деректер (жыл сайынғы өлім-жітім коэффициенті);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z176" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z176" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік жоспарлау жүйесінің құжаттары: Қазақстан Республикасының Ұлттық даму жоспары, Қазақстан Республикасының Ұлттық қауіпсіздік стратегиясы, мемлекеттік органдардың даму жоспарлары, облыстың, республикалық маңызы бар қала, астананың, ауданның (облыстық маңызы бар қала) даму жоспарлары, ұлттық басқарушы холдингтердің, ұлттық холдингтердің және ұлттық компаниялардың даму жоспарлары, Қазақстан Республикасы Үкіметінің 2017 жылғы 29 қарашадағы № 790 "Қазақстан Республикасындағы мемлекеттік жоспарлау жүйесін бекіту туралы" Қаулысына сәйкес айқындалатын құжаттар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z177" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z177" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік жоспарлау жүйесіне кірмейтін өзге құжаттар: концепциялар, ұлттық жобалар, доктриналар (стратегиялар), мемлекеттік бағдарламалар, кешенді жоспарлар, жол карталары, Ұлттық инфрақұрылымдық жоспар, Қазақстан Республикасы Үкіметінің 2017 жылғы 29 қарашадағы № 790 "Қазақстан Республикасындағы мемлекеттік жоспарлау жүйесін бекіту туралы" Қаулысына сәйкес айқындалатын құжаттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z178" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z178" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік статистика туралы" Қазақстан Республикасы Заңының 26-бабы 3-тармағының екінші бөлігіне сәйкес мемлекеттік статистика саласындағы уәкілетті орган ұсынатын ресми статистикалық ақпарат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z179" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z179" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Алгоритм кадрларға қажеттілікті болжауды қалыптастырудың мынадай кезеңдерін қамтиды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z180" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z180" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 2001 жылдан бастап болжам жасалатын жылдың алдыңғы жылға дейінгі кезеңді қоса алғанда экономикалық қызметтің 19 түрі бөлінісінде жұмыспен қамту (жалдамалы жұмыскерлер) бойынша (жыл сайынғы) ресми статистикалық деректер жиналады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z181" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z181" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) саладағы жұмыскерлер санының өсуі немесе қысқару себептерін анықтау мақсатында алдыңғы деректерге талдау жүргізіледі. Ол үшін эконометриалдық модельдерді қолдана отырып, барлық ықтимал факторлар ескеріледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z182" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z182" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) көрсеткіштерді жылдық өсу қарқынына ауыстырылады (жыл сайынғы өзгерістер талданады). Бұл ретте қалыптан тыс мәндер алынып тасталады және жұмыспен қамту көрсеткіштерінің әрбір 19 саланың әрқайсысында өзара байланысы тексеріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z183" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z183" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қалыптан тыс мәндер – жалпы көріністен айтарлықтай ауытқитын деректер. Олар қателердің немесе сирек кездесетін оқиғалар салдарынан пайда болып, модель нәтижелерін едәуір бұрамалауы мүмкмін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z184" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z184" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұмыскерлер санының индекстерін нақты (абсолюттік) мәндерге ауыстырылады, яғни нақты қанша жұмыскер болғаны есептеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z185" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z185" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) болашақта әрбір салада қанша жұмыскер қажет болатыны болжанады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z186" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z186" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) кадрларға қосымша қажеттілік әртүрлі жылдардағы жұмыскерлерге сұраныс арасындағы айырма ретінде есептеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z187" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z187" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қолда бар деректерді ескере отырып, өлім-жітім және зейнеткерлікке шығу себебінен жұмыскерлерді ауыстыруға қажеттілік есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z188" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z188" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кәсіп (НКЗ-2017 коды);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z189" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z189" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мәртебесі (тек жалдамалы жұмыскер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z190" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z190" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       респонденттің туған күні (зейнеткерлікке шығуды есептеу үшін және өлім-жітім мен ауыстыру бөлігінде қажет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z191" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z191" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жынысы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z192" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z192" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сала (салалық талдау үшін);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z193" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z193" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жұмыскерлер саны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z194" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z194" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түрлі жыныс, жас, өңірлерге қатысты адамдардың ықтимал өлім-жітімге себепті ауыстырылуы қажет жұмыскерлер саны есептеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z195" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z195" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Зейнеткерлікке шығатын жұмыскерлерді ауыстыруға сұраныс Қазақстан Республикасының Әлеуметтік кодексінде белгіленген зейнет жасына сай олардың кәсібі, жынысы, саласы мен өңірін ескере отырып, туған күні деректері бойынша есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z196" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z196" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) жұмыскерлерге жалпы сұраныс есептеледі – бұл жаңа сұраныс пен ауыстыруға қажеттіліктің (өлім-жітім мен зейнет жасына шығуы себебінен) қосындысы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25218,31 +25204,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>