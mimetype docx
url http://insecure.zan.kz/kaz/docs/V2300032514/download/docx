--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1be2e33" w14:textId="1be2e33">
+    <w:p w14:paraId="25cdc51" w14:textId="25cdc51">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -935,462 +935,430 @@
         <w:t>
       2) көрсетілетін қызметті алушы – орталық мемлекеттік органдарды, Қазақстан Республикасының шетелдегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, жеке және заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жылжымалы мүлiк кепiлiн тiркеу туралы куәлiк – тiркеушi орган және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамының өтiнiш иесiне беретiн және жылжымалы мүлiк кепiлiн тiркеу фактiсiн растайтын құжат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z36" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік көрсетілетін қызмет нәтижесіне автоматтандырылған қол қою – барлық қажетті деректер мен растаулар цифрлық объектілерден және жүйелерден алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз мемлекеттік көрсетілетін қызметтің электрондық нәтижесіне электрондық цифрлық қолтаңбаны автоматтандырылған түрде қою.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Әділет министрінің 22.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі); 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Әділет министрлігі мемлекеттік қызметтер көрсету тәртібі және мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актілерге енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты олар бекітілген немесе өзгертілген күннен бастап үш жұмыс күні ішінде Мемлекеттік корпорацияға береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Әділет министрінің 22.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (24.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мемлекеттік көрсетілген қызметті көрсетілетін қызметті беруші көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе), осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талаптар Тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтінішпен көрсетілетін қызметті берушіге жүгінеді не өтінішті "цифрлық үкімет": www.egov.kz веб-порталы (бұдан әрі – портал) арқылы Тізбесінің 8-тармағына сәйкес құжаттарды қоса бере отырып жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілінің мәліметтерін өзектендіру (түзету) мүдделі тұлғаның өтініші бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өтінішті толтыру кезінде көрсетілетін қызметті алушы өзгерістер енгізу үшін қателер түсіндірмесін көрсете отырып, тіркелген кепіл туралы мәліметтерді енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылғаннан кейін растайтын құжаттардың (кепіл шарты, кепілді тіркеу туралы куәлік) электрондық көшірмелерін салады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1477,546 +1445,1224 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жылжымалы мүлік кепілін тіркеу туралы куәлік не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы жазбаша дәлелді жауап жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Мемлекеттік көрсетілетін қызмет электрондық нысанда көрсетілген кезде мемлекеттік көрсетілетін қызметтің нәтижесі цифрлық объектілерден және цифрлық жүйелерден барлық қажетті деректер мен растаулар алынған жағдайда көрсетілетін қызметті берушінің қатысуынсыз электрондық цифрлық қолтаңбаны қою арқылы автоматтандырылған режимде қол қойылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 6-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Мемлекеттік корпорацияға жүгінген кезде көрсетілетін қызметті берушінің қызметкері растайтын құжаттармен (кепіл шарты, кепілді тіркеу туралы куәлік) өзгерістер енгізу үшін қателер түсіндірмесін көрсете отырып, тіркелген кепіл туралы енгізілген мәліметтері бар көрсетілетін қызметті алушыдан өтінішті қабылдайды не көрсетілетін қызметті берушінің құжаттарды қабылдау жөніндегі қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
+      7. Мемлекеттік корпорацияға жүгінген кезде көрсетілетін қызметті берушінің қызметкері растайтын құжаттармен (кепіл шарты, кепілді тіркеу туралы куәлік) өзгерістер енгізу үшін қателер түсіндірмесін көрсете отырып, тіркелген кепіл туралы енгізілген мәліметтері бар көрсетілетін қызметті алушыдан өтінішті қабылдайды не көрсетілетін қызметті берушінің осы Қағидалардың 7-1-тармағына сәйкес құжаттарды қабылдау жөніндегі жөніндегі қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші тіркеуге өтініште көрсетілген мәліметтерді тексеруді жүзеге асырады, мәліметтерді архив материалдарының деректерімен салыстырып тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші техникалық қателерді түзетуді жылжымалы мүлік кепілі тізіліміне, сондай-ақ кепiлдi тiркеу туралы куәлiкке қосымша жазба енгізу арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, осы Қағидаларға </w:t>
+      Түзету жүзеге асырылғаннан кейін көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жылжымалы мүлік кепілін тіркеу туралы куәлік жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілетін қызметті алушы анықталған кемшіліктерді жоймаған және (немесе) жетіспейтін құжаттарды осы Қағидалардың 7-1-тармағына сәйкес мемлекеттік тіркеуді тоқтата тұру кезінде Мемлекеттік корпорация қызметкері белгіленген мерзімде ұсынбаған жағдайда, Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы жазбаша дәлелді жауап жіберіледі.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="19"/>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы қолхат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұнына қойылатын талаптарға сәйкес келмеген, көрсетілетін қызметті алушы Мемлекеттік көрсетілетін қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттардың толық емес топтамасын ұсынған жағдайларда, Мемлекеттік корпорацияның қызметкері өтініштерді цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші абзацында көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) Мемлекеттік корпорацияның сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін тиісті мемлекеттік көрсетілетін қызметті көрсетуге арналған, мемлекеттік көрсетілетін қызметті көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде белгіленген жалпы мерзімге енгізілмейтін және одан аспауға тиіс мерзім белгіленеді. Атап айтқанда, тоқтата тұру мерзімдері Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 5-тармағына сәйкес келуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік көрсетілетін қызметті көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда Мемлекеттік корпорацияның қызметкері өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-1-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7-2. Көрсетілетін қызметті беруші "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету мерзімін тоқтата тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету мерзімін тоқтата тұру осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік көрсетілетін қызметті көрсету процесін тоқтата тұру туралы көрсетілетін қызметті беруші көрсетілетін қызметті алушыға хабарлама жіберген күннен басталады. Мемлекеттік қызмет көрсету мерзімінің өтуі көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін қайта бастау туралы шешім шығарған күннен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азамат қайтыс болған (оның ішінде қайтыс болды деп жарияланған) немесе заңды тұлға қайта ұйымдастырылған, таратылған жағдайда, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азамат Қазақстан Республикасының заңдарында белгіленген тәртіппен әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар, сот қарайтын мәселелер шешілгенге дейін немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен мемлекеттік қызмет көрсету мүмкін болмаған жағдайларда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 10-тармағында көзделген тізбеге сәйкес құжаттардың толық емес топтамасы ұсынылған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)-3) тармақшаларда берілген ақпарат мемлекеттік органдардың цифрлық жүйелерін интеграциялау арқылы көрсетілетін қызметті берушіге келіп түсуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсету процесі тоқтатыла тұрған жағдайда, көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) көрсетілетін қызметті берушінің сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы тоқтата тұру мерзімі шегінде анықталған кемшіліктер жойылғаннан кейін құжаттарды қайта ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету процесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы тармақтың үшінші бөлігінің 1) және 2) тармақшаларында көзделген жағдайларда – тиісті адамның құқықтық мирасқоры анықталғанға немесе әрекетке қабілетсіз адамға қорғаншы тағайындалғанға дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы тармақтың үшінші бөлігінің 3) тармақшасында көзделген жағдайларда – мемлекеттік орган ұстанымды айқындағанға дейін немесе сот актісі заңды күшіне енгенге дейін немесе мәселе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен шешілгенге дейін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы тармақтың үшінші бөлігінің 4) тармақшасында көзделген жағдайларда – анықталған кемшіліктер көрсетілетін қызметті беруші белгілеген мерзімде жойылғанға дейін тоқтатыла тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың алтыншы бөлігінің 3) тармақшасында көзделген тоқтата тұру мерзімі Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінің 5-тармағында белгіленген тиісті мемлекеттік қызмет көрсетудің жалпы мерзімінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші көрсетілетін қызметті алушының өтінішхаты бойынша немесе өз бастамасы бойынша мемлекеттік қызмет көрсету процесін мынадай жағдайларда тоқтатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күш әсер еткен жағдайда, мемлекеттік қызмет көрсетудің одан арғы процесіне уақытша кедергі келтіретін еңсерілмейтін күштің әсер етуі деп төтенше жағдайдың енгізілуі, табиғи және техногендік сипаттағы төтенше жағдайдың туындау қаупі немесе туындауы түсініледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көрсетілетін қызметті алушы заңды өкілдерінің көрсетілетін қызметті алу жағдайларын қоспағанда, оның мемлекеттік қызмет көрсету мерзімінен асатын мерзімде қызметтік іссапарда, медициналық ұйымда стационарлық емделуде болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 7-2-тармақпен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жылжымалы мүлiк кепiлiнің тізіліміне енгізілген өзгерістерден кейін міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу туралы бұрын берілген куәлік жарамсыз болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету сатысы туралы деректерді "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңның 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Цифрлық жүйеде іркіліс болған жағдайда көрсетілетін қызметті беруші бір жұмыс күні ішінде "цифрлық үкімет" цифрлық инфрақұрылымының операторын (бұдан әрі – оператор) хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайда оператор Қағидалардың осы тармағының бірінші бөлігінде көрсетілген мерзім ішінде техникалық проблема туралы еркін түрде акт жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 278</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...151 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2119,166 +2765,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
-      </w:r>
-[...114 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2353,1722 +2883,1893 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кепілі туралы мәліметтерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өзектендіру (түзету)" </w:t>
+              <w:t>өзектендіру (түзету)"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметін көрсету </w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Нысан</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4100"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...41 lines deleted...]
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет берушінің атауы</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
+              <w:t xml:space="preserve">
+Мемлекеттік қызметтің атауы </w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілі туралы мәліметтерді өзектендіру (түзету)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметтерді ұсыну тәсілдері (қол жеткізу арналары) </w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы;</w:t>
-[...17 lines deleted...]
-2) электрондық үкіметтің веб-порталы: www. egov. kz</w:t>
+Қызмет берушінің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+"Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушіге жүгінген кезде көрсетілетін қызметті алушы құжаттар топтамасын тапсырған кезден бастап: мемлекеттік қызмет өтініш қабылданған кезден бастап екі жұмыс күні ішінде көрсетіледі;</w:t>
-[...17 lines deleted...]
-2) "электрондық үкімет" порталында: www. egov. kz. мемлекеттік қызмет бір жұмыс ішінде көрсетіледі.</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің атауы (бар болса ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған) /қағаз түрінде</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) цифрлық үкіметтің веб-порталы: www. egov. kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету нәтижесі</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші арқылы қағаз жеткізгіште: - міндетті мемлекеттік тіркеуге жатпайтын, жылжымалы мүлік кепілдігін тіркеу туралы куәлік, кепілдің тоқтатылуы туралы хабарлама немесе осы Тізбенің 9-тармағында көзделген негіздемелер бойынша мемлекеттік көрсетілетін қызметті көрсетуден бас тарту туралы жазбаша дәлелді жауап;</w:t>
-[...17 lines deleted...]
-2) www. egov. kz порталы арқылы электрондық форматта: міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілдігін тіркеу туралы куәлік, кепілдің тоқтатылғаны туралы хабарлама немесе осы Тізбенің 9-тармағында көзделген негіздемелер бойынша мемлекеттік көрсетілетін қызметті көрсетуден бас тарту туралы жазбаша дәлелді жауап.</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+1) көрсетілетін қызметті берушіге жүгінген кезде көрсетілетін қызметті алушы құжаттар топтамасын тапсырған кезден бастап: мемлекеттік қызмет өтініш қабылданған кезден бастап екі жұмыс күні ішінде көрсетіледі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) "цифрлық үкімет" порталында: www. egov. kz. мемлекеттік қызмет бір жұмыс ішінде көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын ақы мөлшері, және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алудың тәсілдері</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тегін</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+Электрондық (ішінара цифрландырылған) /қағаз түрінде</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс кестесін</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-2) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+1) көрсетілетін қызметті беруші арқылы қағаз жеткізгіште: - міндетті мемлекеттік тіркеуге жатпайтын, жылжымалы мүлік кепілдігін тіркеу туралы куәлік, кепілдің тоқтатылуы туралы хабарлама немесе осы Тізбенің 9-тармағында көзделген негіздемелер бойынша мемлекеттік көрсетілетін қызметті көрсетуден бас тарту туралы жазбаша дәлелді жауап;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) www. egov. kz порталы арқылы цифрлық форматта: міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілдігін тіркеу туралы куәлік, кепілдің тоқтатылғаны туралы хабарлама немесе осы Тізбенің 9-тармағында көзделген негіздемелер бойынша мемлекеттік көрсетілетін қызметті көрсетуден бас тарту туралы жазбаша дәлелді жауап.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесін</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...36 lines deleted...]
-              </w:rPr>
               <w:t>
-- растайтын құжат (кепіл шарты, жылжымалы мүлік кепілді тіркеу туралы куәлік).</w:t>
-[...53 lines deleted...]
-- растайтын құжат (кепіл шарты, кепілді тіркеу туралы куәлік).</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздемелер</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметті алу үшін өтініш беруші ұсынған құжаттардың және (немесе) олардағы қамтылған деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
-[...35 lines deleted...]
-3) кепiлдi тiркеу туралы тиiстi емес тұлғаның өтiнiшпен жүгінуі;</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және цифрлық объектілердің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+1) Өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру Мемлекеттік корпорация арқылы Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-10</w:t>
+Егер мемлекеттік көрсетілетін қызметті берушінің жұмыс күні аяқталғанға дейін екі сағат бұрын мемлекеттік қызмет көрсету туралы өтініш келіп түссе, мерзім келесі жұмыс күнінен бастап есептеледі.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) портал - жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде, өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсетілетін қызметтің, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсетілетін қызметтің ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өз-өзіне қызмет көрсету, өздігінен қозғалуды, бағдар жасауды жүзеге асыру қабілетін немесе мүмкіндігін толық немесе жартылай жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік көрсетілетін қызметті беруші құжаттар қабылдауды 1414, 88000807777 бірыңғай байланыс орталығы арқылы жүгіну жолымен тұратын жеріне бара отырып жүргізеді.</w:t>
+ Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Мемлекеттік корпорация арқылы жүгінген кезде: - осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің интернет-ресурсында орналастырылған – www. gov. kz.</w:t>
+- растайтын құжат (кепіл шарты, жылжымалы мүлік кепілді тіркеу туралы куәлік).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда электрондық цифрлық қолтаңба немесе бір реттік пароль пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
+Портал арқылы жүгінген кезде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қолжетімділік режимінде порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алады.</w:t>
+- өтініш берушінің электрондық цифрлық қолтаңбамен қол қойылған қажетті түзетуді жүргізу себебін көрсете отырып, өтініш (сұрау салу);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
+- растайтын құжат (кепіл шарты, кепілді тіркеу туралы куәлік).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Заңнамасына сәйкес мемлекеттік қызмет көрсетуден бас тарту негіздемелері және оның кіші түрлері (бар болса)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) мемлекеттік көрсетілетін қызметті алу үшін өтініш беруші ұсынған құжаттардың және (немесе) олардағы қамтылған деректердің (мәліметтердің) дұрыс еместігін анықтау;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Субъект мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторизациялаудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
+2) кепілді тіркеу туралы өтінішті толтырудың толық болмауы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) кепiлдi тiркеу туралы тиiстi емес тұлғаның өтiнiшпен жүгінуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18-2-бабы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2-тармағының 4) тармақшасында көзделген негіз бойынша мемлекеттік қызмет көрсетуді тоқтата тұру мерзімі өткеннен кейін анықталған кемшіліктердің жойылмауы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін мемлекеттік қызмет көрсету ерекшеліктері ескерілген өзге де талаптар, оның ішінде мемлекеттік корпорация арқылы және электрондық нысанда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Өз-өзіне қызмет көрсету, өздігінен қозғалуды, бағдар жасауды жүзеге асыру қабілетін немесе мүмкіндігін толық немесе жартылай жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік көрсетілетін қызметті беруші құжаттар қабылдауды 1414, 88000807777 бірыңғай байланыс орталығы арқылы жүгіну жолымен тұратын жеріне бара отырып жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету орындарының мекенжайлары көрсетілетін қызметті берушінің интернет-ресурсында орналастырылған – www. gov. kz. Көрсетілетін қызметті алушы ұялы байланыс операторы ұсынған көрсетілетін қызметті алушының абоненттік нөмірін тіркеген және порталдың есептік жазбасына қосқан жағдайда электрондық цифрлық қолтаңба немесе бір реттік пароль пайдаланылған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қолжетімділік режимінде порталдың "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъект мобильдік қосымшада және пайдаланушылардың цифрлық жүйелерінде қолжетімді әдістермен авторизациялаудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...104 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4141,975 +4842,918 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кепілі туралы мәліметтерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өзектендіру (түзету)" </w:t>
+              <w:t>өзектендіру (түзету)"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметін </w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Өтініш  ________________________________________________________________  ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ филиалы)  Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілі туралы мәліметтерді өзектендіру (түзету) туралы өтініш  №______</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+        <w:t xml:space="preserve"> Өтініш ________________________________________________________________ ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ филиалы) Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілі туралы мәліметтерді өзектендіру (түзету) туралы өтініш №______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепіл беруші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...90 lines deleted...]
-      (құжатты берген органның атауы) </w:t>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (болған жағдайда), туған күні және жылы, ЖСН, заңды тұлғаның</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы және БСН)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат: түрі ____________ сериясы _________ № ________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________ жылы ___________________________________________ берген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжатты берген органның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пошталық мекенжайы, телефоны _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...684 lines deleted...]
-      (қолы)                   (күні)</w:t>
+        <w:t>
+      ________________________________________________________ атынан әрекет ететін</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (уәкілетті өкілдің деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________ негізінде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өкілеттігін куәландыратын құжаттың деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      байланысты қате мәліметтерді түзетуді сұраймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартты жасасқан күн</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шартты жасасқан орын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл нысанасы туралы мәліметтер (жылжымалы мүліктің тізбесі мен сипаттамасы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепіл нысанасы құны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілмен қамтамасыз етілген міндеттеменің ақшалай баламасы __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілмен қамтамасыз етілген міндеттеменің қолданыс мерзімі ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кепілге қойылған мүлік:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кепіл берушінің _____________ кепіл ұстаушының ____________ иелігінде және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пайдалануында қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оны пайдалануға болатыны: Иә/Жоқ (керек емесін сызып тастаңыз)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта кепілге қою туралы мәліметтер: Иә/Жоқ (керек емесін сызып тастаңыз).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің электрондық поштасының мекенжайы ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке қоса беремін: (құжаттың атауы, сериясы, нөмірі, қашан және кім берген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берілген күн: 20__ жылғы ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш қабылданған күн: 20__ жылғы ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің не оның өкiлiнің қолы:______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеушінің тегі, аты, әкесінің аты (ол болған жағдайда) және қолы _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уақыты: __________________ сағат _____________ минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ескертпе: Цифрлық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісемін. Көрсетілетін қызметті алушы өзі көрсеткен тұрғылықты жерінің (орналасқан жерінің) мекенжайы, жұмыс орны, ұялы байланыстың абоненттік нөмірі, электрондық мекенжайы дұрыс екендігін, ал көрсетілген байланыстарға жіберілген хабарлама (хабархат) тиісті және жеткілікті деп саналатындығын өзінің қолтаңбасымен растайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________ 20__ жылғы "___" ________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (күні)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5247,68 +5891,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін мемлекеттік тіркеу туралы куәлік  № ____"___" _________20__ жылғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________ берді </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6265,166 +6909,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6497,481 +7025,288 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кепілі туралы мәліметтерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өзектендіру (түзету)" </w:t>
+              <w:t>өзектендіру (түзету)"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметін </w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсету қағидаларына</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүліктің кепілі туралы мәліметтерді өзектендіруден (түзетуден) дәлелді бас тарту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өтініштің бірегей №:_______________________________ Күні ___________________ </w:t>
-[...235 lines deleted...]
-</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>№ 278</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...77 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініштің бірегей №:_______________________________ Күні ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бас тартудың негізі: ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолданыстағы заңнаманың сілтемесі бар, дәлелді бас тартудың мәтіні Мемлекеттік корпорацияда қалыптастырылады)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы құжат Қазақстан Республикасының Цифрлық Кодексінің 62-бабының 2-тармағына сәйкес қағаз жеткізгіштегі құжатпен бірдей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Жылжымайтын мүлік кепілінің тізілімдемесі" цифрлық жүйесінен алынған және тиісті Мемлекеттік корпорацияның электрондық-цифрлық қолтаңбасымен қол қойылған деректерді қамтиды</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7046,111 +7381,469 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кепілі туралы мәліметтерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өзектендіру (түзету)" </w:t>
+              <w:t>өзектендіру (түзету)"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік қызметін </w:t>
+              <w:t>мемлекеттік қызметін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсету қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тегі, аты, әкесінің аты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(болған жағдайда)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушы ұйымның атауы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсетілетін қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...14 lines deleted...]
-      Нысан</w:t>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 20-бабының 2-тармағын басшылыққа ала отырып, көрсетілетін қызметті берушінің филиалы (мекенжайы көрсетіледі) Сіз қызмет көрсетуге қойылатын талаптарға негізделген тізбеде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауыңызға байланысты мемлекеттік қызмет көрсетуге (мемлекеттік көрсетілетін қызмет тізбесіне сәйкес мемлекеттік көрсетілетін қызметтің атауын көрсету), құжаттарды, сондай-ақ қолданылу мерзімі өтіп кеткен құжаттарды қабылдаудан бас тартады, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоқ құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2 ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3 ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат 2 данада, әрбір тарапқа біреуден жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тегі, аты, әкесінің аты (болған жағдайда) (Көрсетілетін қызметті беруші қызметкерінің) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: тегі, аты, әкесінің аты (болған жағдайда) _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушының / тегі, аты, әкесінің аты (болған жағдайда) қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" ____________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7186,386 +7879,735 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Тегі, аты, әкесінің аты </w:t>
+              <w:t>"Міндетті мемлекеттік тіркеуге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(болған жағдайда)</w:t>
+              <w:t>жатпайтын жылжымалы мүлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>немесе көрсетілетін қызметті</w:t>
+              <w:t>кепілі туралы мәліметтерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушы ұйымның атауы)</w:t>
+              <w:t>өзектендіру (түзету)"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________</w:t>
+              <w:t>мемлекеттік қызметін көрсету</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін қызметті</w:t>
+              <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>алушының мекенжайы)</w:t>
+              <w:t>6-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар 6-қосымшамен толықтырылды - ҚР Әділет министрінің 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 988</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+        <w:t xml:space="preserve"> "Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілі туралы мәліметтерді өзектендіру (түзету)" мемлекеттік қызмет көрсету процесін тоқтата тұру туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № ____ "____" ________ 20 жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Құрметті ____________________________!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сіздің</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__________________________________________________________"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік көрсетілетін қызметтің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мемлекеттік қызметін көрсетуге арналған, № ________ "____" ________ 20 жылы тіркелген өтінішіңіз қаралды.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
-[...217 lines deleted...]
-      20___ жылғы "___" ____________</w:t>
+      Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапты көрсетілетін қызметтер туралы" Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-2-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсету процесі тоқтатылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру негізі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажеттісін белгілеу):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ азаматтың қайтыс болуы (оның ішінде қайтыс болды деп жариялануы) немесе заңды тұлғаның қайта ұйымдастырылуы, таратылуы, егер көрсетілетін қызметті алушылардың тиісті материалдық немесе материалдық емес игіліктерді алуға құқықтары құқықтық мирасқорлыққа жол берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ Қазақстан Республикасының заңдарында белгіленген тәртіппен азаматтың әрекетке қабілетсіз және (немесе) әрекет қабілеті шектеулі деп танылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ мемлекеттік немесе әлеуметтік жауапты көрсетілетін қызметті мемлекеттік органдар, сот немесе Қазақстан Республикасының заңнамасында көзделген өзге де тәртіппен қаралатын мәселелер шешілгенге дейін көрсету мүмкін еместігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ☐ көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателердің немесе дәлсіздіктердің анықталуы, олардың нысаны мен мазмұнына қойылатын талаптарға сәйкес келмеуі, мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес құжаттар топтамасының толық ұсынылмауы және әлеуметтік жауапты көрсетілетін қызметті көрсету қағидаларына сәйкес келмеуі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себебі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті беруші толтырады):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұру себептерін жою мерзімі: "_" ________ 20 жылға дейін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тоқтата тұруға негіз болған себептер жойылмаған жағдайда, өтініш қарауға қабылданбаған болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші: ____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лауазымы: ______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Т.А.Ә.: _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қолы: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.О. (бар болған жағдайда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -7573,55 +8615,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>