--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a7c4413" w14:textId="a7c4413">
+    <w:p w14:paraId="1be2e33" w14:textId="1be2e33">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Әділет министрінің м.а. 2023 жылғы 12 мамырдағы № 302 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 мамырда № 32514 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.03.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -687,94 +769,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы қағидалар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілі туралы мәліметтерді өзектендіру (түзету)" мемлекеттік қызмет көрсету </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілі туралы мәліметтерді өзектендіру (түзету)" мемлекеттік қызмет көрсету (бұдан әрі - мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      1. Осы "Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілі туралы мәліметтерді өзектендіру (түзету)" мемлекеттік қызмет көрсету қағидалары (бұдан әрі - Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілі туралы мәліметтерді өзектендіру (түзету)" мемлекеттік қызмет көрсету (бұдан әрі - мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.03.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1031,128 +1155,242 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктері ескеріле отырып, өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – Тізбе), осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес талаптар Тізбесінде келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішпен көрсетілетін қызметті берушіге жүгінеді не өтінішті "электрондық үкімет": www.egov.kz веб-порталы (бұдан әрі – портал) арқылы Тізбесінің 8-тармағына сәйкес құжаттарды қоса бере отырып жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілінің мәліметтерін өзектендіру (түзету) мүдделі тұлғаның өтініші бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Өтінішті толтыру кезінде көрсетілетін қызметті алушы өзгерістер енгізу үшін қателер түсіндірмесін көрсете отырып, тіркелген кепіл туралы мәліметтерді енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтырылғаннан кейін растайтын құжаттардың (кепіл шарты, кепілді тіркеу туралы куәлік) электрондық көшірмелерін салады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1239,90 +1477,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жылжымалы мүлік кепілін тіркеу туралы куәлік не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы жазбаша дәлелді жауап жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мемлекеттік корпорацияға жүгінген кезде көрсетілетін қызметті берушінің қызметкері растайтын құжаттармен (кепіл шарты, кепілді тіркеу туралы куәлік) өзгерістер енгізу үшін қателер түсіндірмесін көрсете отырып, тіркелген кепіл туралы енгізілген мәліметтері бар көрсетілетін қызметті алушыдан өтінішті қабылдайды не көрсетілетін қызметті берушінің құжаттарды қабылдау жөніндегі қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші тіркеуге өтініште көрсетілген мәліметтерді тексеруді жүзеге асырады, мәліметтерді архив материалдарының деректерімен салыстырып тексереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1371,186 +1609,414 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушы Тізбенің 8-тармағында көзделген тізбеге сәйкес құжаттар топтамасын толық ұсынбаған, сондай-ақ қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуден бас тарту туралы жазбаша дәлелді жауап жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жылжымалы мүлiк кепiлiнің тізіліміне енгізілген өзгерістерден кейін міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу туралы бұрын берілген куәлік жарамсыз болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету сатысы туралы деректерді "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 5-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11) тармақшасына сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ақпараттық жүйеде іркіліс болған жағдайда көрсетілетін қызметті беруші бір жұмыс күні ішінде "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторын (бұдан әрі – оператор) хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда оператор Қағидалардың осы тармағының бірінші бөлігінде көрсетілген мерзім ішінде техникалық проблема туралы еркін түрде акт жасайды және оған көрсетілетін қызметті беруші қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1653,50 +2119,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның мекенжайына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3337,50 +3919,156 @@
               <w:t>
 Цифрлық құжаттар сервисі мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде авторизацияланған субъектілер үшін қолжетімді.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Субъект мобильдік қосымшада және пайдаланушылардың ақпараттық жүйелерінде қолжетімді әдістермен авторизациялаудан өтеді, бұдан әрі "Цифрлық құжаттар" бөлімінде одан әрі пайдалану үшін қажетті құжатты қарайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3516,68 +4204,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш  ________________________________________________________________  ("Азаматтарға арналған үкімет" мемлекеттік корпорациясы" КЕАҚ филиалы)  Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілі туралы мәліметтерді өзектендіру (түзету) туралы өтініш  №______</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кепіл беруші</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4559,68 +5247,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілін мемлекеттік тіркеу туралы куәлік  № ____"___" _________20__ жылғы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _____________________________________________________________________ берді </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5577,50 +6265,166 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қолы</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5756,68 +6560,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүліктің кепілі туралы мәліметтерді өзектендіруден (түзетуден) дәлелді бас тарту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өтініштің бірегей №:_______________________________ Күні ___________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6008,50 +6812,166 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тиісті Мемлекеттік корпорацияның электрондық-цифрлық қолтаңбасымен қол </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қойылған деректерді қамтиды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - ҚР Әділет министрінің 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 278</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6350,68 +7270,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>көрсетілетін қызметті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6653,55 +7573,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7027,31 +7947,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>