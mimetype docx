--- v0 (2025-12-13)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c1629e7" w14:textId="c1629e7">
+    <w:p w14:paraId="bb4454b" w14:textId="bb4454b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Эксаумақтық кері экспортқа рұқсат беру қағидалары және біліктілік талаптары туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 16 мамырдағы № 355 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 16 мамырда № 32496 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 16 мамырдағы № 355 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 16 мамырда № 32496 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -170,71 +170,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. қараңыз</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>. Қараңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 451 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Өзіндік ерекшелігі бар тауарларды бақылау туралы" Қазақстан Республикасы Заңының 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -256,275 +315,234 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН</w:t>
-[...29 lines deleted...]
-    </w:p>
+        <w:t>БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қоса беріліп отырған Эксаумақтық кері экспортқа рұқсат беру қағидалары және біліктілік талаптары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы бұйрыққа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тізбе бойынша Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Индустриялық даму комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1315,75 +1333,145 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 355 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Эксаумақтық кері экспортқа рұқсат беру қағидалары және біліктілік талаптары туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 451 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Эксаумақтық кері экспортқа рұқсат беру Қағидалары және біліктілік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1418,414 +1506,545 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі - Мемлекеттік көрсетілетін қызметтер туралы Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Өзіндік ерекшелігі бар тауарлардың эксаумақтық кері экспортына рұқсат беру" мемлекеттік қызмет көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 451 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Өзіндік ерекшелігі бар тауарлардың эксаумақтық реэкспортына рұқсат беру" мемлекеттік көрсетілетін қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Индустриялық даму комитеті (бұдан әрі - көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар қолданысқа енгізілген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар қолданысқа енгізілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызметтер көрсету тәртібіне енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі - Мемлекеттік корпорация) ақпараттық-коммуникациялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Қағидаларда пайдаланылатын негізгі терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эксаумақтық кері экспорт – Қазақстан Республикасында өндірілген, қайта өңдеуге ұшырамаған өзіндік ерекшелігі бар тауарларды басқа шет мемлекеттің аумағынан үшінші елдерге әкету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) шетелдік тұлғалар – Қазақстан Республикасының азаматтары болып табылмайтын және өзінің өзге мемлекеттің азаматтығына тиесілігінің дәлелдемелері бар жеке тұлғалар, сондай-ақ азаматтық құқық қабілеттілігі шет мемлекеттің құқығы бойынша айқындалатын заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өзіндік ерекшелігі бар тауарлар – қосарланған және әскери мақсаттағы тауарлар, сондай-ақ ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Эксаумақтық кері экспорт шетелдік тұлғалармен эксаумақтық кері экспорт рұқсат негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік қызмет көрсету процесінің сипаттамаларын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> баяндалған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 451 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Мемлекеттік қызметті көрсетілетін қызметті беруші шетелдік тұлғалардың не уәкілетті өкілдің (бұдан әрі – көрсетілетін қызметті алушы) өтініші арқылы көрсетеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік корпорацияға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) "Электрондық үкімет" веб-порталына www.egov.kz, www.elicense.kz (бұдан әрі - портал).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Өзіндік ерекшелігі бар тауарларды эксаумақтық кері экспорттауға рұқсат 1 (бір) жыл мерзімге, өзіндік ерекшелігі бар тауарларды бақылау жүйесінің мемлекеттік органдарымен ақпараттық өзара іс-қимыл шеңберінде жүргізілетін тәуекелдерді бағалау нәтижелері негізінде беріледі. Рұқсаттың қолданылу мерзімі лицензия беруге негіз болып табылатын құжаттардың қолданылу мерзімімен шектелуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Мемлекеттік қызметті Мемлекеттік корпорацияға жүгіну арқылы алу үшін көрсетілетін қызметті алушы Мемлекеттік корпорация қызметкеріне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 - қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттарды (бұдан әрі-мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі) ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік корпорацияның қызметкері көрсетілетін қызметті алушы ұсынған құжаттардың толықтығын тексереді және көрсетілетін қызметті алушы құжаттар топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1838,258 +2057,226 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, Мемлекеттік корпорацияның қызметкері мемлекеттік қызметті алуға құжаттарды қабылдауды жүзеге асырады және мемлекеттік қызметті көрсету нәтижесін қабылдау және беру күнін көрсете отырып, тиісті құжаттардың қабылданғаны туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Портал арқылы мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесіне сәйкес құжаттардың электрондық көшірмелерін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "Жеке кабинетінде" мемлекеттік қызмет көрсету нәтижесін алу күнін көрсете отырып, Мемлекеттік қызмет көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Импорттаушы елдің кепілдік міндеттемесінің түпнұсқалығын тексеру не шетелдік құзыретті органдардан немесе ұйымдардан ақпаратты растау жағдайларын қоспағанда, мемлекеттік қызметті қараудың және көрсетудің жалпы мерзімі - 30 (отыз) жұмыс күні ішінде. Бұл жағдайда рұқсат көрсетілетін қызметті беруші осындай растауды немесе ақпаратты алғаннан кейін беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттарды олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және жауапты орындаушыға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы портал арқылы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Жауапты орындаушы 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді және ұсынылған құжаттардың толықтығы жағдайда, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 - қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті беруші басшысының, немесе онын міндетін атқарушы тұлғаның, электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған өтінішті одан әрі қараудан дәлелді бас тартуды (бұдан әрі-дәлелді бас тарту) дайындайды және оны көрсетілетін қызметті алушыға портал арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, жауапты орындаушы уәкілетті органның "Өзіндік ерекшелігі бар тауарларды бақылау саласындағы рұқсат құжаттарын берудің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 28 желтоқсандағы № 1083 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тиісті мемлекеттік органдарына сұрау салуды жібереді (келесі – Ақпараттық өзара іс-қимылды жүзеге асыру қағидалары).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Өзіндің ерекшелігі бар тауарларды бақылау жүйесінің мемлекеттік органдары көрсетілетін қызметті берушінің сұрау салуы негізінде ақпаратты ақпараттық өзара іс-қимылды жүзеге асыру қағидаларын Қазақстан Республикасы Үкіметінің 2023 жылғы 12 сәуірдегі № 283 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2102,70 +2289,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> айқындалған тәртіппен жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзіндің ерекшелігі бар тауарларды бақылау жүйесінің мемлекеттік органдарынан жауап алғаннан кейін жауапты орындаушы алынған ақпарат негізінде тәуекелдерді бағалауды 5 жұмыс күні ішінде жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Өзіндік ерекшелігі бар тауарларды бақылау жүйесінің тиісті мемлекеттік органдарына сұрау салумен бір мезгілде жауапты орындаушы көрсетілетін қызметті алушы ұсынған импорттаушы елдің кепілдік міндеттемесін оның түпнұсқалығына тексеру жүргізу үшін Қазақстан Республикасының Сыртқы істер министрлігіне жібереді (бұдан әрі-растау).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2177,89 +2364,159 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан өзіндің ерекшелігі бар тауарларды бақылау үшін қажетті құжаттар мен ақпаратты сұратуға және алуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 451 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Жүргізілген тәуекелдерді бағалау және импорттаушы елдің кепілдік міндеттемесінің түпнұсқалығын тексеру нәтижелері негізінде жауапты орындаушы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 - қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өзіндің ерекшелігі бар тауарларды эксаумақтық кері экспорттауға рұқсат мемлекеттік көрсетілетін қызмет нәтижесін дайындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздері осы Қағиданың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2272,320 +2529,476 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> баяндалған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "Жеке кабинетінде" көрсетілетін қызметті беруші басшысының не оның орнындағы адамның ЭЦҚ қойылған электрондық құжат нысанында жіберіледі және сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Көрсетілетін қызметті алушының мемлекеттік қызмет көрсету нәтижелерін алуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мемлекеттік корпорация - қолма-қол;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) портал - электрондық.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 451 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті беруші Мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде мемлекеттік қызмет көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының заңнамасына сәйкес көрсетілетін қызметті беруші басшысының, Жоғары тұрған мемлекеттік органның атына мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте көрсетілетін қызметті беруші және (немесе) әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы әкімшілік актіні қабылдаса не шағымда көрсетілген талаптарды толық қанағаттандыратын әкімшілік әрекет жасаса, шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Көрсетілетін қызметті алушының мемлекеттік қызметті тікелей көрсететін мемлекеттік органның атына келіп түскен шағымы Мемлекеттік көрсетілетін қызметтер туралы Заңның 25 бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2 тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік қызмет көрсету нәтижелерімен келіспеген жағдайда, егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 451 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4776,68 +5189,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарларды эксаумақтық кері экспорттауға рұқсат алу үшін өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5916,200 +6329,286 @@
               </w:rPr>
               <w:t>2 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарларды аумақтан тыс қайта экспорттауға рұқсат алу үшін мәліметтер нысаны *</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. заңды тұлғаны мемлекеттік тіркеудің (қайта тіркеудің) № және күні - заңды тұлға үшін: _______________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. жеке тұлға үшін - жеке басын куәландыратын құжатты берген мемлекеттік органның №, күні, атауы:___________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. өтініш берушіні жеке кәсіпкер ретінде мемлекеттік тіркеу туралы куәліктің № және берілген күні - жеке кәсіпкер үшін: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасынан өзіндік ерекшелігі бар тауарларды экспорттауға әкетуге бұрын берілген рұқсат құжаты бойынша ақпарат: № өзіндік ерекшелігі бар тауарларды экспорттауға лицензия; берілген күні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (күн / ай / жыл) __________________________________________________. *</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       шетелдік заңды тұлға болып табылатын өтініш беруші уәкілетті органға өтініш берушінің заңды тұлғасын - заңды тұлға үшін мемлекеттік тіркеу (қайта тіркеу) туралы анықтаманы; жеке тұлға үшін - жеке басын куәландыратын құжаттың көшірмесін; жеке кәсіпкер ретінде өтініш берушіні мемлекеттік тіркеу туралы куәліктің көшірмесін (салыстыру үшін түпнұсқасы ұсынылмаған жағдайда нотариалды куәландырылған) - жеке кәсіпкер үшін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 451 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6395,68 +6894,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(көрсетілетін қызметті </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6647,50 +7146,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының Т. А. Ә. / қолы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "___" _________ 20__ жыл</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 451 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7681,50 +8266,136 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 [Қол қоюшының аты-жөні (болған жағдайда)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 451 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7834,68 +8505,68 @@
               </w:rPr>
               <w:t>4 - қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарларды эксаумақтық кері экспорттауға рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -8881,187 +9552,149 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 355 бұйрығына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="37"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Инвестициялар және даму министрінің және Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарының күші жойылған тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Өнімнің кері экспортына рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 сәуірдегі № 539 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12450 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Өнімнің кері экспортына рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 сәуірдегі № 539 бұйрығына өзгеріс пен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 20 маусымдағы № 502 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 14047 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Инвестициялар және даму министрлігінің өнеркәсіп және экспорттық бақылау саласындағы кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 12 қаңтардағы № 27 бұйрығымен бекітілген өзгерістер мен толықтыру енгізілген кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9076,328 +9709,265 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16901 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Қазақстан Республикасы Инвестициялар және даму министрлігінің өнеркәсіп және экспорттық бақылау саласындағы кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 29 желтоқсандағы № 964 бұйрығымен бекітілген өзгерістер мен толықтыру енгізілген кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 18146 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Өнімнің кері экспортына рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 30 сәуірдегі № 539 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2020 жылғы 10 шiлдедегi № 395 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20979 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің "Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 23 маусымдағы № 321 бұйрығымен бекітілген өзгерістер енгізілген Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23280 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің "Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2022 жылғы 13 мамырдағы № 268 бұйрығымен бекітілген өзгерістер мен толықтыру енгізілген кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28106 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9723,31 +10293,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>