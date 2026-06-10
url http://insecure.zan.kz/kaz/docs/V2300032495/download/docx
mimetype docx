--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6048ccf" w14:textId="6048ccf">
+    <w:p w14:paraId="d111c65" w14:textId="d111c65">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір нормативтік құқықтық актілеріне қаржы нарығын реттеу мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 5 мамырдағы № 23 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 16 мамырда № 32495 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 5 мамырдағы № 23 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 16 мамырда № 32495 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігінің Басқармасы ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -699,164 +698,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 23 Қаулыға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзгерістер мен толықтырулар енгізілетін Қазақстан Республикасының қаржы нарығын реттеу мәселелері бойынша нормативтік құқықтық актілерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сақтандыру ұйымының, Қазақстан Республикасы бейрезидент-сақтандыру ұйымы филиалының сақтандыру, оның ішінде сақтандыру нарығының қатысушыларымен өзара қарым-қатынастағы қызметін жүзеге асыруына, сақтандыру ұйымы мен сақтандыру агентінің арасында жасалатын тапсырма шартына қойылатын және сақтандыру агентінің сақтандыру нарығында делдалдық қызметті жүзеге асыруға өкілеттіктеріне қойылатын талаптарды, сондай-ақ сақтандыру агенттерін оқытудың ең қысқа бағдарламасын және оқытуды жүргізудің тәртібіне қойылатын талаптарды бекіту туралы" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 6164 болып тіркелген) Қазақстан Республикасы Қаржы нарығын және қаржы ұйымдарын реттеу мен қадағалау агенттігі Басқармасының 2010 жылғы 1 наурыздағы № 25 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мына өзгерістер енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аталған қаулымен бекітілген Сақтандыру ұйымының, Қазақстан Республикасы бейрезидент-сақтандыру ұйымы филиалының сақтандыру, оның ішінде сақтандыру нарығының қатысушыларымен өзара қарым-қатынастағы қызметін жүзеге асыруына, сақтандыру ұйымы мен сақтандыру агентінің арасында жасалатын тапсырма шартына қойылатын және сақтандыру агентінің сақтандыру нарығында делдалдық қызметті жүзеге асыруға өкілеттіктеріне қойылатын талаптар, сондай-ақ сақтандыру агенттерін оқытудың ең қысқа бағдарламасын және оқытуды жүргізудің тәртібіне қойылатын </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>талаптарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -869,51 +852,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="10"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Осы Сақтандыру ұйымының, Қазақстан Республикасы бейрезидент-сақтандыру ұйымы филиалының сақтандыру, оның ішінде сақтандыру нарығының қатысушыларымен өзара қарым-қатынастағы қызметін жүзеге асыруына, сақтандыру ұйымы мен сақтандыру агентінің арасында жасалатын тапсырма шартына қойылатын және сақтандыру агентінің сақтандыру нарығында делдалдық қызметті жүзеге асыруға өкілеттіктеріне қойылатын талаптар, сондай-ақ сақтандыру агенттерін оқытудың ең қысқа бағдарламасын және оқытуды жүргізудің тәртібіне қойылатын талаптар (бұдан әрі – Талаптар) "Сақтандыру қызметі туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -948,51 +931,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-1-баптарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес сақтандыру шарттарын жасау және орындау кезінде, оның ішінде сақтандыру агенті сақтандыру ұйымының, Қазақстан Республикасы бейрезидент-сақтандыру ұйымы филиалының атынан және тапсырмасы бойынша сақтандыру шарттарын жасау бойынша делдалдық қызметті жүзеге асыру кезінде туындайтын процестерді реттеу мақсатында әзірленді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Талаптарға сәйкес дербес деректерді жинау, өңдеу және қорғау "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1193,3940 +1176,1432 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-тармақ мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Азаматтық-құқықтық жауапкершілікті сақтандыру. Міндетті сақтандырудың түрлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жауапкершілікті сақтандыру мәні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсіби жауапкершілікті сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жекеше нотариустардың азаматтық-құқықтық жауапкершілігін сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аудиторлық ұйымдардың азаматтық-құқықтық жауапкершілігін сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) экологиялық сақтандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қызметі үшінші тұлғаларға зиян келтіру қаупімен байланысты объектілер иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жауапкершілікті сақтандырудың және міндетті сақтандыру түрлерінің басқа түрлері.".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...200 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Мінсіз іскерлік беделдің болмау өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру холдингінің, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының және "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның келісім беру қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2020 жылғы 30 наурыздағы № 43 </w:t>
+      3. "Сақтандыру омбудсманын сайлау және қызметін жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 12 қыркүйектегі № 60 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізімінде № 20248 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 29623 болып тіркелген) мынадай өзгерістер мен толықтырулар енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z44" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мінсіз іскерлік беделдің болмау өлшемшарттарын, келісім алу үшін қажетті құжаттарды қоса алғанда, сақтандыру (қайта сақтандыру) ұйымының, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, сақтандыру холдингінің, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының және "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерін тағайындауға (сайлауға) қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның келісім беру </w:t>
+      Сақтандыру омбудсманын сайлау және қызметін жүзеге асыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+        <w:t>3-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Өкілдер кеңесі сақтандыру омбудсманының өкілеттіктері аяқталатын күнге дейін күнтізбелік 1 (бір) айдан кешіктірмей уәкілетті органға саны кемінде үш адамнан тұратын сақтандыру омбудсманы лауазымына кандидаттардың бекітілген тізімін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "3. Уәкілетті органмен келісуге жататын, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының, сақтандыру холдингінің және "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерінің тізбесі Сақтандыру қызметі туралы заңның 34-бабының </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> және Кепілдік беру қоры туралы заңның 4-1-бабының </w:t>
+      Сақтандыру омбудсманы лауазымына кандидаттардың бекітілген тізіміне олардың Заңның 88-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> айқындалған.</w:t>
-[...428 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve"> белгіленген талаптарға сәйкестігін растайтын құжаттардың көшірмелері, Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сақтандыру омбудсманы лауазымына кандидат туралы мәліметтер және сақтандыру омбудсманы мен сақтандыру омбудсманы қызметінің негізгі мақсаттарын, басым міндеттері мен даму бағыттарын қамтитын таяудағы үш жылға арналған бизнес-жоспар және сақтандыру омбудсманы кеңсесінің қаржылық жоспары қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өкілдер кеңесі уәкілетті органға сақтандыру омбудсманы лауазымына кандидаттардың бекітілген тізімін ұсынғанға дейін сақтандыру омбудсманының еңбегіне ақы төлеу қорының мөлшерін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 22-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z48" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      " 22-1. Өтінішті қарау кезінде сақтандыру омбудсманы өтініш берушілер ұсынған уәждермен, дәлелдермен және істің өзге де материалдарымен шектелмейді, өтінішті жан-жақты, толық және объективті қарайды. Егер даудың мәні сақтандыру төлемінің мөлшері болып табылған жағдайда, сақтандыру омбудсманы, оның ішінде бағдарламалық кешендер арқылы есептеулер жүргізеді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ</w:t>
+        <w:t>23-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z50" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23. Сақтандыру омбудсманы өтінішті қарау нәтижелері бойынша мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтінішті толық немесе ішінара қанағаттандыру туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осындай шешім қабылдауды негіздей отырып, өтінішті қанағаттандырудан бас тарту туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) негіздемелерін көрсете отырып, өтінішті қарауды тоқтату туралы шешімдердің бірін қабылдайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 23-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z52" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23-1. Қағидалардың 23-тармағында көрсетілген жағдайлардан басқа, дауды мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оны қараудың кез келген сатысында өзара ымыраға келу негізінде тараптардың татуласуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақтандыру омбудсманының ішкі ережелеріне сәйкес дауды реттеу туралы ұсыным немесе түсініктеме алу.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармақ</w:t>
+        <w:t>24 - тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:bookmarkStart w:name="z54" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "7. Сақтандыру қызметі туралы заң 34-бабының </w:t>
-[...574 lines deleted...]
-      Қағидалардың осы тармағында көрсетілген мінсіз іскерлік беделдің болмау өлшемшарттары қолданылатын мерзімдерді қаржы ұйымдарының, банк, сақтандыру холдингтерінің, "Сақтандыру төлемдеріне кепілдік беру қоры" акционерлік қоғамының басшы қызметкерлерінің лауазымдарына кандидаттардың сәйкестігін айқындау жөніндегі комиссия (бұдан әрі – Комиссия) белгілейді және кемінде бір жылды құрайды.";</w:t>
+      "24. Сақтандыру омбудсманы өтініш берушіден (сақтанушыдан, сақтандырылушыдан, пайда алушыдан, сақтандыру ұйымынан) Өтінішті және оған қоса берілетін құжаттарды алғаннан кейін 3 (үш) жұмыс күні ішінде тараптарға Өтініштің қарауға қабылданғаны немесе Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген негіздер бойынша оны қабылдаудан бас тартылғаны туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті органнан сақтанушы (сақтандырылушы, пайда алушы) мен сақтандыру ұйымы арасында даудың болуы туралы ақпарат алған жағдайда сақтандыру омбудсманы 3 (үш) жұмыс күні ішінде сақтанушыға (сақтандырылушыға, пайда алушыға) сақтандыру омбудсманына келіспеушіліктерді өтеусіз негізде реттеу үшін өтініш және оған қоса берілетін құжаттарды ұсыну құқығы туралы хабарлайды.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>20-тармақ</w:t>
+        <w:t>25 - тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
-[...72 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. Сақтандыру омбудсманының қарауына Астана қаласының уақыты бойынша сағат 18.00-ге дейін түскен өтініштер олар келіп түскен күні сақтандыру омбудсманының кіріс хат-хабарлар журналында тіркелуге жатады. Астана қаласының уақыты бойынша сағат 18.00-ден кейін келіп түскен өтініштер сақтандыру омбудсманының кіріс хат-хабарлар журналында келесі жұмыс күні тіркеледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>23-тармақ</w:t>
+        <w:t>32 - тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkStart w:name="z58" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "23. Келісуді уәкілетті орган Комиссияның шешімі бойынша кандидаттарды тестілеуден өту үшін шақыра отырып не Қағидалардың </w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+      "32. Тараптардың немесе сақтандыру омбудсманының бастамасы бойынша істі тыңдау кейінге қалдырылады не оны қарау тоқтатыла тұрады. Сақтандыру омбудсманы істі тыңдауды кейінге қалдыру не қарауды тоқтата тұру туралы ұйғарым шығарады. Істі тыңдауды кейінге қалдыру не талқылауды тоқтата тұру Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген мерзімнің шегінде 15 (он бес) жұмыс күнінен аспайтын уақытқа жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даудың бір тарабы Өтінішті кері қайтармаса, іс бойынша қарау жалғасады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Істі тыңдауды Қағидалардың және сақтандыру омбудсманының ішкі қағидаларында көзделген жағдайларды қоспағанда, екі тараптың міндетті қатысуы жағдайында сақтандыру омбудсманы жүргізеді. Тараптың бірі келмеген жағдайда сақтандыру омбудсманы істі қарауды кейінге қалдырады. Тарап дәлелсіз себептермен келмеген жағдайда сақтандыру омбудсманына істі осы тарап болмағанда қарауға рұқсат етіледі.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>26-тармақ</w:t>
+        <w:t>36 - тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="19"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z60" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) кандидатта тізбесі Қағидалардың </w:t>
-[...201 lines deleted...]
-    </w:p>
+      "36. Сақтандыру омбудсманы өз қызметін жүзеге асыру кезінде Нормативтік құқықтық актілер тізілімінде № 17825 болып тіркелген "Сақтандыру ұйымдары таратылған, Қазақстан Республикасының бейрезиденттер-сақтандыру (қайта сақтандыру) ұйымдарының филиалдары, сақтандыру омбудсманы, дерекқор қалыптастыру және жүргізу жөніндегі ұйым қызметі мәжбүрлеп тоқтатылған жағдайда, сақтандыру ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент-сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент-сақтандыру брокері филиалының, сақтанушыларға (сақтандырылушыларға, пайда алушыларға) сақтандыру төлемдерін жүзеге асыруға кепілдік беретін ұйымның интернет-ресурсында ақпаратты орналастыру қағидаларын бекіту туралы" Қазақстан Республикасының Ұлттық Банкі Басқармасының 2018 жылғы 29 қазандағы № 259 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген мәліметтер мен ақпаратты қоса алғанда, ақпараттың және мәліметтердің толықтығын, дұрыстығын және өзінің интернет-ресурсында уақтылы орналастырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) кандидатты басқару органының басшысы немесе тәуелсіз директор болып табылатын мүшесі лауазымына келісу. </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Сақтандыру омбудсманы "Көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шеңберінде көлік құралына келтірілген зиян мөлшерінің құнын есептеу кезінде өзінің интернет-ресурсында амортизациялық тозу мөлшерін айқындау мүмкіндігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру омбудсманы өз қызметі туралы ақпаратты интернет-ресурста қазақ және орыс тілдерінде, сондай-ақ қажет болған кезде басқа да тілдерде орналастырады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы тармақтың талаптары Қағидалардың </w:t>
-[...21 lines deleted...]
-    </w:p>
+      4. "Білім беру жинақтау сақтандыруы шарты бойынша есептеу сомасын есептеу қағидаларын, сақтандыру төлемдерін жүзеге асырудың есептемесі мен тәртібін бекіту туралы" Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2022 жылғы 22 қарашадағы № 94 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қаулысына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30796 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z62" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Білім беру жинақтау сақтандыруы шарты бойынша есептеу сомасын есептеу қағидаларында, көрсетілген қаулымен бекітілген сақтандыру төлемдерін жүзеге асырудың есептемесі мен </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тәртібінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>27-тармақ</w:t>
-[...605 lines deleted...]
-        <w:t>3-тармақ</w:t>
+        <w:t>4-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="25"/>
-[...207 lines deleted...]
-      "23. Сақтандыру омбудсманы өтінішті қарау нәтижелері бойынша мынадай:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Сақтандыру төлемі сақтандыру сыйлықақысына (жарналарына), инвестициялық кіріске, есептелген мемлекет сыйлықақысына қарай есептеледі.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...774 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5256,2676 +2731,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...362 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="37"/>
-[...2259 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8055,4603 +2943,105 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>актілерінің тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...362 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...99 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________________ </w:t>
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, </w:t>
-[...4060 lines deleted...]
-      Күні_____________________</w:t>
+      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -12659,55 +3049,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13029,35 +3419,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>