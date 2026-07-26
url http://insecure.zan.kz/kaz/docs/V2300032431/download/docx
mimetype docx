--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66fac5b" w14:textId="66fac5b">
+    <w:p w14:paraId="d786aec" w14:textId="d786aec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -189,74 +189,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 4-бабы 1-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Цифрлық майнинг бойынша қызметті лицензиялау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -963,472 +1025,777 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық майнинг бойынша қызметті лицензиялау қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Цифрлық майнинг бойынша қызметті лицензиялау қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабының 1-тармақшасына, "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Рұқсаттар және хабарламалар туралы заң) 12-бабы 1-тармағының 4) тармақшасына сәйкес әзірленді және цифрлық майнинг бойынша қызметті лицензиялау тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-    </w:p>
-[...83 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 27.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 95/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) біліктілік талаптары – өтініш беруші мен көрсетілетін қызметті алушының лицензияны және (немесе) лицензияға қосымшаны беру кезінде де, оның жарамдылығы уақытының бүкіл кезеңінде де көрсетілетін қызметтің жекелеген лицензияланатын түрімен және (немесе) лицензияланатын қызмет түрінің кіші түрімен айналысу қабілетін сипаттайтын сандық және сапалық нормативтер мен көрсеткіштердің жиынтығы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лицензия – лицензиар жеке немесе заңды тұлғаға, сондай-ақ қызметінің мәні қаржылық қызметтер көрсету болып табылатын шетелдік заңды тұлғаның филиалына қауіптіліктің жоғары деңгейімен байланысты лицензияланатын қызмет түрін не лицензияланатын қызмет түрінің кіші түрін жүзеге асыруға беретін бірінші санаттағы рұқсат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) цифрлық активтер саласындағы уәкілетті орган (бұдан әрі – көрсетілетін қызметті беруші) – цифрлық активтер саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) цифрлық майнер – цифрлық майнинг жөніндегі қызметті жүзеге асыратын жеке кәсіпкер немесе Қазақстан Республикасының заңды тұлғасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) цифрлық майнинг – блокчейн арқылы деректер блоктарының тұтастығын растауды қамтамасыз ететін, шифрлаудың берілген алгоритмдеріне сәйкес компьютерлік қуаттарды пайдалана отырып есептеу операцияларын жүргізу процесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6)цифрлық майнинг деректерін өңдеу орталығы – цифрлық майнингке арналған аппараттық-бағдарламалық кешеннен және тұрғын аймақтың аумағынан тыс жерде орналасқан өндірістік ғимараттан тұратын, "Электр энергетикасы туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес электр энергиясын пайдаланатын ақпараттық-коммуникациялық инфрақұрылым объектісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) "электрондық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын ақпараттандыру объектісі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z21" w:id="18"/>
-[...15 lines deleted...]
-      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 тарау. Цифрлық майнинг бойынша қызметті лицензиялау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2 тарау. Цифрлық майнинг бойынша қызметті лицензиялау тәртібі</w:t>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Цифрлық майнинг бойынша қызметті жүзеге асыруға лицензия келесі кіші түрлері бойынша беріледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I кіші түр – меншік құқығында немесе басқа да заңды негіздерде цифрлық майнинг деректерін өңдеу орталығы бар цифрлық майнердің цифрлық майнинг жөніндегі қызметті жүзеге асыруы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       II кіші түр – цифрлық майнинг деректерін өңдеу орталығы меншік құқығында немесе басқа заңды негіздерде жоқ және цифрлық майнинг деректерін өңдеу орталығында орналасқан цифрлық майнингке арналған өзіне меншік құқығында тиесілі аппараттық-бағдарламалық кешенді пайдалана отырып, Цифрлық майнингті жүзеге асыратын цифрлық майнердің цифрлық майнинг жөніндегі қызметті жүзеге асыруы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметті алу үшін дара кәсіпкерлер немесе заңды тұлғалар (бұдан әрі көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1463,165 +1830,148 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде баяндалған құжаттар мен мәліметтерді қоса бере отырып, мемлекеттік қызметті алу үшін өтініш мемлекеттік көрсетілетін қызмет "электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі-портал) арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Көрсетілетін қызметті алушы құжаттарды тапсырған кезде "жеке кабинетте" мемлекеттік қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызмет көрсету нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау, келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті берушінің кеңсесі өтініш пен құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:p>
-[...33 lines deleted...]
-      6. Көрсетілетін қызметті берушінің кеңсесі өтініш пен құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың және (немесе) құжаттардың қолданылу мерзімі аяқталған топтамасын толық ұсынбаған кезде көрсетілетін қызметті берушінің қызметкері көрсетілген мерзімде көрсетілетін қызметті алушыға өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Көрсетілетін қызметті алушы құжаттардың және (немесе) мәліметтердің толық топтамасын ұсынған кезде көрсетілетін қызметті берушінің қызметкері 13 (он үш) жұмыс күні ішінде көрсетілетін қызметті алушы ұсынған құжаттардың Рұқсаттар және хабарламалар туралы заңның 12-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1636,50 +1986,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің міндетін атқарушының 2023 жылғы 26 сәуірдегі № 165/НҚ бұйрығымен бекітілген Цифрлық майнинг жөніндегі қызметті жүзеге асыру үшін біліктілік талаптарына және оларға сәйкестікті растайтын құжаттар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32416 болып тіркелген) сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1874,68 +2225,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушыны тыңдау нәтижелері бойынша көрсетілетін қызметті берушінің жауапты орындаушысы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны не мемлекеттік қызмет көрсетуден дәлелді бас тартуды ресімдейді және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Цифрлық майнинг қызметін жүзеге асыру жөніндегі лицензияны қайта ресімдеу Рұқсаттар және хабарламалар туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1950,50 +2284,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген негіздер бойынша және тәртіппен жүргізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2012,70 +2347,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін дара кәсіпкерлер немесе заңды тұлғалар портал арқылы цифрлық активтер саласындағы уәкілетті органға жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тізбеде баяндалған құжаттар мен мәліметтерді қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2090,516 +2425,788 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша мемлекеттік қызметті алу үшін өтініш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті берушінің кеңсесі өтініш пен құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған кезде көрсетілетін қызметті берушінің қызметкері көрсетілген мерзімде көрсетілетін қызметті алушыға өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде лицензияны және/немесе лицензияға қосымшаны қайта ресімдеу үшін осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағының 2) тармақшасында көрсетілген құжаттарды, мәліметтерді тексеру және (немесе) құжаттарды тиісінше ресімдеу қорытындылары бойынша көрсетілетін қызметті берушінің қызметкері тіркелген кезден бастап 2 (екі) жұмыс күні ішінде лицензияны қайта ресімдейді не лицензияны қайта ресімдеуден дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының "жеке кабинетіне" нысанда жібереді көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес цифрлық майнинг бойынша қызметті жүзеге асыруға қойылатын біліктілік талаптарына және оларға сәйкестікті растайтын құжаттар тізбесіне мәліметтер нысанында 1-тармақтың 3) тармақшасында және 2-тармақтың 2) тармақшасында ұсынылған цифрлық майнинг қызметін цифрлық майнинг пулы арқылы жүзеге асыру туралы ақпарат өзгерген кезде, цифрлық майнер 2 (екі) жұмыс күндері бұл туралы ақпараттық жүйе арқылы цифрлық активтер саласындағы уәкілетті органды хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті беруші көрсетілетін қызметті алушыға қазақ және орыс тілдерінде лицензия береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызмет көрсету кезінде оны көрсету сатысы туралы деректер мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне автоматты режимде келіп түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="34"/>
+    <w:bookmarkStart w:name="z71" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18-1. Цифрлық майнинг бойынша қызметті жүзеге асыруға лицензияның және (немесе) лицензияға қосымшаның қолданысын тоқтата тұру, қалпына келтіру, одан айыру Заңның 9-бабында және Рұқсаттар және хабарламалар туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-1-тармақпен толықтырылды – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 27.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 95/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (13.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) лауазымды адамдардың шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) лауазымды адамдардың шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
-[...15 lines deleted...]
-      19. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті беруші, шешімі, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы әкімшілік актіні қабылдаса, әкімшілік актіні жасаса, шағымды қарайтын органға шағым жібермеуге құқылы шағымда көрсетілген талаптарды толығымен қанағаттандыратын әрекет.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3392,50 +3999,196 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні 20 __ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3945,50 +4698,196 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (электрондық-цифрлық қолтаңба)             (тегі, аты, әкесінің аты (бар болса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толтыру күні 20 __ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4072,50 +4971,95 @@
               </w:rPr>
               <w:t xml:space="preserve">3-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4184,97 +5128,217 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мемлекеттік қызметтің атауы</w:t>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Цифрлық майнинг бойынша қызметті лицензиялау"</w:t>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> майнинг </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лицензиялау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4343,51 +5407,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі</w:t>
+Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5093,51 +6157,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші – демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+1) көрсетілетін қызметті беруші – демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5794,92 +6858,227 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында көрсетілген moap@mdai.gov.kz.</w:t>
+3. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігінің интернет-ресурсында көрсетілген moap@mdai.gov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Көрсетілетін қызметті алушы порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде ашық пайдаланудағы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефон нөмірлері-1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6047,50 +7246,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6954,50 +8160,185 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13396,55 +14737,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>