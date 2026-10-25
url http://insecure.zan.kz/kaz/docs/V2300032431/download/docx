--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d786aec" w14:textId="d786aec">
+    <w:p w14:paraId="75f77f4" w14:textId="75f77f4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1247,555 +1247,287 @@
         <w:t>
       4) цифрлық майнер – цифрлық майнинг жөніндегі қызметті жүзеге асыратын жеке кәсіпкер немесе Қазақстан Республикасының заңды тұлғасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) цифрлық майнинг – блокчейн арқылы деректер блоктарының тұтастығын растауды қамтамасыз ететін, шифрлаудың берілген алгоритмдеріне сәйкес компьютерлік қуаттарды пайдалана отырып есептеу операцияларын жүргізу процесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) цифрлық майнинг деректерін өңдеу орталығы – цифрлық майнингке арналған аппараттық-бағдарламалық кешеннен тұратын, есептеу қуаттарының жұмыс істеуін қамтамасыз ететін, тұрғын аймақтың аумағынан тыс жерде орналасқан, "Электр энергетикасы туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес электр энергиясын пайдаланатын цифрлық инфрақұрылым объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) "цифрлық үкіметтің" веб-порталы www.egov.kz (бұдан әрі – портал) – нормативтік құқықтық базаны қоса алғанда, барлық шоғырландырылған үкіметтік ақпаратқа және электрондық нысанда көрсетілетін мемлекеттік және өзге де қызметтерге қол жеткізудің "бірыңғай терезесі" болып табылатын цифрлық объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...131 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...245 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Цифрлық майнинг бойынша қызметті лицензиялау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Цифрлық майнинг бойынша қызметті жүзеге асыруға лицензия келесі кіші түрлері бойынша беріледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I кіші түр – меншік құқығында немесе басқа да заңды негіздерде цифрлық майнинг деректерін өңдеу орталығы бар цифрлық майнердің цифрлық майнинг жөніндегі қызметті жүзеге асыруы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       II кіші түр – цифрлық майнинг деректерін өңдеу орталығы меншік құқығында немесе басқа заңды негіздерде жоқ және цифрлық майнинг деректерін өңдеу орталығында орналасқан цифрлық майнингке арналған өзіне меншік құқығында тиесілі аппараттық-бағдарламалық кешенді пайдалана отырып, Цифрлық майнингті жүзеге асыратын цифрлық майнердің цифрлық майнинг жөніндегі қызметті жүзеге асыруы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Мемлекеттік қызметті алу үшін дара кәсіпкерлер немесе заңды тұлғалар (бұдан әрі көрсетілетін қызметті алушы) көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1830,148 +1562,148 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде баяндалған құжаттар мен мәліметтерді қоса бере отырып, мемлекеттік қызметті алу үшін өтініш мемлекеттік көрсетілетін қызмет "электрондық үкіметтің" www.egov.kz, www.elicense.kz веб-порталы (бұдан әрі-портал) арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Көрсетілетін қызметті алушы құжаттарды тапсырған кезде "жеке кабинетте" мемлекеттік қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызмет көрсету нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау, келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Көрсетілетін қызметті берушінің кеңсесі өтініш пен құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың және (немесе) құжаттардың қолданылу мерзімі аяқталған топтамасын толық ұсынбаған кезде көрсетілетін қызметті берушінің қызметкері көрсетілген мерзімде көрсетілетін қызметті алушыға өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Көрсетілетін қызметті алушы құжаттардың және (немесе) мәліметтердің толық топтамасын ұсынған кезде көрсетілетін қызметті берушінің қызметкері 13 (он үш) жұмыс күні ішінде көрсетілетін қызметті алушы ұсынған құжаттардың Рұқсаттар және хабарламалар туралы заңның 12-бабы 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1986,51 +1718,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің міндетін атқарушының 2023 жылғы 26 сәуірдегі № 165/НҚ бұйрығымен бекітілген Цифрлық майнинг жөніндегі қызметті жүзеге асыру үшін біліктілік талаптарына және оларға сәйкестікті растайтын құжаттар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесіне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32416 болып тіркелген) сәйкестігін тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2049,51 +1781,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Көрсетілетін қызметті алушының құжаттарын тексеру нәтижелері бойынша, сондай-ақ бас тарту үшін негіздер болмаған кезде көрсетілетін қызметті берушінің жауапты орындаушысы көрсетілген мерзімде </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2148,71 +1880,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияға қосымшаны (бұдан әрі-лицензияға қосымша) ресімдейді осы Қағидаларға және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Лицензия беруден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға лицензия беруден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігін беру үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2225,51 +1957,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Көрсетілетін қызметті алушыны тыңдау нәтижелері бойынша көрсетілетін қызметті берушінің жауапты орындаушысы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша лицензияны және (немесе) лицензияға қосымшаны не мемлекеттік қызмет көрсетуден дәлелді бас тартуды ресімдейді және көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Цифрлық майнинг қызметін жүзеге асыру жөніндегі лицензияны қайта ресімдеу Рұқсаттар және хабарламалар туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2284,51 +2016,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген негіздер бойынша және тәртіппен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2347,70 +2079,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеу үшін дара кәсіпкерлер немесе заңды тұлғалар портал арқылы цифрлық активтер саласындағы уәкілетті органға жібереді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       тізбеде баяндалған құжаттар мен мәліметтерді қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2425,572 +2157,410 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-қосымшаларға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысандар бойынша мемлекеттік қызметті алу үшін өтініш.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті берушінің кеңсесі өтініш пен құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 1 (бір) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған кезде көрсетілетін қызметті берушінің қызметкері көрсетілген мерзімде көрсетілетін қызметті алушыға өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде лицензияны және/немесе лицензияға қосымшаны қайта ресімдеу үшін осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптар тізбесінің 9-тармағының 2) тармақшасында көрсетілген құжаттарды, мәліметтерді тексеру және (немесе) құжаттарды тиісінше ресімдеу қорытындылары бойынша көрсетілетін қызметті берушінің қызметкері тіркелген кезден бастап 2 (екі) жұмыс күні ішінде лицензияны қайта ресімдейді не лицензияны қайта ресімдеуден дәлелді бас тартуды дайындайды және көрсетілетін қызметті алушының "жеке кабинетіне" нысанда жібереді көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...144 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес цифрлық майнинг бойынша қызметті жүзеге асыруға қойылатын біліктілік талаптарына және оларға сәйкестікті растайтын құжаттар тізбесіне мәліметтер нысанында 1-тармақтың 3) тармақшасында және 2-тармақтың 2) тармақшасында ұсынылған цифрлық майнинг қызметін цифрлық майнинг пулы арқылы жүзеге асыру туралы ақпарат өзгерген кезде, цифрлық майнер 2 (екі) жұмыс күндері бұл туралы ақпараттық жүйе арқылы цифрлық активтер саласындағы уәкілетті органды хабардар етеді.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+        <w:t xml:space="preserve"> сәйкес цифрлық майнинг бойынша қызметті жүзеге асыруға қойылатын біліктілік талаптарына және оларға сәйкестікті растайтын құжаттар тізбесіне мәліметтер нысанында 1-тармақтың 3) тармақшасында және 2-тармақтың 2) тармақшасында ұсынылған цифрлық майнинг қызметін цифрлық майнинг пулы арқылы жүзеге асыру туралы ақпарат өзгерген кезде, цифрлық майнер 2 (екі) жұмыс күндері бұл туралы цифрлық жүйе арқылы цифрлық активтер саласындағы уәкілетті органды хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті беруші көрсетілетін қызметті алушыға қазақ және орыс тілдерінде лицензия береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің цифрлық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген тәртіппен мемлекеттік немесе әлеуметтік маңызы бар көрсетілетін қызметтерді көрсету сатысы туралы Мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...130 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="33"/>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18-1. Цифрлық майнинг бойынша қызметті жүзеге асыруға лицензияның және (немесе) лицензияға қосымшаның қолданысын тоқтата тұру, қалпына келтіру, одан айыру Заңның 9-бабында және Рұқсаттар және хабарламалар туралы заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3009,204 +2579,204 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (13.02.2024 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) лауазымды адамдардың шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z40" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Көрсетілетін қызметті беруші, шешімі, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде қолайлы әкімшілік актіні қабылдаса, әкімшілік актіні жасаса, шағымды қарайтын органға шағым жібермеуге құқылы шағымда көрсетілген талаптарды толығымен қанағаттандыратын әрекет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы Мемлекеттік көрсетілетін қызметтер туралы заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3225,90 +2795,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі. Егер заңда жоғары тұрған органға шағымдану қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік орган, әкімшілік әрекеті (әрекетсіздігі) дауланатын лауазымды адам, әкімшілік акті сотқа кері қайтарып алумен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамның уәжді ұстанымын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3342,851 +2912,650 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық майнинг бойынша қызметті</w:t>
+              <w:t xml:space="preserve">Цифрлық майнинг бойынша </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">лицензиялау қағидаларына </w:t>
+              <w:t xml:space="preserve">қызметті лицензиялау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш I кіші түрдегі қызметпен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаны алу үшін – меншік құқығындағы цифрлық майнердің цифрлық майнинг жөніндегі қызметті жүзеге асыруы немесе басқа цифрлық майнинг заңды деректер орталығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 04.12.2023 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 598/НҚ</w:t>
+        <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-[...59 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(көрсетілетін қызметті берушінің толық атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жеке кәсіпкердің тегі, аты, әкесінің аты (бар болса) / заңды тұлғаның атауы,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі)</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрлық майнинг бойынша қызметті жүзеге асыруға I кіші түр лицензияны</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       және (немесе) лицензияға қосымшаны беруіңізді сұраймын.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке кәсіпкердің мекен-жайы/заңды мекен-жайы:</w:t>
       </w:r>
-    </w:p>
-[...303 lines deleted...]
-      көрсетілетін қызметті алушы заңмен қорғалатын құпияны құрайтын қолжетімділігі шектеулі дербес деректерді лицензия беру кезінде ақпараттық жүйелерде қамтылған деректерді пайдалануға келіседі.</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(облыс, қала, аудан, елді мекен, көше атауы, үйдің немесе ғимараттың нөмірі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта __________________ Телефон ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Цифрлық майнинг деректер орталығының мекен-жайы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(облыс, қала, аудан, елді мекен, көше атауы, үйдің немесе ғимараттың</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(стационарлық үй-жайдың) нөмірі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электр энергиясын алу тәсілі __________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(электр энергиясын орталықтандырған сауда-саттықта бірыңғай сатып</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алушыдан/ генерациялайтын қондырғылары Қазақстан Республикасының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Бірыңғай электр энергетикалық жүйесіне қосылмаған энергия өндіруші ұйымдардан).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____ парақ қоса беріледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Осымен расталады:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық көрсетілген деректер ресми байланыстар болып табылады және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оларға лицензия беру немесе беруден бас тарту мәселелері бойынша кез келген</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпарат жіберілуі мүмкін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушыға соттың лицензияланатын қызмет түрімен</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айналысуға тыйым салмайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоса беріліп отырған барлық құжаттар шындыққа сәйкес келеді және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарамды болып табылады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушы заңмен қорғалатын құпияны құрайтын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолжетімділігі шектеулі дербес деректерді лицензия беру кезінде цифрлық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүйелерде қамтылған деректерді пайдалануға келіседі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________ _____________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...164 lines deleted...]
-</w:t>
+        <w:t>(электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Толтыру күні 20 __ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4222,670 +3591,719 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық майнинг бойынша қызметті</w:t>
+              <w:t xml:space="preserve">Цифрлық майнинг бойынша </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">лицензиялау қағидаларына </w:t>
+              <w:t xml:space="preserve">қызметті лицензиялау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">қағидаларына </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>II кіші түрдегі қызметпен айналысуға лицензия және (немесе) лицензияға қосымша алу үшін-меншік құқығында немесе басқа да заңды негіздерде цифрлық майнинг деректерін өңдеу орталығы жоқ және орталықта орналасқан цифрлық майнингке арналған меншік құқығында өзіне тиесілі аппараттық-бағдарламалық кешенді пайдалана отырып, цифрлық майнингті жүзеге асыратын цифрлық майнердің цифрлық майнинг жөніндегі қызметті жүзеге асыруы жөніндегі цифрлық майнинг деректерін өңдеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...506 lines deleted...]
-</w:t>
+        <w:t>(көрсетілетін қызметті берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жеке кәсіпкердің тегі, аты, әкесінің аты (бар болса) / заңды тұлғаның атауы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық майнинг бойынша қызметті жүзеге асыруға II кіші түр лицензияны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      және (немесе) лицензияға қосымшаны беруіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке кәсіпкердің мекен-жайы/заңды мекен-жайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ел, облыс, қала, аудан, елді мекен, көше атауы, үйдің немесе ғимараттың нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта ________________ Телефон _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті алушыға меншік құқығында тиесілі цифрлық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      майнингке арналған аппараттық-бағдарламалық кешен орналастырылған</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цифрлық майнинг деректерін өңдеу орталығының мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(облыс, қала, аудан, елді мекен, көше атауы, үйдің немесе ғимараттың нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______парақ қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осымен расталады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық көрсетілген деректер ресми байланыстар болып табылады және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оларға лицензия беру немесе беруден бас тарту мәселелері бойынша кез келген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ақпарат жіберілуі мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті алушыға соттың лицензияланатын қызмет түрімен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      айналысуға тыйым салмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоса беріліп отырған барлық құжаттар шындыққа сәйкес келеді және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жарамды болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңмен қорғалатын құпияны құрайтын, қамтылған қолжетімділігі шектеулі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дербес деректерді пайдалануға келісемін цифрлық жүйелерде, лицензия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беру кезінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________ ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Толтыру күні 20 __ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4953,112 +4371,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">лицензиялау қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымшаға өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-т.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5520,51 +4951,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру "электрондық үкімет" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады: www.egov.kz, www.elicense.kz.</w:t>
+Өтініштерді қабылдау және мемлекеттік қызметті көрсету нәтижелерін беру "цифрлық үкіметтің" веб-порталы (бұдан әрі – портал) арқылы жүзеге асырылады: www.egov.kz, www.elicense.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6305,142 +5736,242 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) лицензия алу үшін:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...18 lines deleted...]
-осы Қағидаларға 11-қосымшаға сәйкес цифрлық майнинг бойынша қызметті жүзеге асыруға қойылатын біліктілік талаптарына және оларға сәйкестікті растайтын құжаттар тізбесіне мәліметтер нысаны.</w:t>
+              <w:t xml:space="preserve">
+осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымшаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес цифрлық майнинг бойынша қызметті жүзеге асыруға қойылатын біліктілік талаптарына және оларға сәйкестікті растайтын құжаттар тізбесіне мәліметтер нысаны.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) лицензияны қайта ресімдеу кезінде:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">
+осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> және </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымшаларға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-осы Қағидаларға 9 және 10-қосымшаларға сәйкес нысан бойынша өтініш;</w:t>
+мемлекеттік цифрлық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны қайта ресімдеуге негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың көшірмелері.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мемлекеттік ақпараттық жүйелерде қамтылған құжаттарды қоспағанда, лицензияны қайта ресімдеуге негіз болған өзгерістер туралы ақпаратты қамтитын құжаттардың көшірмелері.</w:t>
-[...17 lines deleted...]
-Көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы мынадай мәліметтерді алады:</w:t>
+Көрсетілетін қызметті беруші "цифрлық үкіметтің" шлюзі арқылы мынадай мәліметтерді алады:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) жеке басын куәландыратын құжаттарда;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6900,185 +6431,50 @@
               <w:t>
 4. Көрсетілетін қызметті алушы порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде ашық пайдаланудағы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефон нөмірлері-1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...133 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7246,57 +6642,50 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8160,185 +7549,50 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...133 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12908,706 +12162,894 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық майнинг бойынша қызметті</w:t>
+              <w:t xml:space="preserve">Цифрлық майнинг бойынша </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">лицензиялау қағидаларына </w:t>
+              <w:t xml:space="preserve">қызметті лицензиялау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>9-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Меншік құқығында цифрлық майнердің цифрлық майнинг жөніндегі қызметті жүзеге асыруы немесе басқа цифрлық майнинг заңды деректер орталығы бар І кіші түрдегі қызметпен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге</w:t>
+        <w:t xml:space="preserve"> Меншік құқығында цифрлық майнердің цифрлық майнинг жөніндегі қызметті жүзеге асыруы немесе басқа цифрлық майнинг заңды деректер орталығы бар І кіші түрдегі қызметпен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...48 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(көрсетілетін қызметті берушінің толық атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке кәсіпкердің тегі, аты, әкесінің аты (бар болса) / заңды тұлғаның атауы,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20______ "___"_______№________ цифрлық майнинг бойынша қызметті</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыруға берілген I кіші түрдегі лицензияны және (немесе) лицензияға</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосымшаны (қажетінің астын сызу керек) қайта ресімдеуді сұраймын.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияның және (немесе) лицензияға қосымшаның нөмірі, берілген күні,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияны және (немесе) лицензияға қосымшаны берген, көрсетілетін</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметті берушінің атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________ жүзеге асыруға</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(қызмет түрінің және (немесе) қызметтің кіші түрінің (кіші түрлерінің) толық</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атауы) келесі негіз (негіздер) бойынша (тиісті ұяшықта Х көрсетіңіз):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке кәсіпкердің-көрсетілетін қызметті алушының немесе заңды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғаның-көрсетілетін қызметті алушының атауын және (немесе) орналасқан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жерін қайта тіркеу: ____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________  </w:t>
-[...7 lines deleted...]
-      </w:pPr>
+      (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-бабына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес заңды тұлғаны-көрсетілетін қызметті</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алушыны қайта ұйымдастыру (тиісті торкөзде көрсетіңіз):</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      біріктіру ____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түрлендірулер _______________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосылу _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>таңдау _____________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бөлу _______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) деректер орталығының орналасқан жерін өзгерту: _______________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) қызметтің кіші түрінің атауын өзгерту: ________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) электр энергиясын сатып алу көзі: ____________________________;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (жеке кәсіпкердің тегі, аты, әкесінің аты (бар болса) / заңды тұлғаның атауы, жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі)   </w:t>
-[...369 lines deleted...]
-      </w:pPr>
+      6) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талаптың болуы: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке кәсіпкердің немесе заңды тұлғаның мекенжайы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(облыс, қала, аудан, елді мекен, көше атауы, үйдің немесе ғимараттың нөмірі)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта ______________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______ парақ қоса беріледі.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен расталады:</w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-      Толтыру күні 20 __ жылғы "__" __________</w:t>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілген барлық деректер ресми байланыстар болып табылады және</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас тарту мәселелері бойынша кез келген ақпарат жіберілуі мүмкін;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот өтініш берушіге лицензияланатын қызмет түрімен және (немесе) кіші</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түрімен айналысуға тыйым салмайды;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоса беріліп отырған барлық құжаттар шындыққа сәйкес келеді жарамды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болып табылады;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолжетімділігі шектеулі дербес деректерді пайдалануға келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________ ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Толтыру күні 20 __ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13643,712 +13085,1024 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Цифрлық майнинг бойынша қызметті</w:t>
+              <w:t xml:space="preserve">Цифрлық майнинг бойынша </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">лицензиялау қағидаларына </w:t>
+              <w:t xml:space="preserve">қызметті лицензиялау </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>10-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Меншік құқығында немесе басқа да заңды негіздерде цифрлық майнинг деректерін өңдеу орталығы жоқ және орталықта орналасқан цифрлық майнингке арналған меншік құқығында өзіне тиесілі аппараттық-бағдарламалық кешенді пайдалана отырып, цифрлық майнингті жүзеге асыратын цифрлық майнердің цифрлық майнинг жөніндегі қызметті жүзеге асыруы жөніндегі цифрлық майнинг деректерін өңдеу - ІІ кіші түрдің қызметімен айналысуға арналған лицензияны және (немесе) лицензияға қосымшаны қайта ресімдеуге өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________  </w:t>
+      Ескерту. 10-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(көрсетілетін қызметті берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(жеке кәсіпкердің тегі, аты, әкесінің аты (бар болса) / заңды тұлғаның атауы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жеке сәйкестендіру нөмірі/бизнес сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20______ "___" _______№________ цифрлық майнинг бойынша қызметті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыруға берілген II кіші түрдегі лицензияны және (немесе) лицензияға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қосымшаны (қажетінің астын сызу керек) қайта ресімдеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (лицензияның және (немесе) лицензияға қосымшаның нөмірі, берілген күні,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицензияны және (немесе) лицензияға қосымшаны (қосымшаны) берген</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________ жүзеге асыруға</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрінің және (немесе) қызметтің кіші түрінің (кіші түрлерінің) толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      келесі негіз (негіздер) бойынша (тиісті ұяшықта Х көрсетіңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке кәсіпкердің-көрсетілетін қызметті алушының немесе заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғаның-көрсетілетін қызметті алушының атауын және (немесе) орналасқан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жерін қайта тіркеу: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      (көрсетілетін қызметті берушінің толық атауы)  </w:t>
-[...161 lines deleted...]
-      2) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      (бұдан әрі – Заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес заңды тұлғаны-көрсетілетін қызметті алушыны қайта ұйымдастыру (тиісті торкөзде көрсетіңіз):  </w:t>
-[...233 lines deleted...]
-      ______ парақ қоса беріледі.</w:t>
+        <w:t xml:space="preserve"> сәйкес заңды тұлғаны-көрсетілетін қызметті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алушыны қайта ұйымдастыру (тиісті торкөзде көрсетіңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>біріктіру ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>түрлендірулер _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосылу _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>таңдау _____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бөлу _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) қызметтің кіші түрінің атауын өзгерту: ________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талаптың болуы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жеке кәсіпкердің немесе заңды тұлғаның мекенжайы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(облыс, қала, аудан, елді мекен, көше атауы, үйдің немесе ғимараттың нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осымен расталады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      көрсетілген барлық деректер ресми байланыстар болып табылады және оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден бас тарту мәселелері бойынша кез келген ақпарат жіберілуі мүмкін;</w:t>
-[...107 lines deleted...]
-      Толтыру күні 20 __ жылғы "__" __________</w:t>
+      көрсетілген барлық деректер ресми байланыстар болып табылады және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оларға лицензияны және (немесе) лицензияға қосымшаны беру немесе беруден</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бас тарту мәселелері бойынша кез келген ақпарат жіберілуі мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот өтініш берушіге лицензияланатын қызмет түрімен және (немесе)кіші</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түрімен айналысуға тыйым салмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоса беріліп отырған барлық құжаттар шындыққа сәйкес келеді жарамды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өтініш беруші лицензияны және (немесе) лицензияға қосымшаны беру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолжетімділігі шектеулі дербес деректерді пайдалануға келіседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________ _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(электрондық-цифрлық қолтаңба) (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Толтыру күні 20 __ жылғы "__" __________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14416,304 +14170,304 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">лицензиялау қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">11-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық майнинг бойынша қызметті жүзеге асыруға қойылатын біліктілік талаптарына және оларға сәйкестікті растайтын құжаттар тізбесіне мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 11-қосымшаға өзгеріс енгізілді – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Меншік құқығында немесе басқа да заңды негіздерде цифрлық майнинг деректерін өңдеу орталығы бар цифрлық майнер үшін – І кіші түрі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Цифрлық майнингке арналған аппараттық-бағдарламалық кешенді тізілімге енгізу туралы хабарлама (цифрлық майнингке арналған аппараттық-бағдарламалық кешенді тізілімге енгізу туралы хабарлама нөмірі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) деректерді өңдеу орталығының орналасқан жерін көрсете отырып, меншік құқығында немесе басқа заңды негізде цифрлық майнинг деректерді өңдеу орталығының болуы туралы растайтын құжат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) цифрлық майнинг қызметін цифрлық майнинг пулы арқылы жүзеге асыру туралы ақпарат (Қазақстан Республикасының аумағында аккредиттелген майнинг пулдары болса цифрлық майнинг пулы арқылы цифрлық майнинг қызметін жүзеге асыруды растайтын электрондық құжат (меншік құқығында немесе цифрлық майнингке арналған аппараттық-бағдарламалық кешеннің басқа да заңды негіздерінде болған кезде): анықтама, жазбаша жауап немесе цифрлық майнинг пулымен шарттың электрондық көшірмесі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) цифрлық майнингте электр энергиясын коммерциялық есепке алудың автоматтандырылған жүйесінің, оларды жүйелермен біріздендіруді қамтамасыз ететін телекоммуникациялар жүйесінің, "Электр энергетикасы туралы" Қазақстан Республикасы Заңының 9-4-бабының 2-тармағына сәйкес олардың желілеріне қосылған кезде жүйелік операторда және энергия беруші ұйымда орнатылған жүктемені ажырату құрылғыларының болуын растайтын құжаттың электрондық көшірмесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының электр энергетикасы туралы заңнамасына сәйкес рұқсат етілген қуаты кемінде бір мегаватт болатын кернеуі 35 киловольт және одан жоғары трансформаторлық қосалқы станциялардан ғана энергия беруші ұйымдардан берілген цифрлық майнерлер үшін электр желілеріне қосуға арналған техникалық шарттардың электрондық көшірмесі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2023 жылғы 1 сәуірге дейін энергия беруші (энергия өндіруші) ұйымның электр желілеріне қосуды жүзеге асырған цифрлық майнерлер үшін тиісті қызмет түрімен (дата-орталықтар, өндірістік немесе өнеркәсіптік ғимараттар) электр желілеріне қосуға арналған техникалық шарттардың электрондық көшірмесі*.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Меншік құқығында немесе басқа да заңды негіздерде цифрлық майнинг деректерін өңдеу орталығы жоқ және цифрлық майнинг деректерін өңдеу орталығында орналасқан цифрлық майнингке арналған өзіне меншік құқығында тиесілі аппараттық-бағдарламалық кешенді пайдалана отырып, цифрлық майнингті жүзеге асыратын цифрлық майнер үшін – ІІ кіші түр: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Цифрлық майнингке арналған аппараттық-бағдарламалық кешенді тізілімге енгізу туралы хабарлама (цифрлық майнингке арналған аппараттық-бағдарламалық кешенді тізілімге енгізу туралы хабарлама нөмірі);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) цифрлық майнинг қызметін цифрлық майнинг пулы арқылы жүзеге асыру туралы ақпарат (Қазақстан Республикасының аумағында аккредиттелген майнинг пулдары болса цифрлық майнинг пулы арқылы цифрлық майнинг қызметін жүзеге асыруды растайтын электрондық құжат (меншік құқығында немесе цифрлық майнингке арналған аппараттық-бағдарламалық кешеннің басқа да заңды негіздерінде болған кезде): анықтама, жазбаша жауап немесе цифрлық майнинг пулымен шарттың электрондық көшірмесі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Генерациялайтын қондырғылары Қазақстан Республикасының бірыңғай электр энергетикалық жүйесіне қосылмаған энергия өндіруші ұйымдардан электр энергиясын сатып алатын көрсетілетін қызметті алушыларға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -14737,55 +14491,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15111,31 +14865,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>