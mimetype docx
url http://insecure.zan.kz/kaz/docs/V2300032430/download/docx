--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3ef507f" w14:textId="3ef507f">
+    <w:p w14:paraId="12e251b" w14:textId="12e251b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қаржылық орнықтылығын қамтамасыз ету және (немесе) оны қалпына келтіру үшін мемлекет бюджетінің, Қазақстан Республикасы Ұлттық қорының, Қазақстан Республикасы Ұлттық Банкінің және (немесе) оның еншілес ұйымдарының қаражаты пайдаланылатын екінші деңгейдегі банктің жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша пайданы бөлу, дивидендтер есептеу, сондай-ақ меншікті акцияларды кері сатып алуды жүргізу талаптарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2023 жылғы 27 сәуірдегі № 21 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 4 мамырда № 32430 болып тіркелді. Күші жойылды - Қазақстан Республикасы Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 2026 жылғы 20 наурыздағы № 18 қаулысымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Қаржы нарығын реттеу және дамыту агенттігі Басқармасының 20.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулысымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 16-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -923,185 +1001,169 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекет қаражатын беру талаптары оны мерзімінен бұрын қайтару мүмкіндігін көздеген жағдайларда, банктің уәкілетті органы жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша пайданы бөлу, дивидендтерді есептеу және (немесе) банктің меншікті акцияларын кері сатып алуды жүргізу туралы шешім қабылдаған күннен бастап 3 (үш) айдан кешіктірмей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мемлекет қаражатын беру талаптары оны мерзімінен бұрын қайтаруды көздемеген жағдайларда, банктің уәкілетті органы жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша пайданы бөлу, дивидендтер есептеу және (немесе) банктің меншікті акцияларын кері сатып алуды жүргізу туралы шешім қабылдаған күннен бастап 1 (бір) ай ішінде борыш құралын ұстаушының және (немесе) кредитордың банктің борыш құралын ұстаушыға және (немесе) кредиторға бағытталған мемлекет қаражатын мерзімінен бұрын қайтару туралы ұсынысына келісімін алған күннен бастап 1 (бір) ай ішінде осы тармақшада көзделген мөлшерде қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша пайданы бөлуді, дивидендтер есептеуді және (немесе) меншікті акцияларды кері сатып алуды банк Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мемлекет қаражатын пайдаланудан түскен кірістерді шегере отырып (бұдан әрі – шегерімдер) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің пайданы бөлу туралы шешім қабылдаған күннің алдындағы кезеңдегі таза пайдаға қатысты шегерімдерді банк ұқсас кезең үшін қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Талаптардың 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген, банктің жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша дивидендтер есептеу туралы шешім қабылдаған күннің алдындағы кезең аяқталған күні қалыптасқан мөлшерде қолданылатын шегерімді қоспағанда, өткен жылдардың бөлінбеген пайдасына қатысты шегерімдерді банк мемлекет қаражаты берілген сәттен бастап мемлекет қаражаты берілген сәттен бастап банк жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша дивидендтер есептеу туралы шешім қабылдаған күннің алдындағы кезең аяқталғанға дейінгі кезеңге қолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z24" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Талаптардың 3-тармағының 1) тармақшасында көзделген, банктің меншікті акцияларын кері сатып алуды жүргізу туралы шешім қабылдаған күні қалыптасқан мөлшерде қолданылатын шегерімді қоспағанда, меншікті акцияларды кері сатып алуды жүргізу кезінде шегерімдер банк мемлекет қаражаты берілген сәттен бастап банк меншікті акцияларын кері сатып алуды жүргізу туралы шешім қабылдаған күнге дейінгі кезең үшін қолданады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z25" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Банктің Талаптардың 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1116,105 +1178,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген мемлекет қаражатын пайдаланудан түсетін кірістерді айқындауы мүмкін болмаған кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пайда банк жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша дивидендтер есептеу туралы шешім қабылдаған күннің алдындағы кезең аяқталған күні қалыптасқан мемлекет қаражаты бойынша амортизацияланбаған дисконт мөлшеріне азаяды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       кері сатып алу үшін қолжетімді сома банктің меншікті акцияларын кері сатып алуды жүргізу туралы банк шешім қабылдаған күні қалыптасқан мемлекет қаражаты бойынша амортизацияланбаған дисконт мөлшеріне азаяды; </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Талаптарға сәйкес банктің пайда мөлшерін және (немесе) меншікті акцияларын кері сатып алу сомасын айқындау жөніндегі банк есеп айырысуларының сәйкестігін растайтын, сондай-ақ Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1229,420 +1274,443 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген ақпаратты қамтитын, Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10875 болып тіркелген "Міндетті аудит жүргізетін аудиторлық ұйымдарға қойылатын ең аз талаптарды бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2015 жылғы 30 наурыздағы № 231 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген талаптарға сәйкес келетін тәуелсіз аудиторлық ұйымның жеке есебінің (бұдан әрі – Аудиторлық ұйымның есебі) болуы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Аудиторлық ұйымның есебін дайындау үшін банк аудиторлық ұйымға ұсынатын ақпарат мыналарды қамтиды, бірақ олармен шектелмейді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) банк туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпаратты дайындау қағидаттары мен мақсаттарының сипаты, сондай-ақ пайданы есептеу әдіснамасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 1) тармақшасына сәйкес банк есептеген меншікті капиталдың оң қалдығы туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) банктің жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша дивидендтерді есептеуі және (немесе) меншікті акцияларды кері сатып алуды жүргізуі үшін қолжетімді, Талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 3) тармақшасына сәйкес түзетілген банк пайдасының мөлшері туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) пайда бөлінетін кезеңдегі және (немесе) пайданы бөлу және (немесе) банктің меншікті акцияларын кері сатып алуды жүргізуі туралы банк шешім қабылданған күннің алдындағы кезең аяқталған күнгі жағдай бойынша мемлекет қаражатының мөлшері және мемлекет қаражаты бойынша банк таныған амортизацияланбаған дисконттың сомасы туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) мемлекет қаражаты берілген сәттен бастап банк жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша дивидендтерді есептеу туралы шешім қабылдаған және (немесе) банк меншікті акцияларды кері сатып алу жүргізген күнге дейінгі кезең үшін мемлекет қаражатының есебінен резервтер (провизиялар) қалыптастырылған банк активтерінің тізбесіне енгізілген қарыздар, шартты міндеттемелер, қаржы лизингі шарттары және дебиторлық берешек бойынша құрылған провизияларды (резервтерді) банктің таратуы туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекет қаражаты берілген сәттен бастап банк жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша дивидендтер есептеу туралы шешім қабылдаған және (немесе) банк меншікті акцияларды кері сатып алу жүргізген күнге дейінгі кезеңдегі банктің әділ құны бойынша бағаланатын бұрын құнсызданған, оның ішінде бастапқы тану сәтінде құнсыздану туралы растау болған сатып алынған немесе құрылған, мемлекет қаражаты есебінен теріс қайта бағалау жүзеге асырылған банк активтерінің тізбесіне енгізілген активтерді қайта бағалау бойынша мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) қаржылық орнықтылықты қамтамасыз ету және (немесе) қалыпқа келтіру үшін мемлекет қаражаты пайдаланылатын (пайдаланылған) басқа банктің акцияларын сатып алуға және (немесе) олардың Қазақстан Республикасының заңнамасында айқындалған тәртіппен қосылу нысанында қайта ұйымдастырылуына байланысты туындаған, пайда бөлінетін кезеңде қаржылық есептілікте көрсетілген әсер туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша дивидендтер есептеуге жұмсалатын банк пайдасының мөлшері туралы, сондай-ақ меншікті акцияларды кері сатып алуды жүргізу сомасы туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) мемлекет қаражатын мерзімінен бұрын қайтару мөлшері туралы мәліметтер. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудиторлық ұйымның есебінде оған қол қойылған күн, аудиторлық ұйым басшысының және (немесе) аудиторлық ұйым Аудиторлық ұйымның есебіне қол қоюға уәкілеттік берген өзге адамның қолы және аудиторлық ұйымның нақты орналасқан жері де қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банктің аудиторлық ұйыммен жасасқан шартының талаптарында банкті аудиторлық ұйымға берген ақпараттың дәйектігі мен толықтығы және есептеулердің дұрыстығы үшін жауапкершіліктен босататын ережелердің болуына жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Жай және (немесе) артықшылықты акциялар және (немесе) мерзімсіз қаржы құралдары бойынша пайданы бөлу, дивидендтерді есептеу туралы және (немесе) банктің меншікті акцияларды кері сатып алуды жүргізуі туралы шешімді банк Талаптарға сәйкес дербес қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1964,35 +2032,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>