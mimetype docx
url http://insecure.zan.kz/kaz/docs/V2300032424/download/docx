--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="84005c8" w14:textId="84005c8">
+    <w:p w14:paraId="6f41169" w14:textId="6f41169">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -9694,304 +9694,301 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Ауыл шаруашылығы министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әкімшілік нысанның атауы: Асыл тұқымды жануарлар тізілімі</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z608" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Асыл тұқымды жануарлар тізілімі</w:t>
+        <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанның индексі: № РПЕ-1</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 18.06.2025 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің 08.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 203</w:t>
+        <w:t>№ 329</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z638" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: жыл сайын</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z639" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Есепті кезең: 20___ жыл</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z640" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсынатын тұлғалар тобы: республикалық палаталар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z641" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысанды ұсыну мерзімі: жыл сайын, есепті жылдан кейінгі жылдың оныншы қаңтарынаа дейін</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z642" w:id="34"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бизнес-сәйкестендіру</w:t>
-[...19 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бизнес-сәйкестендіру нөмірі</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="34"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...12 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z643" w:id="35"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="35"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
@@ -10005,216 +10002,247 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z646" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жинау әдісі: қағаз жеткізгіште немесе электрондық түрде</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z647" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Асыл тұқымды жануарлардың ірі қара мал тұқымдарының тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z648" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-тарау. Асыл тұқымды жануарлардың ірі қара мал тұқымдарының тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z649" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z650" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқым: __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z651" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жастық-жыныстық тобы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жастық-жыныстық тобы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10624,68 +10652,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z671" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10917,68 +10957,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z680" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="43"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11183,68 +11235,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z689" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тұқымдық бұқалар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тұқымдық бұқалар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="44"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -11429,68 +11493,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z698" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сиырлар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сиырлар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="45"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -11675,68 +11751,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z707" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құнажындар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Құнажындар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="46"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -11921,68 +12009,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z716" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 ай және одан асқан жастағы бұқашықтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18 ай және одан асқан жастағы бұқашықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -12167,68 +12267,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z725" w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 ай және одан асқан жастағы қашарлар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18 ай және одан асқан жастағы қашарлар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -12413,68 +12525,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z734" w:id="49"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12-18 ай аралығындағы бұқашықтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-18 ай аралығындағы бұқашықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -12659,68 +12783,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z743" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12-18 ай аралығындағы қашарлар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12-18 ай аралығындағы қашарлар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -12905,68 +13041,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z752" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6-12 ай аралығындағы бұқашықтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-12 ай аралығындағы бұқашықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -13151,68 +13299,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z761" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6-12 ай аралығындағы қашарлар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6-12 ай аралығындағы қашарлар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -13377,184 +13537,222 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z770" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Асыл тұқымды жануарлардың қой тұқымдарының тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z771" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-тарау. Асыл тұқымды жануарлардың қой тұқымдарының тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z772" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс/республикалық маңызы бар қала, астана: _________________</w:t>
+      ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z773" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z774" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқым: __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z775" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жастық-жыныстық топтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жастық-жыныстық топтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13842,68 +14040,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z791" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14027,68 +14237,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z797" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -14197,68 +14419,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z803" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қошқарлар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қошқарлар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -14347,68 +14581,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z809" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-саулық қойлар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саулық қойлар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -14497,68 +14743,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z815" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жастан 1,5 жасқа дейінгі тоқтылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 жастан 1,5 жасқа дейінгі тоқтылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -14647,68 +14905,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z821" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жастан асқан ұрғашы тоқтылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 жастан асқан ұрғашы тоқтылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="64"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -14797,68 +15067,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z827" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 айдан 1 жасқа дейінгі ұрғашы тоқтылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 айдан 1 жасқа дейінгі ұрғашы тоқтылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -14947,68 +15229,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z833" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 айдан 1 жасқа дейінгі еркек тоқтылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 айдан 1 жасқа дейінгі еркек тоқтылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -15077,203 +15371,243 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z839" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Асыл тұқымды жануарлардың қаракөл қой тұқымының тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z840" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-тарау. Асыл тұқымды жануарлардың қаракөл қой тұқымының тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z841" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс/республикалық маңызы бар қала, астана: _________________</w:t>
+      ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z842" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z843" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқым: __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z844" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Түсі: _______________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z845" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жастық-жыныстық топтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жастық-жыныстық топтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15597,68 +15931,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z862" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15818,68 +16164,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z869" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -16020,68 +16378,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z876" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қошқарлар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қошқарлар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -16202,68 +16572,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z883" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-саулық қойлар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саулық қойлар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -16384,68 +16766,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z890" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жастан 1,5 жасқа дейінгі тоқтылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 жастан 1,5 жасқа дейінгі тоқтылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="78"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -16566,68 +16960,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z897" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жастан 2 жасқа дейінгі ұрғашы тоқтылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 жастан 2 жасқа дейінгі ұрғашы тоқтылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -16748,68 +17154,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z904" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 айдан 1 жасқа дейінгі ұрғашы тоқтылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6 айдан 1 жасқа дейінгі ұрғашы тоқтылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -16930,68 +17348,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z911" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 айдан 1 жасқа дейінгі еркек тоқтылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6 айдан 1 жасқа дейінгі еркек тоқтылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="81"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -17112,68 +17542,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z918" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6 айға дейінгі қозылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6 айға дейінгі қозылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -17293,184 +17735,222 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z925" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Асыл тұқымды жануарлардың ешкі тұқымының тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z926" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-тарау. Асыл тұқымды жануарлардың ешкі тұқымының тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z927" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс/республикалық маңызы бар қала, астана: _________________</w:t>
+      ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z928" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z929" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқым: __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z930" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жастық-жыныстық топтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жастық-жыныстық топтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17758,68 +18238,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z946" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="89"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17943,68 +18435,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z952" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="90"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18113,68 +18617,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z958" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-текелер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>текелер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -18263,68 +18779,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z964" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ешкілер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ешкілер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -18413,68 +18941,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z970" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жастан асқан текешіктер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 жастан асқан текешіктер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="93"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -18563,68 +19103,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z976" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жастан асқан шыбыштар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 жастан асқан шыбыштар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="94"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -18713,68 +19265,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z982" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 айдан 1 жасқа дейінгі текешіктер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7 айдан 1 жасқа дейінгі текешіктер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -18863,68 +19427,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z988" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 айдан 1 жасқа дейінгі шыбыштар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7 айдан 1 жасқа дейінгі шыбыштар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -18993,186 +19569,224 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z994" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-тарау. Асыл тұқымды жануарлардың шошқа тұқымының тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z995" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-тарау. Асыл тұқымды жануарлардың шошқа тұқымының тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z996" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс/республикалық маңызы бар қала, астана: _________________</w:t>
+      ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z997" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z998" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқым: __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z999" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жастық-жыныстық топтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жастық-жыныстық топтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -19532,68 +20146,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1017" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19789,68 +20415,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1025" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20023,68 +20661,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1033" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тұқымдық қабандар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұқымдық қабандар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -20237,68 +20887,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1041" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мегежіндер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мегежіндер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -20451,68 +21113,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1049" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тексерілетін мегежіндер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тексерілетін мегежіндер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -20665,68 +21339,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1057" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 айдан 1 жасқа дейінгі қабаншалар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 айдан 1 жасқа дейінгі қабаншалар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -20879,68 +21565,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1065" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 айдан 8 айға дейінгі шошқалар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4 айдан 8 айға дейінгі шошқалар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -21093,68 +21791,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1073" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 айдан 4 айға дейінгі қабаншалар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 айдан 4 айға дейінгі қабаншалар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -21307,68 +22017,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1081" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 айдан 4 айға дейінгі шошқалар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 айдан 4 айға дейінгі шошқалар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -21501,185 +22223,223 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1089" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Асыл тұқымды жануарлардың жылқы тұқымының тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1090" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6-тарау. Асыл тұқымды жануарлардың жылқы тұқымының тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1091" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс/республикалық маңызы бар қала, астана: _________________</w:t>
+      ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z1092" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z1093" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқым: __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1094" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жастық-жыныстық топтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жастық-жыныстық топтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22003,68 +22763,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1111" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22224,68 +22996,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1118" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22426,68 +23210,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1125" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тұқымдық айғырлар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұқымдық айғырлар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -22608,68 +23404,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1132" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-биелер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>биелер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -22790,68 +23598,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1139" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 жастан асқан айғырлар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 жастан асқан айғырлар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -22972,68 +23792,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1146" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 жастан асқан биелер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 жастан асқан биелер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -23154,68 +23986,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1153" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,5 жастан 3 жасқа дейінгі дөнендер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,5 жастан 3 жасқа дейінгі дөнендер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -23336,68 +24180,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1160" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,5 жастан 3 жасқа дейінгі байталдар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,5 жастан 3 жасқа дейінгі байталдар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -23498,185 +24354,223 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1167" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7-тарау. Асыл тұқымды жануарлардың түйе тұқымының тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z1168" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-тарау. Асыл тұқымды жануарлардың түйе тұқымының тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z1169" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс/республикалық маңызы бар қала, астана: _________________</w:t>
+      ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z1170" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z1171" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқым: __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1172" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жастық-жыныстық топтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жастық-жыныстық топтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24000,68 +24894,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1189" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24221,68 +25127,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1196" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24423,68 +25341,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1203" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-буралар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>буралар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -24605,68 +25535,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1210" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-інгендер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>інгендер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -24787,68 +25729,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1217" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2,5 жастан 3 жасқа дейінгі түйелер (еркек)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2,5 жастан 3 жасқа дейінгі түйелер (еркек)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -24969,68 +25923,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1224" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2,5 жастан 3 жасқа дейінгі түйелер (ұрғашы)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2,5 жастан 3 жасқа дейінгі түйелер (ұрғашы)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -25151,68 +26117,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1231" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жастан 2,5 жасқа дейінгі боталар (еркек)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 жастан 2,5 жасқа дейінгі боталар (еркек)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -25333,68 +26311,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1238" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жастан 2,5 жасқа дейінгі боталар (ұрғашы)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 жастан 2,5 жасқа дейінгі боталар (ұрғашы)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -25495,203 +26485,243 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1245" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Асыл тұқымды құстардың тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z1246" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-тарау. Асыл тұқымды құстардың тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z1247" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс/республикалық маңызы бар қала, астана: _________________</w:t>
+      ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z1248" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құс түрі: _________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z1249" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: _________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z1250" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқым (кросс): ________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1251" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Топтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Топтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26015,68 +27045,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1268" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26236,68 +27278,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1275" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26438,68 +27492,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1282" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 аптаға дейінгі жас құстар*</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8 аптаға дейінгі жас құстар*</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -26620,68 +27686,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1289" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аналықтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аналықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -26802,68 +27880,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1296" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аталықтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аталықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -26984,68 +28074,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1303" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 аптадан 68 аптаға дейінгі құс*</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8 аптадан 68 аптаға дейінгі құс*</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -27166,68 +28268,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1310" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аналықтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аналықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -27348,68 +28462,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1317" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аталықтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аталықтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -27510,203 +28636,243 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1324" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: құстар* - тауықтар, үйректер, қаздар және құстардың басқа да түрлері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z1325" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тарау. Асыл тұқымды түйеқұстардың тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z1326" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-тарау. Асыл тұқымды түйеқұстардың тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z1327" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс/республикалық маңызы бар қала, астана: _________________</w:t>
+      ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z1328" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z1329" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқым: __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1330" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жастық-жыныстық топтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жастық-жыныстық топтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -28030,68 +29196,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1347" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28251,68 +29429,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1354" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -28453,68 +29643,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1361" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аталық түйеқұстар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аталық түйеқұстар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -28635,68 +29837,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1368" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мекиен түйеқұстар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекиен түйеқұстар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -28817,68 +30031,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1375" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 жастан асқан аталық түйеқұстар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 жастан асқан аталық түйеқұстар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -28999,68 +30225,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1382" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 жастан асқан аналық түйеқұстар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 жастан асқан аналық түйеқұстар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -29181,68 +30419,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1389" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жастан 2 жасқа дейінгі аталық түйеқұстар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 жастан 2 жасқа дейінгі аталық түйеқұстар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -29363,68 +30613,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1396" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 жастан 2 жасқа дейінгі аналық түйеқұстар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1 жастан 2 жасқа дейінгі аналық түйеқұстар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -29525,185 +30787,223 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1403" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-тарау. Асыл тұқымды маралдар тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z1404" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-тарау. Асыл тұқымды маралдар тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z1405" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс/республикалық маңызы бар қала, астана: _________________</w:t>
+      ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z1406" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z1407" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқым: __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1408" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жастық-жыныстық топтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жастық-жыныстық топтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -30027,68 +31327,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1425" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30248,68 +31560,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1432" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -30450,68 +31774,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1439" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-маралдардың бұқалары</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маралдардың бұқалары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -30632,68 +31968,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1446" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аналық маралдар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аналық маралдар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -30814,68 +32162,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1453" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 жастан 3 жасқа дейінгі аталық маралдар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 жастан 3 жасқа дейінгі аталық маралдар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -30996,68 +32356,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1460" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,5 жастан 3 жасқа дейінгі аналық маралдар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,5 жастан 3 жасқа дейінгі аналық маралдар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -31178,68 +32550,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1467" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,5 жастан 2 жасқа дейінгі аталық маралдар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,5 жастан 2 жасқа дейінгі аталық маралдар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -31360,68 +32744,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1474" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 айдан 1,5 жасқа дейінгі төлдер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7 айдан 1,5 жасқа дейінгі төлдер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -31522,185 +32918,223 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1481" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11-тарау. Асыл тұқымды теңбіл бұғылар тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z1482" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11-тарау. Асыл тұқымды теңбіл бұғылар тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z1483" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс/республикалық маңызы бар қала, астана: _________________</w:t>
+      ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z1484" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z1485" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқымы: __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1486" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жастық-жыныстық топтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жастық-жыныстық топтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -32024,68 +33458,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1503" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32245,68 +33691,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1510" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -32447,68 +33905,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1517" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-теңбіл бұғылардың бұқалары</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>теңбіл бұғылардың бұқалары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -32629,68 +34099,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1524" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аналық бұғылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аналық бұғылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -32811,68 +34293,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1531" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 жастан 3 жасқа дейінгі аталық бұғылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2 жастан 3 жасқа дейінгі аталық бұғылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -32993,68 +34487,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1538" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,5 жастан 3 жасқа дейінгі аналық бұғылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,5 жастан 3 жасқа дейінгі аналық бұғылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -33175,68 +34681,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1545" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1,5 жастан 2 жасқа дейінгі аталық бұғылар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1,5 жастан 2 жасқа дейінгі аталық бұғылар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -33357,68 +34875,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1552" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7 айдан 1,5 жасқа дейінгі төлдер</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7 айдан 1,5 жасқа дейінгі төлдер</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -33519,186 +35049,224 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1559" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-тарау. Асыл тұқымды баларалар тізілімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z1560" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12-тарау. Асыл тұқымды баларалар тізілімі</w:t>
+      Астана, облыс, республикалық маңызы бар қала әкімшілік-аумақтық объектілердің</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z1561" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Облыс/республикалық маңызы бар қала, астана: _________________</w:t>
+      ұлттық жіктеуішіне сәйкес: ________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z1562" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өнімділік бағыты: __________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z1563" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өсірілетін тұқым: __________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1564" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-астық-жыныстық топтар</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>астық-жыныстық топтар</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -34058,68 +35626,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1582" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34315,68 +35895,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1590" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -34549,68 +36141,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1598" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-негізгі балара ұялары</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негізгі балара ұялары</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -34763,68 +36367,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z1606" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-жас аралар ұясы</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жас аралар ұясы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
@@ -34957,230 +36573,250 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z1614" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Атауы_________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z1615" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мекенжайы____________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z1616" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z1617" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почтасының мекенжайы __________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z1618" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы____________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z1619" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты және әкесінің аты (бар болса), тегі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z1620" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Басшы немесе оның міндетін атқарушы адам</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z1621" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z1622" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аты және әкесінің аты (бар болса), тегі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z1623" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескерту: Әкімшілік деректерді өтеусіз негізде жинауға арналған "Асыл тұқымды жануарлардың тізілімі" нысанын толтыру бойынша түсіндірме осы нысанға қосымшада келтірілген.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35214,1571 +36850,1742 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Әкімшілік деректерді өтеусіз</w:t>
+              <w:t>Әкімшілік деректерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>негізде жинауға арналған</w:t>
+              <w:t>өтеусіз негізде жинауға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Асыл тұқымды жануарлар</w:t>
+              <w:t>арналған "Асыл тұқымды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тізілімі" нысанына қосымша</w:t>
+              <w:t>жануарлар тізілімі"</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z610" w:id="30"/>
+    <w:bookmarkStart w:name="z1625" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Асыл тұқымды жануарлар тізілімі" нысанын толтыру бойынша түсініктеме (индексі: РПЕ-1, кезеңділігі: жыл сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z611" w:id="31"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z1626" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z1627" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсініктеме әкімшілік деректерді өтеусіз негізде жинауға арналған "Асыл тұқымды жануарлар тізілімі" нысанын (бұдан әрі – Нысан) толтыруға қойылатын бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z1628" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды республикалық палаталар толтырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z1629" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға орындаушы мен басшы немесе оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z1630" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды республикалық палаталар Қазақстан Республикасының Ауыл шаруашылығы министрлігіне жыл сайын, есепті жылдан кейінгі жылдың оныншы қаңтарына дейін ұсынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z1631" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z612" w:id="32"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z1632" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсініктеме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z1633" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 1-тарауының 1-бағанында жастық-жыныстық топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z1634" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 1-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z1635" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 1-тарауының 3-бағанында асыл тұқымды жануарлардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z1636" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 1-тарауының 4-бағанында индекстік бағасы бар және тұқымдық құндылығы бойынша бағаланған асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z1637" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 1-тарауының 5-бағанында элита рекорд сыныбындағы асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z1638" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 1-тарауының 6-бағанында элита сыныбындағы асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z1639" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 1-тарауының 7-бағанында I сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z1640" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 1-тарауының 8-бағанында II сыныпты асыл тұқымды жануарлардың саны көрсетілед.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z1641" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 2-тарауының 1-бағанында жастық-жыныстық топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z1642" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 2-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z1643" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 2-тарауының 3-бағанында асыл тұқымды жануарлардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z1644" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нысанның 2-тарауының 4-бағанында элита сыныбындағы асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z1645" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Нысанның 2-тарауының 5-бағанында I сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z1646" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Нысанның 3-тарауының 1-бағанында жастық-жыныстық топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z1647" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Нысанның 3-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z1648" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Нысанның 3-тарауының 3-бағанында асыл тұқымды жануарлардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1649" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Нысанның 3-тарауының 4-бағанында элита сыныбындағы асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z1650" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Нысанның 3-тарауының 5-бағанында I сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z1651" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Нысанның 3-тарауының 6-бағанында II сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z1652" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Нысанның 4-тарауының 1-бағанында жастық-жыныстық топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z1653" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Нысанның 4-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z1654" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Нысанның 4-тарауының 3-бағанында асыл тұқымды жануарлардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1655" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Нысанның 4-тарауының 4-бағанында элита сыныбындағы асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z1656" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Нысанның 4-тарауының 5-бағанында I сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1657" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Нысанның 5-тарауының 1-бағанында жастық-жыныстық топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z1658" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Нысанның 5-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z1659" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Нысанның 5-тарауының 3-бағанында асыл тұқымды жануарлардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z1660" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Нысанның 5-тарауының 4-бағанында элита рекорд сыныбындағы асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z1661" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Нысанның 5-тарауының 5-бағанында элита сыныбындағы асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z1662" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Нысанның 5-тарауының 6-бағанында I сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z1663" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Нысанның 5-тарауының 7-бағанында II сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z1664" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Нысанның 6-тарауының 1-бағанында жастық-жыныстық топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z1665" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Нысанның 6-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z1666" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Нысанның 6-тарауының 3-бағанында асыл тұқымды жануарлардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z1667" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Нысанның 6-тарауының 4-бағанында элита сыныбындағы асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z1668" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Нысанның 6-тарауының 5-бағанында I сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z1669" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Нысанның 6-тарауының 6-бағанында II сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z1670" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Нысанның 7-тарауының 1-бағанында жастық-жыныстық топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z1671" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Нысанның 7-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z1672" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Нысанның 7-тарауының 3-бағанында асыл тұқымды жануарлардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z1673" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Нысанның 7-тарауының 4-бағанында элита сыныбындағы асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z1674" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Нысанның 7-тарауының 5-бағанында I сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z1675" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Нысанның 7-тарауының 6-бағанында II сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z1676" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Нысанның 8-тарауының 1-бағанында топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z1677" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Нысанның 8-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z1678" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Нысанның 8-тарауының 3-бағанында асыл тұқымды құстардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z1679" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Нысанның 8-тарауының 4-бағанында элита сыныбындағы асыл тұқымды құстардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z1680" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Нысанның 8-тарауының 5-бағанында I сыныпты асыл тұқымды құстардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z1681" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Нысанның 8-тарауының 6-бағанында II сыныпты асыл тұқымды құстардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z1682" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Нысанның 9-тарауының 1-бағанында жастық-жыныстық топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1683" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Нысанның 9-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z1684" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Нысанның 9-тарауының 3-бағанында асыл тұқымды түйеқұстардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z1685" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Нысанның 9-тарауының 4-бағанында элита сыныбындағы асыл тұқымды түйеқұстардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z1686" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Нысанның 9-тарауының 5-бағанында I сыныпты асыл тұқымды түйеқұстардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z1687" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Нысанның 9-тарауының 6-бағанында II сыныпты асыл тұқымды түйеқұстардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z1688" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Нысанның 10-тарауының 1-бағанында жастық-жыныстық топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z1689" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Нысанның 10-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z1690" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Нысанның 10-тарауының 3-бағанында асыл тұқымды жануарлардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z1691" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Нысанның 10-тарауының 4-бағанында элита сыныбындағы асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z1692" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Нысанның 10-тарауының 5-бағанында I сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z1693" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Нысанның 10-тарауының 6-бағанында II сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z1694" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Нысанның 11-тарауының 1-бағанында жастық-жыныстық топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z1695" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Нысанның 11-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z1696" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Нысанның 11-тарауының 3-бағанында асыл тұқымды жануарлардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z1697" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Нысанның 11-тарауының 4-бағанында элита сыныбындағы асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1698" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Нысанның 11-тарауының 5-бағанында I сыныпты асыл тұқымды жануарлардың саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z1699" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. Нысанның 11-тарауының 6-бағанында II сыныпты асыл тұқымды жануарлардың саны көрсетіледі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z1700" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Нысанның 12-тарауының 1-бағанында жастық-жыныстық топтары көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z1701" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Нысанның 12-тарауының 2-бағанында шаруашылықтардың жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z1702" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75. Нысанның 12-тарауының 3-бағанында асыл тұқымды балара ұяларының жалпы саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z1703" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. Нысанның 12-тарауының 4-бағанында элита сыныбындағы асыл тұқымды балара ұяларының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z1704" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77. Нысанның 12-тарауының 5-бағанында I сыныпты асыл тұқымды балара ұяларының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z1705" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. Нысанның 12-тарауының 6-бағанында II сыныпты асыл тұқымды балара ұяларының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1706" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79. Нысанның 12-тарауының 7-бағанында III сыныпты асыл тұқымды балара ұяларының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36984,68 +38791,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылады: Қазақстан Республикасы Ауыл шаруашылығы министрлігіне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректерді өтеусіз негізде жинауға арналған нысан www.gov.kz интернет-ресурсында орналастырылған</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z615" w:id="33"/>
+    <w:bookmarkStart w:name="z615" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік нысанның атауы: Өнімділіктің сүтті, сүтті-етті және етті бағытындағы асыл тұқымды ірі қара мал импорты</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Бұйрық 5-қосымшамен толықтырылды - ҚР Ауыл шаруашылығы министрінің 31.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -40571,464 +42378,464 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұқымды ірі қара мал импорты"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысанына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z617" w:id="34"/>
+    <w:bookmarkStart w:name="z617" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді өтеусіз негізде жинауға арналған "Өнімділіктің сүтті, сүтті-етті және етті бағытындағы асыл тұқымды ірі қара мал импорты" нысанын толтыру бойынша түсіндірме (индексі: ОАИ-1, кезеңділігі: тоқсан сайын)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z618" w:id="35"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z618" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z619" w:id="36"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z619" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы түсіндірме әкімшілік деректерді жинауға арналған "Өнімділіктің сүтті, сүтті-етті және етті бағытындағы асыл тұқымды ірі қара мал импорты" нысанын (бұдан әрі – Нысан) толтыруға қойылатын бірыңғай талаптарды айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z620" w:id="37"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z620" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Нысанды Қазақстан Республикасы Ауыл шаруашылығы министрлігі Агроөнеркәсіптік кешендегі мемлекеттік инспекция комитетінің облыстық аумақтық инспекциялары (бұдан әрі – ОАИ) толтырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z621" w:id="38"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z621" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Нысанға орындаушы мен басшы не оның міндетін атқарушы адам қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z622" w:id="39"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z622" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Нысанды ОАИ Қазақстан Республикасы Ауыл шаруашылығы министрлігіне тоқсан сайын, есепті тоқсаннан кейінгі айдың бесінші күнінен кешіктірмей ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z623" w:id="40"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z623" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Нысан қазақ және орыс тілдерінде толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z624" w:id="41"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z624" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру бойынша түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z625" w:id="42"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z625" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Нысанның 1-бағанында реті бойынша нөмірлеу көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z626" w:id="43"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z626" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Нысанның 2-бағанында ауыл шаруашылығы құралымының атауы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z627" w:id="44"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z627" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Нысанның 3-бағанында ауданның атауы "Стандарттаудың кейбір мәселелері туралы" Қазақстан Республикасы Сауда және интеграция министрлігінің Техникалық реттеу және метрология комитеті төрағасының 2025 жылғы 16 қаңтардағы № 2-НҚ бұйрығымен бекітілген "Әкімшілік-аумақтық объектілер жіктеуіші" ҚР ҰЖ 11 Қазақстан Республикасының Ұлттық жіктеуішке сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z628" w:id="45"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z628" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Нысанның 4-бағанында тұқымы көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z629" w:id="46"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z629" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Нысанның 5-бағанында малдың әкелінген күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z630" w:id="47"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z630" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Нысанның 6-бағанында малдың карантиндеудің аяқталу күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z631" w:id="48"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z631" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Нысанның 7-бағанында әкелінген асыл тұқымды малдың барлығы, бас көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z632" w:id="49"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z632" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Нысанның 8-бағанында әкелінген бұқашықтардың саны, бас көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z633" w:id="50"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z633" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Нысанның 9-бағанында әкелінген сиырлардың саны, бас көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z634" w:id="51"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z634" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Нысанның 10-бағанында әкелінген құнажындардың саны, бас көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z635" w:id="52"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z635" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Нысанның 11-бағанында әкелінген қашарлардың саны, бас көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z636" w:id="53"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z636" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Нысанның 12-бағанында "Ұлттық стандарттарды, ұлттық жіктеуішті бекіту және ұлттық жіктеуішті жою туралы" Қазақстан Республикасы Инвестициялар және даму министрлігі Техникалық реттеу және метрология комитеті төрағасының міндетін атқарушының 2016 жылғы 18 қарашадағы № 290-од бұйрығымен бекітілген "Елдердің атауларын және олардың әкімшілік-аумақтық бөлімшелері бірліктерін белгілеуге арналған кодтар. 1-бөлім. Елдер кодтары" ҚР ҰЖ ISO 3166-1-2016 Қазақстан Республикасының ұлттық жіктеуішіне сәйкес экспорттаушы ел көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z637" w:id="54"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z637" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Нысанның 13-бағанында қаржыландыру көзі көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -41066,55 +42873,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -41440,31 +43247,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>