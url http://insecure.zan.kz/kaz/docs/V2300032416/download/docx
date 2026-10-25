--- v2 (2026-09-06)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="86407f6" w14:textId="86407f6">
+    <w:p w14:paraId="0aa2d6b" w14:textId="0aa2d6b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -172,364 +172,312 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының 12-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t>№ 261/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...60 lines deleted...]
-        <w:t>) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">
+      1. Цифрлық майнинг жөніндегі қызметті жүзеге асыру үшін қоса беріліп отырған біліктілік талаптары және оларға сәйкестікті растайтын құжаттардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тізбесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін (бұдан әрі – біліктілік талаптары).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> 1-1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t>
+      2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің электрондық өнеркәсіпті және цифрлық активтер индустриясын дамыту департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен келесі қамтамасыз етсін:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін (бұдан әрі – біліктілік талаптары).</w:t>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің электрондық өнеркәсіпті және цифрлық активтер индустриясын дамыту департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен келесі қамтамасыз етсін:</w:t>
+      2) осы бұйрықты Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында ресми жарияланғаннан кейін орналастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуі;</w:t>
+      3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсыну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрықты Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында ресми жарияланғаннан кейін орналастыру;</w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының цифрлық даму, инновациялар және аэроғарыш өнеркәсібі вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің Заң департаментіне осы тармақтың 1) және 2) тармақшаларында көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсыну.</w:t>
+      4. Осы бұйрық 2024 жылғы 1 қаңтардан бастап қолданысқа енгізілетін біліктілік талаптарының 1-тармағының 5) тармақшасын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1320,238 +1268,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Цифрлық майнинг жөніндегі қызметті жүзеге асыру үшін біліктілік талаптары және оларға сәйкестікті растайтын құжаттар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...130 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тізбе жаңа редакцияда – ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 04.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 598/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. қараңыз) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">. қараңыз); өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 21.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2314,51 +2168,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық майнинг қызметін жүзеге асыру барысында бір цифрлық майнингтік пулынан екіншісіне ауысқан жағдайда, цифрлық майнер 2 (екі) жұмыс күні ішінде бұл туралы уәкілетті органға ақпараттық жүйе арқылы хабарлайды.</w:t>
+Цифрлық майнинг қызметін жүзеге асыру барысында бір цифрлық майнингтік пулынан екіншісіне ауысқан жағдайда, цифрлық майнер 2 (екі) жұмыс күні ішінде бұл туралы уәкілетті органға цифрлық жүйе арқылы хабарлайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3084,51 +2938,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық майнинг қызметін жүзеге асыру барысында бір цифрлық майнингтік пулынан екіншісіне ауысқан жағдайда, цифрлық майнер 2 (екі) жұмыс күні ішінде бұл туралы уәкілетті органға ақпараттық жүйе арқылы хабарлайды.</w:t>
+Цифрлық майнинг қызметін жүзеге асыру барысында бір цифрлық майнингтік пулынан екіншісіне ауысқан жағдайда, цифрлық майнер 2 (екі) жұмыс күні ішінде бұл туралы уәкілетті органға цифрлық жүйе арқылы хабарлайды.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ескертпе: *Генерациялайтын қондырғылары Қазақстан Республикасының бірыңғай электр энергетикалық жүйесіне қосылмаған энергия өндіруші ұйымдардан электр энергиясын сатып алатын көрсетілетін қызметті алушыларға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3199,55 +3053,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>