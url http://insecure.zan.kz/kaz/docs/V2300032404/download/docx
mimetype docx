--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8e7060c" w14:textId="8e7060c">
+    <w:p w14:paraId="5795fc3" w14:textId="5795fc3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -153,50 +153,126 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.10.2023 бастап қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Өзіндік ерекшелігі бар тауарларды бақылау туралы" Қазақстан Республикасы Заңының 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -818,50 +894,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы түпкілікті пайдаланушысының сертификатын және Қазақстан Республикасының халықаралық импорттық сертификатын ресімдеу және беру қағидалары мен біліктілік талаптары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Қазақстан Республикасы түпкілікті пайдаланушысының сертификатын және Қазақстан Республикасының халықаралық импорттық сертификатын ресімдеу және беру қағидалары мен біліктілік талаптары (бұдан әрі - Қағидалар) "Өзіндік ерекшелігі бар тауарларды бақылау туралы" Қазақстан Республикасының Заңы (бұдан әрі – Заң) 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -878,50 +1030,136 @@
         </w:rPr>
         <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және Қазақстан Республикасы түпкілікті пайдаланушысының сертификатын (бұдан әрі - түпкілікті пайдаланушының сертификаты) және Қазақстан Республикасының халықаралық импорттық сертификатын (бұдан әрі - халықаралық импорттық сертификат) ресімдеу және біліктілік талаптары, сондай-ақ "Түпкілікті пайдаланушысының сертификатын және халықаралық импорттық сертификатын беру" мемлекеттік қызметін көрсетуін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Түпкілікті пайдаланушысының сертификатын және халықаралық импорттық сертификатын беру" мемлекеттік көрсетілетін қызмет (бұдан әрі - мемлекеттік көрсетілетін қызмет) болып табылады және оны осы Қағидаларға сәйкес Қазақстан Республикасы Өнеркәсіп және құрылыс министрлігінің Өнеркәсіп комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -959,50 +1197,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар қолданысқа енгізілген күннен бастап үш жұмыс күні ішінде Енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты Бірыңғай байланыс орталығына және "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1316,50 +1622,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> негізінде көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан өзіндік ерекшелігі бар тауарларды бақылау саласына қатысты қажетті құжаттарды және (немесе) ақпаратты сұратуға және алуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z26" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Мемлекеттік қызметті алу үшін Қазақстан Республикасының жеке және заңды тұлғалары (бұдан әрі – көрсетілетін қызметті алушылар) көрсетілетін қызметті берушіге осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1671,50 +2053,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік қызмет көрсетуден бас тарту үшін Қазақстан Республикасының заңнамасында белгіленген және негізгі талаптар тізбесінде баяндалған негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызмет көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1746,50 +2196,136 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші түпкілікті пайдаланушы сертификатын және (немесе) халықаралық импорттық сертификатты не мемлекеттік қызмет көрсетуден дәлелді бас тартуды береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетінде" көрсетілетін қызметті беруші басшысының не оның орнындағы адамның ЭЦҚ қойылған электрондық құжат нысанында жіберіледі және сақталады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z32" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1822,50 +2358,136 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті берушіге, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті беруші шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей шағымды және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1902,50 +2524,136 @@
         <w:t>
       1) көрсетілетін қызметті беруші-тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2000,50 +2708,136 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қосымша ақпарат алу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам шағымды берген көрсетілетін қызметті алушыға шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) хабарлайды ұзарту себептерін көрсете отырып, шағымды қарау.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Мемлекеттік қызмет көрсету нәтижесімен келіспеген жағдайларда көрсетілетін қызметті алушы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 4-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2056,50 +2850,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2235,50 +3115,57 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Өнеркәсіп және құрылыс министрінің 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -3893,50 +4780,135 @@
               <w:t>
 1) көрсетілетін қызметті беруші – "Мемлекеттік қызметтер" бөлімі";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) порталда </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10109,55 +11081,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10483,31 +11455,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>