--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="810ee99" w14:textId="810ee99">
+    <w:p w14:paraId="c37977f" w14:textId="c37977f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат беру қағидаларын және біліктілік талаптарын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 28 сәуірдегі № 308 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 2 мамырда № 32403 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 28 сәуірдегі № 308 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 2 мамырда № 32403 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -170,341 +170,369 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5 т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>. қараңыз</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>. Қараңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...56 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспе жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Осы бұйрыққа </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес тізбе бойынша Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
+      "Өзіндік ерекшелігі бар тауарларды бақылау туралы" Қазақстан Республикасы Заңының 8-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Индустриялық даму комитеті заңнамада белгіленген тәртіппен:</w:t>
+        <w:t xml:space="preserve">
+      1. Осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қоса беріліп отырған Өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат беру қағидалары және біліктілік талаптары бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
+        <w:t xml:space="preserve">
+      2. Осы бұйрыққа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тізбе бойынша Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарының күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      3. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Индустриялық даму комитеті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
+      1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z8" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       5. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1116,311 +1144,554 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 308 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат беру қағидалары және біліктілік талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат беру тәртібін және біліктілік талаптарын, сондай-ақ "Өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат беру" мемлекеттік қызметін көрсетуді айқындайды.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат беру" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) болып табылады және оны осы Қағидаларға сәйкес Индустрия және инфрақұрылымдық даму министрлігінің Индустриялық даму комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді. </w:t>
+      1. Осы Өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат беру Қағидалары және біліктілік талаптары (бұдан әрі – Қағидалар) "Өзіндік ерекшелігі бар тауарларды бақылау туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 8-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат беру тәртібін және біліктілік талаптарын, сондай-ақ "Өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат беру" мемлекеттік қызметін көрсетуді айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат беру" мемлекеттік көрсетілетін қызмет (бұдан әрі – мемлекеттік көрсетілетін қызмет) болып табылады және оны осы Қағидаларға сәйкес Индустрия және инфрақұрылымдық даму министрлігінің Индустриялық даму комитеті (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      3. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты өзектендіреді және "Азаматтарға арналған үкімет" мемлекеттік корпорациясына, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және бірыңғай байланыс орталығына жібереді.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Осы Қағидаларда пайдаланылатын негізгі терминдер мен анықтамалар:</w:t>
+      3. Көрсетілетін қызметті беруші мемлекеттік қызмет көрсету тәртібін айқындайтын заңға тәуелді нормативтік құқықтық актіні бекіткен немесе өзгерткен күннен бастап үш жұмыс күні ішінде оны көрсету тәртібі туралы ақпаратты өзектендіреді және "Азаматтарға арналған үкімет" мемлекеттік корпорациясына, "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және бірыңғай байланыс орталығына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1) өзіндік ерекшелігі бар тауарлар – қосарланған және әскери мақсаттағы тауарлар, сондай-ақ ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлар; </w:t>
+        <w:t>
+      4. Осы Қағидаларда пайдаланылатын негізгі терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) транзит – тауарларды Қазақстан Республикасының аумағы арқылы өткізу;</w:t>
+        <w:t xml:space="preserve">
+      1) өзіндік ерекшелігі бар тауарлар – қосарланған және әскери мақсаттағы тауарлар, сондай-ақ ұлттық қауіпсіздікті қамтамасыз ету үшін бақыланатын тауарлар; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) уәкілетті орган – бақылау саласында мемлекеттік реттеуді жүзеге асыратын орталық атқарушы орган;</w:t>
+      2) транзит – тауарларды Қазақстан Республикасының аумағы арқылы өткізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) шетелдік тұлғалар – Қазақстан Республикасының азаматтары болып табылмайтын және өзінің өзге мемлекеттің азаматтығына тиесілігінің дәлелдемелері бар жеке тұлғалар, сондай-ақ азаматтық құқық қабілеттілігі шет мемлекеттің құқығы бойынша айқындалатын заңды тұлғалар;</w:t>
+      3) уәкілетті орган – бақылау саласында мемлекеттік реттеуді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      4) шетелдік тұлғалар – Қазақстан Республикасының азаматтары болып табылмайтын және өзінің өзге мемлекеттің азаматтығына тиесілігінің дәлелдемелері бар жеке тұлғалар, сондай-ақ азаматтық құқық қабілеттілігі шет мемлекеттің құқығы бойынша айқындалатын заңды тұлғалар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       5. Қазақстан Республикасының жеке және заңды тұлғалары мен шетелдік тұлғалар өзіндік ерекшелігі бар тауарлардың транзитін өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат негізінде жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер межелі елге немесе жөнелтуші елге Қазақстан Республикасының, Қазақстан Республикасы осы салада оларды сақтау жөніндегі міндеттемелерді қабылдаған халықаралық ұйымдардың және жекелеген мемлекеттердің санкциялары салынса, осы Қағидалардың күші қолданылмайды және өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат (бұдан әрі – рұқсат) берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1433,1414 +1704,1964 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы ратификациялаған халықаралық шарттарда көзделген жағдайларды қоспағанда, "Қазақстан Республикасының Ұлттық қауіпсіздігі туралы" Қазақстан Республикасы Заңының 20-бабы 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес шет мемлекеттердің және (немесе) халықаралық ұйымдардың әскери құралымдарының, қару-жарақтары мен әскери техникасының Қазақстан аумағы арқылы транзитіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Рұқсат Еуразиялық экономикалық одақтың сыртқы экономикалық қызметінің тауар номенклатурасының кодына сәйкес сыртқы сауда келісімшартындағы (шартындағы) өзіндік ерекшелігі бар тауарлардың саны мен номенклатурасына қарамастан, кемінде он белгі деңгейінде код көрсетіле отырып, тауардың бір түріне беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Рұқсат 1 (бір) жыл мерзімге беріледі. Рұқсаттың қолданылу мерзімі рұқсат беру үшін негіз болып табылатын құжаттардың қолданылу мерзімімен шектелуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Берілген рұқсатқа өзгерістер мен толықтырулар енгізуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Берілген рұқсатты басқа жеке немесе заңды тұлғаға беруге болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Транзитпен өткізілетін өзіндік ерекшелігі бар тауарларды Қазақстан Республикасының аумағында қайта тиеу шарттары өзіндік ерекшелігі бар тауарлардың транзитіне рұқсатта көрсетіледі. Қазақстан Республикасының жеке және заңды тұлғалары мен шетелдік тұлғалар Қазақстан Республикасының аумағында қайта тиеу туралы ақпаратты өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат алуға өтініш берген кезде уәкілетті органға ұсынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызмет көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Мемлекеттік қызметті көрсетілетін қызметті беруші жеке және заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтініші арқылы:</w:t>
-[...157 lines deleted...]
-        <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметті көрсетілетін қызметті беруші жеке және заңды тұлғалардың (бұдан әрі – көрсетілетін қызметті алушы) өтініші арқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының жеке және заңды тұлғалары үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамына (бұдан әрі – Мемлекеттік корпорация);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "электрондық үкіметтің" веб-порталына www.egov.kz (бұдан әрі – портал);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шетелдік заңды тұлғалар үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Мемлекеттік корпорацияға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) порталға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті берушінің кеңсесіне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       11. Мемлекеттік қызметті Мемлекеттік корпорацияға жүгіну арқылы алу үшін көрсетілетін қызметті алушы Мемлекеттік корпорация қызметкеріне осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес "Өзіндік ерекшелігі бар тауарлардың транзитіне рұқсат беру" мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде көрсетілген мемлекеттік қызметті көрсету үшін қажетті құжаттарды (бұдан әрі – Негізгі талаптардың тізбесі) ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік корпорацияның қызметкері көрсетілетін қызметті алушы ұсынған құжаттардың толықтығын тексереді және көрсетілетін қызметті алушы құжаттар топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттік корпорацияның қызметкері көрсетілетін қызметті алушы ұсынған құжаттардың толықтығын тексереді және көрсетілетін қызметті алушы құжаттар топтамасын, сондай-ақ қолданылу мерзімі өткен құжаттарды толық ұсынбаған жағдайда өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттарды қабылдаудан бас тарту туралы қолхат береді.</w:t>
+      Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, Мемлекеттік корпорацияның қызметкері осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша қабылдау және беру күнін көрсете отырып, мемлекеттік көрсетілетін қызметті алуға құжаттарды қабылдауды жүзеге асырады және тиісті құжаттардың қабылданғаны туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша қабылдау және беру күнін көрсете отырып, мемлекеттік көрсетілетін қызметті алуға құжаттарды қабылдауды жүзеге асырады және тиісті құжаттардың қабылданғаны туралы қолхат береді.</w:t>
+        <w:t>
+      Бұл ретте Мемлекеттік корпорацияның қызметкері ұсынылған құжаттардың электрондық көшірмелерін көшіреді және өтінімге тіркейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бұл ретте Мемлекеттік корпорацияның қызметкері ұсынылған құжаттардың электрондық көшірмелерін көшіреді және өтінімге тіркейді.</w:t>
+      12. Портал арқылы мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге негізгі талаптар тізбесінде көрсетілген мемлекеттік қызметті көрсету үшін қажетті құжаттардың электрондық көшірмелерін жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Портал арқылы мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы көрсетілетін қызметті берушіге негізгі талаптар тізбесінде көрсетілген мемлекеттік қызметті көрсету үшін қажетті құжаттардың электрондық көшірмелерін жібереді.</w:t>
+      Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде - көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебе көрсетіледі.</w:t>
-[...17 lines deleted...]
-        <w:t>
       13. Көрсетілетін қызметті берушінің кеңсесі арқылы мемлекеттік қызметті алу үшін шетелдік заңды тұлғалар кеңсе қызметкеріне негізгі талаптар тізбесінде көрсетілген мемлекеттік қызметті көрсету үшін қажетті құжаттарды қағаз жеткізгіште ұсынады.</w:t>
-      </w:r>
-[...522 lines deleted...]
-      20. Көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
+      Шетелдік заңды тұлға құжаттар топтамасын толық ұсынбаған жағдайда, көрсетілетін қызметті берушінің кеңсесі бас тарту себебін көрсете отырып, өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="35"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша дәлелді бас тарту (бұдан әрі – Дәлелді бас тарту) көрсетілетін қызметті берушінің кеңсесі арқылы қағаз құжат нысанында беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      21. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті берушіге, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
+      Құжаттар топтамасын қабылдау күні мен уақытын көрсете отырып, көрсетілетін қызметті берушінің кеңсесінде тіркелгені туралы оның көшірмесіне белгі қою құжаттардың қабылданғанын растау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Заңның 29-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> негізінде көрсетілетін қызметті беруші көрсетілетін қызметті алушыдан өзіндік ерекшелігі бар тауарларды бақылау саласына қатысты қажетті құжаттарды және (немесе) ақпаратты сұратуға және алуға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Көрсетілетін қызметті берушінің кеңсе қызметкері құжаттарды олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және жауапты орындаушыға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті беруші шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей шағымды және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген жағдайда өтінішті қабылдау келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Өтінішті портал арқылы жіберген кезде жауапты орындаушы 3 (үш) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді және ұсынылған құжаттардың толық болмауы фактісі анықталған жағдайда, көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) қол қойылған осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша дәлелді бас тартуды (бұдан әрі – Дәлелді бас тарту) дайындайды, не оны алмастыратын адам көрсетілетін қызметті алушыға электрондық құжат нысанында портал арқылы көрсетілетін қызметті алушының жеке кабинетіне жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке басты куәландыратын құжат туралы, Қазақстан Республикасының заңды тұлғасын, дара кәсіпкерін мемлекеттік тіркеу (қайта тіркеу) туралы мәліметтерді көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған жағдайда, жауапты орындаушы құжаттарды осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген біліктілік талаптарына сәйкестігін тексереді және оларды "Өзіндік ерекшелігі бар тауарларды бақылау саласындағы рұқсат құжаттарын берудің кейбір мәселелері туралы" Қазақстан Республикасы Үкіметінің 2015 жылғы 28 желтоқсандағы № 1083 қаулысында көзделген тиісті мемлекеттік органдарға келісуге жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік органдар көрсетілетін қызметті берушінің сұрау салуы негізінде сұрау салу жіберілген күннен бастап 5 (бес) жұмыс күні ішінде көрсетілетін қызметті берушіге қарау нәтижелері туралы жауап жібереді.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қаралуға тиіс:</w:t>
+        <w:t>
+      Мемлекеттік органдар көрсетілген мерзім ішінде жауап ұсынбаған жағдайда рұқсат беру келісілген болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) көрсетілетін қызметті беруші-тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+        <w:t xml:space="preserve">
+      18. Ұсынылған құжаттардың біліктілік талаптарына сәйкестігін тексеру нәтижелері және тиісті мемлекеттік органдардың жауаптары негізінде жауапты орындаушы құжаттарды қарағаннан кейін 1 (бір) жұмыс күні ішінде мемлекеттік қызмет көрсету нәтижесін - осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша транзитке рұқсат ресімдейді, көрсетілетін қызметті беруші басшысының не оның орнындағы адамның ЭЦҚ-сы қол қойылған және оны көрсетілетін қызметті алушының жеке кабинетіне, Мемлекеттік корпорацияға электрондық құжат нысанындағы портал арқылы көрсетілетін қызметті алушыға - көрсетілетін қызметті берушінің кеңсесі арқылы жүгінген жағдайда беру үшін не қағаз нұсқада.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде жүзеге асырады.</w:t>
-[...18 lines deleted...]
-</w:t>
+      Қазақстан Республикасының заңнамасында белгіленген және негізгі талаптар тізбесінде баяндалған мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+        <w:t>
+      Тыңдау туралы хабарлама көрсетілетін қызметті алушының өтініште көрсетілген электрондық мекенжайына мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші рұқсат немесе мемлекеттік қызмет көрсетуден дәлелді бас тарту береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) қосымша ақпарат алу.</w:t>
+      19. Мемлекеттік көрсетілетін қызметтің нәтижесін беру:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам шағымды берген көрсетілетін қызметті алушыға шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) хабарлайды ұзарту себептерін көрсете отырып, шағымды қарау.</w:t>
+      1) Мемлекеттік корпорация, көрсетілетін қызметті берушінің кеңсесі арқылы – қолма-қол;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) портал арқылы - электронды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Көрсетілетін қызметті беруші мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызметті көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттар мен хабарламалардың мемлекеттік ақпараттық жүйесі арқылы мемлекеттік қызметті көрсету кезінде мемлекеттік қызметті көрсету сатысы туралы деректер мемлекеттік қызметтерді көрсету мониторингінің ақпараттық жүйесіне автоматты режимде түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешімдеріне, әрекетіне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің шешіміне, әрекеттеріне (әрекетсіздігіне) шағым көрсетілетін қызметті берушіге, Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органға берілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей шағымды және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      22-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. Мемлекеттік қызмет көрсету нәтижесімен келіспеген жағдайларда көрсетілетін қызметті алушы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 4-бабы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
+      22. Көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қаралуға тиіс:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті беруші-тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган – ол тіркелген күннен бастап 15 (он бес) жұмыс күні ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      23-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Көрсетілетін қызметті берушінің, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның шағымды қарау мерзімі "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 25-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қажет болған жағдайларда 10 (он) жұмыс күнінен аспайтын мерзімге ұзартылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шағым бойынша қосымша зерделеу немесе тексеру не жергілікті жерге барып тексеру жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қосымша ақпарат алу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағымды қарау мерзімі ұзартылған жағдайда шағымды қарау мерзімі ұзартылған сәттен бастап 3 (үш) жұмыс күні ішінде шағымды қарау өкілеттігі берілген лауазымды адам шағымды берген көрсетілетін қызметті алушыға шағымды қарау мерзімі ұзартылғаны туралы жазбаша нысанда (шағымды қағаз жеткізгіште берген кезде) немесе электрондық нысанда (шағымды электрондық түрде берген кезде) хабарлайды ұзарту себептерін көрсете отырып, шағымды қарау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      24-тармақ жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Мемлекеттік қызмет көрсету нәтижесімен келіспеген жағдайларда көрсетілетін қызметті алушы "Мемлекеттік көрсетілетін қызметтер туралы" Заңның 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) тармақшасына сәйкес сотқа жүгінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5550,50 +6371,136 @@
               <w:t>
 1) көрсетілетін қызметті беруші - "Мемлекеттік көрсетілетін қызметтер" бөлімінде;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5716,68 +6623,68 @@
               </w:rPr>
               <w:t>1 қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлардың транзитiне рұқсат алуға арналған өтiнiш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7083,68 +7990,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>талаптар тізбесіне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="42"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәлімделген транзиттік тасымалдауды жүзеге асырған кезде қозғалыс бағыты, кіру және шығу шекаралық бекеттері, көлік түрі туралы мәліметтер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11251,514 +12158,134 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лауазымы, қолы             (тегі, аты, әкесінің аты (болған кезде)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні ______________</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...193 lines deleted...]
-    <w:bookmarkStart w:name="z61" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...53 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      жоқ құжаттардың атаулары:</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) _______________________________;</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) _______________________________;</w:t>
-[...161 lines deleted...]
-      20__ ж. "___" _________</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11833,72 +12360,72 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Тегі, аты, Әкесінің аты (ол болған жағдайда) (бұдан әрі – Т.А.Ә.) не көрсетілетін қызметті алушының ұйымдары)</w:t>
+      (Тегі, аты, әкесінің аты (ол болған жағдайда) (бұдан әрі – Т.А.Ә.) не көрсетілетін қызметті алушының ұйымдары)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11911,122 +12438,122 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (көрсетілетін қызметті алушының мекенжайы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құжаттарды қабылдау туралы қолхат</w:t>
+        <w:t xml:space="preserve"> Құжаттарды қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тармағының бірінші бөлігін басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №__ бөлімі (мекенжайын көрсету) сіздердің қолданыстағы мерзімі бар құжаттардың толық топтамасын ұсынуларыңызға байланысты Мемлекеттік қызмет көрсетуге құжаттарды (негізгі талаптар тізбесіне сәйкес мемлекеттік көрсетілетін қызметтің атауын көрсету) қабылдайды заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес іс-әрекеттер, атап айтқанда:</w:t>
+        <w:t xml:space="preserve"> 2-тармағының екінші бөлігін басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №__ бөлімі (мекенжайын көрсету) сіздердің тізбеге сәйкес құжаттар топтамасын толық ұсынбауыңызға байланысты мемлекеттік қызмет көрсетуге құжаттарды қабылдаудан (негізгі талаптар тізбесіне сәйкес мемлекеттік көрсетілетін қызметтің атауын көрсету) бас тартады заңға тәуелді нормативтік құқықтық актіде, сондай-ақ қолданылу мерзімі өткен құжаттарда көзделген, атап айтқанда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ұсынылған құжаттардың атауы:</w:t>
+      жоқ құжаттардың атаулары:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) _______________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12054,159 +12581,797 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) _______________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы қолхат 2 данада, әр тарапқа бір-біреуден жасалды.</w:t>
+      ұсынбауыңызға байланысты мемлекеттік қызметті (мемлекеттік көрсетілетін қызмет стандартына сәйкес мемлекеттік көрсетілетін қызметтің атауы көрсетілсін) көрсетуге құжаттарды қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ТАӘ (бар болса) ("Азаматтарға арналған үкімет"</w:t>
+      Осы қолхат 2 данада, әр тарапқа бір-біреуден жасалды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік корпорациясының қызметкері) (қолы)</w:t>
+      ТАӘ (бар болса) ("Азаматтарға арналған үкімет"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орындаушы: ТАӘ (бар болса) _________________</w:t>
+      Мемлекеттік корпорациясының қызметкері) (қолы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефоны _________________________</w:t>
+      Орындаушы: ТАӘ (бар болса) _________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Алдым: көрсетілетін қызметті алушының ТАӘ (бар болса)/қолы</w:t>
+      Телефоны _________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Алдым: көрсетілетін қызметті алушының ТАӘ (бар болса)/қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       20__ ж. "___" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Өзіндік ерекшелігі бар </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тауарлардың транзитіне рұқсат </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Тегі, аты, Әкесінің аты (ол болған жағдайда) (бұдан әрі – Т.А.Ә.) не көрсетілетін қызметті алушының ұйымдары)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (көрсетілетін қызметті алушының мекенжайы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Құжаттарды қабылдау туралы қолхат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының бірінші бөлігін басшылыққа ала отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясы филиалының №__ бөлімі (мекенжайын көрсету) сіздердің қолданыстағы мерзімі бар құжаттардың толық топтамасын ұсынуларыңызға байланысты Мемлекеттік қызмет көрсетуге құжаттарды (негізгі талаптар тізбесіне сәйкес мемлекеттік көрсетілетін қызметтің атауын көрсету) қабылдайды заңға тәуелді нормативтік құқықтық актіде көзделген тізбеге сәйкес іс-әрекеттер, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған құжаттардың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) _______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) _______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы қолхат 2 данада, әр тарапқа бір-біреуден жасалды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ТАӘ (бар болса) ("Азаматтарға арналған үкімет"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік корпорациясының қызметкері) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орындаушы: ТАӘ (бар болса) _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефоны _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алдым: көрсетілетін қызметті алушының ТАӘ (бар болса)/қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ ж. "___" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-қосымша жаңа редакцияда көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13732,68 +14897,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидарларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="45"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қойылатын біліктілік талаптары рұқсат беру кезінде өзіндік ерекшелігі бар тауарлардың транзиті</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -17687,68 +18852,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>беру қағидарларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өзіндік ерекшелігі бар тауарлардың транзитіне берілетін рұқсат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18943,503 +20108,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 308 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="47"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Күші жойылған Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Өнім транзитіне рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 31 сәуірдегі № 384 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 12197 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Өнім транзитіне рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 31 наурыздағы № 384 бұйрығына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2016 жылғы 20 маусымдағы № 503 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 14048 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Өнім транзитіне рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 31 наурыздағы № 384 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 3 наурыздағы № 131 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 15306 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің "Қазақстан Республикасы Инвестициялар және даму министрлігінің Өнеркәсіп және экспорттық бақылау саласындағы кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2018 жылғы 29 желтоқсандағы № 964 бұйрығымен бекітілген өзгерістер енгізілген Қазақстан Республикасы Инвестициялар және даму министрлігінің өнеркәсіп және экспорттық бақылау саласындағы кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 18146 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Өнім транзитіне рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2015 жылғы 31 наурыздағы № 384 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2020 жылғы 22 шілдедегі № 410 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 21017 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің "Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарына өзгерістер енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 23 маусымдағы № 321 бұйрығымен бекітілген өзгерістер енгізілген Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 23280 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің "Қазақстан Республикасы Инвестициялар және даму министрінің және Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2022 жылғы 13 мамырдағы № 268 бұйрығымен бекітілген өзгерістер мен толықтыру енгізілген кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1 тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (нормативтік құқықтық кесімдерінің мемлекеттік тіркеу тізілімінде № 28106 болып тіркелген).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19765,31 +20829,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>