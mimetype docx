--- v0 (2025-11-24)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="55b55f1" w14:textId="55b55f1">
+    <w:p w14:paraId="cf21ca5" w14:textId="cf21ca5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,150 +112,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 2023 жылғы 26 сәуірдегі № 166/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 28 сәуірде № 32390 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 4-бабы 1-тармағының </w:t>
-[...49 lines deleted...]
-        <w:t>БҰЙЫРАМЫН:</w:t>
+      "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 663/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -854,140 +824,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Салық салу мақсаттары үшін цифрлық майнерлер мен цифрлық майнинг пулдарының кірістері туралы мәліметтерді ұсыну қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 4-бабы 1-тармағының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және оларға салық салу мақсаттары үшін цифрлық майнерлер мен цифрлық майнингтік пулдардың кірістері туралы мәліметтерді ұсыну тәртібін айқындайды.</w:t>
+      1. Осы Салық салу мақсаттары үшін цифрлық майнерлер мен цифрлық майнинг пулдарының кірістері туралы мәліметтерді ұсыну қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2) тармақшасына сәйкес әзірленді және оларға салық салу мақсаттары үшін цифрлық майнерлер мен цифрлық майнингтік пулдардың кірістері туралы мәліметтерді ұсыну тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 25.12.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 663/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -996,113 +946,215 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) цифрлық активтер саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – цифрлық активтер саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган.</w:t>
+      1) цифрлық активтер саласындағы уәкілетті орган (бұдан әрі – уәкілетті орган) – цифрлық активтер саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) цифрлық майнер – цифрлық майнинг жөніндегі қызметті жүзеге асыратын Қазақстан Республикасының жеке кәсіпкері немесе заңды тұлғасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) цифрлық майнингтік пул – Қазақстан Республикасының цифрлық активтер туралы заңнамасына сәйкес аккредиттелген, цифрлық майнерлердің цифрлық майнингке арналған аппараттық-бағдарламалық кешенінің қуаттарын біріктіру қызметін ұсынатын, цифрлық майнерлердің бірлескен қызметінің нәтижесінде пайда болған (жасалған) цифрлық активтерді олардың арасында бөлуді жүзеге асыратын заңды тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Цифрлық майнерлер мен цифрлық майнингтік пулдардың кірістері туралы мәліметтер цифрлық майнерлер мен майнингтік пулдардың жылдық жиынтық кірістерін айқындау мақсатында ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Салық салу мақсаттары үшін цифрлық майнерлер мен цифрлық майнингтік пулдардың табыстары туралы мәліметтерді ұсыну тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Цифрлық майнингтік пул цифрлық майнерлердің бірлескен қызметінің нәтижесінде алынған цифрлық активтерді олардың арасында бөледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Цифрлық майнингтік пул ай сайын цифрлық активтерді бөлу орын алған айдан кейінгі айдың 25 (жиырма бесінші) күнінен кешіктірмей уәкілетті органға және салықтардың және бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын уәкілетті органға (бұдан әрі – уәкілетті органдар) тиісті күнтізбелік айдағы цифрлық майнерлердің кірістері туралы мәліметтерді осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1117,51 +1169,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті (бұдан әрі – өтініш) және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша тиісті күнтізбелік айдағы цифрлық майнерлер мен цифрлық майнингтік пулдардың кірістері туралы мәліметтерді (бұдан әрі – мәліметтер) уәкілетті органның кеңсесі арқылы ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1180,236 +1232,448 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Цифрлық майнерлер мен цифрлық майнингтік пулдардың кірістері туралы мәліметтер өзгерген кезде цифрлық майнингтік пул өзгертілген мәліметтерді уәкілетті органдарға олар өзгерген күннен бастап 10 (он) жұмыс күні ішінде ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уәкілетті органдар өтініш пен мәліметтер келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Уәкілетті органдар өтініш пен мәліметтерді тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде олардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрлық майнингтік пулы құжаттар топтамасын толық ұсынбаған кезде уәкілетті органдар көрсетілген мерзімде цифрлық майнингтік пулына өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Цифрлық майнинггтік пул анықталған ескертулерді жойғаннан кейін осы Қағидалардың 5 және 6-тармақтарында белгіленген тәртіппен өтініш пен мәліметтерді қайта береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Уәкілетті орган және (немесе) салықтардың және бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын уәкілетті орган цифрлық майнингтік пулдың мәліметтерді ұсынбау, уақтылы, дәйексіз және (немесе) толық ұсынбау фактілерін анықтаған кезде көрсетілген бұзушылықтар анықталған күннен бастап 5 (бес) жұмыс күні ішінде майнингтік пулға хабарламаны ақпараттық жүйе арқылы жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қазақстан Республикасындағы цифрлық активтер туралы" заңда белгіленген шарттарда және тәртіппен "Астана" халықаралық қаржы орталығының лицензиясы бар цифрлық активтер биржалары арқылы өткізуге жататын қамтамасыз етілмеген цифрлық активтердің саны мәліметтерге сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Қағидалар 11-тармақпен толықтырылды - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 25.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 663/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -1543,68 +1807,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z27" w:id="24"/>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Салық салу мақсаттары үшін цифрлық майнерлер мен цифрлық майнингтік пулдардың кірістері туралы мәліметтерді ұсыну туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________ (уәкілетті органның толық атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1813,248 +2077,175 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Салық салу мақсаттары үшін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрлық майнерлер мен</w:t>
+              <w:t xml:space="preserve">цифрлық майнерлер мен </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>цифрлық майнингтік пулдардың</w:t>
+              <w:t xml:space="preserve">цифрлық майнингтік пулдардың </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кірістері туралы мәліметтерді</w:t>
+              <w:t xml:space="preserve">кірістері туралы мәліметтерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұсыну қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 2-қосымша жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 25.12.2023 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 663/НҚ</w:t>
+        <w:t>№ 302/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...103 lines deleted...]
-      Ұсынылады: Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігіне.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылады: Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігіне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысаны мына интернет-ресурста орналастырылған: https://www.gov.kz/memleket/entities/mdai?lang=ru&amp;ysclid=loiggo5o679664098.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2064,87 +2255,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысанының атауы: Салық салу мақсаттары үшін цифрлық майнерлер мен цифрлық майнингтік пулдардың кірістері туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Әкімшілік деректер нысанының индексі: 1-ЦМ</w:t>
+      Әкімшілік деректер нысанының индексі (нысан атауының әріптік-сандық қысқаша көрінісі): 1-ЦМ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кезеңділігі: ай сайын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Есепті кезең: 20 __ жылғы _________ тоқсан.</w:t>
+      Есепті кезең: 20 __ жылғы _________ ай.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпаратты ұсынатын тұлғалар тобы: цифрлық майнингтік пулдар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2203,365 +2394,437 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Р/с №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық майнердің жәнецифрлық майнингтік пулдың атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық майнердің және цифрлық майнингтік пулдың атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық майнердің және цифрлық майнингтік пулдың бизнес сәйкестендіру нөмірі, жеке сәйкестендіру нөмірі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық майнердің және цифрлық майнингтік пулдың бизнес сәйкестендіру нөмірі, жеке сәйкестендіру нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық майнинг бойынша қызметті жүзеге асыруға арналған лицензияның нөмірі және оның берілген күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық майнинг бойынша қызметті жүзеге асыруға арналған лицензияның нөмірі және оның берілген күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық электрондық әмиянның деректемелері (мекенжайы)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық электрондық әмиянның деректемелері (мекенжайы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық активті тарату күні</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық активті тарату күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық майнерге бөлінген цифрлық активтің атауы</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық майнерге бөлінген цифрлық активтің атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық майнерге берілген цифрлық активтің саны, бірлік</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық майнерге берілген цифрлық активтің саны, бірлік</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық майнингтік пулдың сыйақысы цифрлық активтерде көрсетіледі</w:t>
-[...17 lines deleted...]
-9</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цифрлық майнингтік пулдың комиссиясы 9-цифрлық активтерде көрсетіледі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3398,494 +3661,206 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-      </w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Атауы _________________________________ Мекенжайы_________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ___________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Электрондық пошта мекенжайы _______________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Орындаушы________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   тегі, аты, әкесінің аты (бар болса) қолы, телефоны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Басшы немесе оның міндетін атқарушы тұлға</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         тегі, аты, әкесінің аты (бар болса) қолы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөрдің орны (жеке кәсіпкерлік субъектілері болып табылатын адамдарды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қоспағанда) _______________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Атауы _________________________________ Мекенжайы________________ </w:t>
-[...431 lines deleted...]
-      11-бағанда саны, бірлік көрсетіледі.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3893,55 +3868,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>