--- v0 (2025-10-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2e70476" w14:textId="2e70476">
+    <w:p w14:paraId="059d420" w14:textId="059d420">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6362,2099 +6362,2175 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z183" w:id="181"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      73-тармақ жаңа редакцияда көзделген - ҚР Атом энергиясы жөніндегі агенттігі төрағасының 30.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Паспорттың жобасы атом энергиясын пайдалану объектісінің басшысы атом энергиясын пайдалану объектісін террористік тұрғыдан осал объектілердің, облыстың, республикалық маңызы бар қаланың, астананың тізбесіне (бұдан әрі – аумақтық тізбе) қосу туралы тиісті хабарлама алған кезден бастап 45 (қырық бес) жұмыс күні ішінде әзірленеді.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Паспортты әзірлеу мерзімдерін ұлғайту қажет болған жағдайда (объектінің күрделілігін ескере отырып) объектінің басшысы ұзарту себептері мен мерзімдерін көрсете отырып, объектінің орналасқан жері бойынша терроризмге қарсы комиссияға тиісті өтініш жасауға бастама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Аумақтық тізбеге енгізілген атом энергиясын пайдалану объектісі паспортының жобасы жасалғаннан кейін күнтізбелік 10 (он) күн ішінде объектінің орналасқан жері бойынша аумақтық ішкі істер органының басшысымен келісуге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Паспортты әзірлеу мерзімдерін ұлғайту қажет болған жағдайда (объектінің күрделілігін ескере отырып) объектінің басшысы ұзарту себептері мен мерзімдерін көрсете отырып, объектінің орналасқан жері бойынша терроризмге қарсы комиссияға тиісті өтініш жасауға бастама жасайды.</w:t>
-[...18 lines deleted...]
-      74. Аумақтық тізбеге енгізілген атом энергиясын пайдалану объектісі паспортының жобасы жасалғаннан кейін күнтізбелік 10 (он) күн ішінде объектінің орналасқан жері бойынша аумақтық ішкі істер органының басшысымен келісуге жіберіледі.</w:t>
+      Паспорттың жобасын ішкі істер органдарында келісу мерзімі ол адресатқа келіп түскен күннен бастап 15 (он бес) жұмыс күнінен аспайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Ішкі істер органының аумақтық бөлімшесінен паспорт жобасына ескертулер болған кезде оны пысықтау мерзімі қайтарылған күннен бастап 15 (он бес) жұмыс күнінен аспайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:p>
-[...33 lines deleted...]
-      75. Ішкі істер органының аумақтық бөлімшесінен паспорт жобасына ескертулер болған кезде оны пысықтау мерзімі қайтарылған күннен бастап 15 (он бес) жұмыс күнінен аспайды.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Келісілгеннен кейін 10 (он) жұмыс күні ішінде Паспортты (оның ішінде оны жаңарту кезінде) атом энергиясын пайдалану объектісінің басшысы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z186" w:id="184"/>
-[...15 lines deleted...]
-      76. Келісілгеннен кейін 10 (он) жұмыс күні ішінде Паспортты (оның ішінде оны жаңарту кезінде) атом энергиясын пайдалану объектісінің басшысы бекітеді.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Ғимарат, құрылыс (ғимараттар мен құрылыстар кешені) бірнеше құқық иеленушіге тиесілі объектілерді орналастыру үшін пайдаланылған жағдайларда, паспорт жасауды объектілердің құқық иеленушілерінің арасындағы жазбаша келісім бойынша бәрі бірлесіп немесе олардың біреуі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z187" w:id="185"/>
-[...15 lines deleted...]
-      77. Ғимарат, құрылыс (ғимараттар мен құрылыстар кешені) бірнеше құқық иеленушіге тиесілі объектілерді орналастыру үшін пайдаланылған жағдайларда, паспорт жасауды объектілердің құқық иеленушілерінің арасындағы жазбаша келісім бойынша бәрі бірлесіп немесе олардың біреуі жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Бірлесіп жасалған кезде паспортты террористік тұрғыдан осал объектілердің барлық құқық иеленушілерінің бекітуіне жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z188" w:id="186"/>
-[...15 lines deleted...]
-      78. Бірлесіп жасалған кезде паспортты террористік тұрғыдан осал объектілердің барлық құқық иеленушілерінің бекітуіне жатады.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Бір құқық иеленуші жасаған кезде паспортты объектінің басқа құқық иеленушілерінің келісімі бойынша объектінің басшысы бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z189" w:id="187"/>
-[...15 lines deleted...]
-      79. Бір құқық иеленуші жасаған кезде паспортты объектінің басқа құқық иеленушілерінің келісімі бойынша объектінің басшысы бекітеді.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Паспорттың көшірмелерінің (электрондық көшірмелерінің) саны және оларды объектінің басқа құқық иеленушілеріне жіберу олардың құқық иеленушілері арасындағы жазбаша келісіммен айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z190" w:id="188"/>
-[...15 lines deleted...]
-      80. Паспорттың көшірмелерінің (электрондық көшірмелерінің) саны және оларды объектінің басқа құқық иеленушілеріне жіберу олардың құқық иеленушілері арасындағы жазбаша келісіммен айқындалады.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Паспорттың бірінші данасы (түпнұсқасы) қолжетімділік шектеулі ақпаратпен жұмысты ұйымдастыруға қойылатын талаптарға сәйкес объектінің құқық иесі болып табылатын ұйым басшысының бұйрығымен айқындалған жауапты тұлғада немесе объектінің бөлімшесінде сақталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z191" w:id="189"/>
-[...15 lines deleted...]
-      81. Паспорттың бірінші данасы (түпнұсқасы) қолжетімділік шектеулі ақпаратпен жұмысты ұйымдастыруға қойылатын талаптарға сәйкес объектінің құқық иесі болып табылатын ұйым басшысының бұйрығымен айқындалған жауапты тұлғада немесе объектінің бөлімшесінде сақталады.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Паспорттың екінші данасы мен паспорттың электрондық нұсқасы (ақпаратты электрондық жеткізгіште PDF форматында) ол бекітілген немесе түзетілген күннен бастап күнтізбелік 10 (он) күннен кешіктірілмейтін мерзімде сақтау үшін Қазақстан Республикасы ішкі істер органының аумақтық бөлімшесіне жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z192" w:id="190"/>
-[...15 lines deleted...]
-      82. Паспорттың екінші данасы мен паспорттың электрондық нұсқасы (ақпаратты электрондық жеткізгіште PDF форматында) ол бекітілген немесе түзетілген күннен бастап күнтізбелік 10 (он) күннен кешіктірілмейтін мерзімде сақтау үшін Қазақстан Республикасы ішкі істер органының аумақтық бөлімшесіне жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Паспорт:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z193" w:id="191"/>
-[...15 lines deleted...]
-      83. Паспорт:</w:t>
+    <w:bookmarkStart w:name="z194" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) меншік құқығы,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z194" w:id="192"/>
-[...15 lines deleted...]
-      1) меншік құқығы,</w:t>
+    <w:bookmarkStart w:name="z195" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектінің басшысы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z195" w:id="193"/>
-[...15 lines deleted...]
-      2) объектінің басшысы;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объектінің атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z196" w:id="194"/>
-[...15 lines deleted...]
-      3) объектінің атауы;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объектінің негізгі мақсаты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z197" w:id="195"/>
-[...15 lines deleted...]
-      4) объектінің негізгі мақсаты;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объектінің жалпы ауданы мен периметрі, іргелес аумақта құрылыс салу немесе күрделі жөндеу, ғимараттарды (құрылыстар мен құрылысжайларды) және инженерлік жүйелерді реконструкциялау аяқталғаннан кейін, егер конструкциясында өзгерістер жасалса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z198" w:id="196"/>
-[...15 lines deleted...]
-      5) объектінің жалпы ауданы мен периметрі, іргелес аумақта құрылыс салу немесе күрделі жөндеу, ғимараттарды (құрылыстар мен құрылысжайларды) және инженерлік жүйелерді реконструкциялау аяқталғаннан кейін, егер конструкциясында өзгерістер жасалса;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) объектінің ықтимал қауіпті учаскелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z199" w:id="197"/>
-[...15 lines deleted...]
-      6) объектінің ықтимал қауіпті учаскелері;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) объектінің терроризмге қарсы қорғалуын қамтамасыз ету үшін тартылатын техникалық құралдар өзгерген жағдайда түзетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z200" w:id="198"/>
-[...15 lines deleted...]
-      7) объектінің терроризмге қарсы қорғалуын қамтамасыз ету үшін тартылатын техникалық құралдар өзгерген жағдайда түзетіледі.</w:t>
+    <w:bookmarkStart w:name="z201" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Паспортқа түзетулер енгізу оның өзгерту себебі туындаған сәттен бастап 20 (жиырма) жұмыс күні ішінде жүзеге асырылады. Жекелеген жағдайларда терроризмге қарсы комиссияның шешімі бойынша атом энергиясын пайдалану объектісінің басшысы бастама жасаған кезде объектінің күрделілігіне және енгізілетін өзгерістерге қарай өзге мерзімдер белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z201" w:id="199"/>
-[...15 lines deleted...]
-      84. Паспортқа түзетулер енгізу оның өзгерту себебі туындаған сәттен бастап 20 (жиырма) жұмыс күні ішінде жүзеге асырылады. Жекелеген жағдайларда терроризмге қарсы комиссияның шешімі бойынша атом энергиясын пайдалану объектісінің басшысы бастама жасаған кезде объектінің күрделілігіне және енгізілетін өзгерістерге қарай өзге мерзімдер белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Паспортқа атом энергиясын пайдалану объектісі басшысының қолымен расталған өзгерістер енгізіледі. Өзгерістер болған паспорттың элементтері ғана ауыстырылуға жатады. Бір мезгілде атом энергиясын пайдалану объектісі басшысының қолы қойылған тиісті өзгерістер туралы ақпарат паспорттың екінші данасына қосу үшін Қазақстан Республикасының ішкі істер органдарына жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z202" w:id="200"/>
-[...15 lines deleted...]
-      85. Паспортқа атом энергиясын пайдалану объектісі басшысының қолымен расталған өзгерістер енгізіледі. Өзгерістер болған паспорттың элементтері ғана ауыстырылуға жатады. Бір мезгілде атом энергиясын пайдалану объектісі басшысының қолы қойылған тиісті өзгерістер туралы ақпарат паспорттың екінші данасына қосу үшін Қазақстан Республикасының ішкі істер органдарына жіберіледі.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Паспорт:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z203" w:id="201"/>
-[...15 lines deleted...]
-      86. Паспорт:</w:t>
+    <w:bookmarkStart w:name="z204" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 5 (бес) жылда бір реттен сиретпей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z204" w:id="202"/>
-[...15 lines deleted...]
-      1) 5 (бес) жылда бір реттен сиретпей;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) паспорт мәтіні тармақтарының жартысынан астамына түзетулер енгізілген жағдайда толық ауыстыруға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z205" w:id="203"/>
-[...15 lines deleted...]
-      2) паспорт мәтіні тармақтарының жартысынан астамына түзетулер енгізілген жағдайда толық ауыстыруға жатады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күші жойылған паспорт тиісті акт жасалып, комиссиялық тәртіппен жойылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акт атом энергиясын пайдалану объектісінде қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актінің көшірмесі паспорттың екінші данасы сақталатын жерге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Паспорттың мәліметтері шектеулі сипатта болады, онымен жұмыс істеу тәртібі заңнаманың қолжетімділік шектеулі ақпаратқа қойылатын талаптарына сәйкес айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Күші жойылған паспорт тиісті акт жасалып, комиссиялық тәртіппен жойылуға жатады.</w:t>
-[...54 lines deleted...]
-      87. Паспорттың мәліметтері шектеулі сипатта болады, онымен жұмыс істеу тәртібі заңнаманың қолжетімділік шектеулі ақпаратқа қойылатын талаптарына сәйкес айқындалады.</w:t>
+      Атом энергиясын пайдалану объектілерінің басшылары оны әзірлеуге, объектінің терроризмге қарсы қорғалуын қамтамасыз етуге, объектілердің терроризмге қарсы қорғалуының жай-күйін бақылауға, терроризмге қарсы күрес жөніндегі жедел штабтың қызметіне тартылмаған адамдардың паспортқа қол жеткізуін шектеу жөнінде шаралар қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z207" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Паспорт терроризмге қарсы операция, жаттығулар, оқу жаттығулары мен эксперименттер жүргізілген жағдайда пайдаланылады және оның өкілінің өтініші бойынша терроризмге қарсы күрес жөніндегі жедел штабқа беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:p>
-[...33 lines deleted...]
-      88. Паспорт терроризмге қарсы операция, жаттығулар, оқу жаттығулары мен эксперименттер жүргізілген жағдайда пайдаланылады және оның өкілінің өтініші бойынша терроризмге қарсы күрес жөніндегі жедел штабқа беріледі.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 - тарау. Террористік тұрғыдан осал объектілерді инженерлік-техникалық жабдықтармен жарақтандыруға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z208" w:id="206"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 6 - тарау. Террористік тұрғыдан осал объектілерді инженерлік-техникалық жабдықтармен жарақтандыруға қойылатын талаптар</w:t>
+    <w:bookmarkStart w:name="z209" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Объектілердің терроризмге қарсы қорғалуына сараланған талаптарды белгілеу мақсатында атом энергиясын пайдалану объектілерін мынадай топтарға бөлу жүргізіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z209" w:id="207"/>
-[...15 lines deleted...]
-      89. Объектілердің терроризмге қарсы қорғалуына сараланған талаптарды белгілеу мақсатында атом энергиясын пайдалану объектілерін мынадай топтарға бөлу жүргізіледі:</w:t>
+    <w:bookmarkStart w:name="z210" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірінші топтағы объектілер – ядролық қондырғылар және радиациялық қауіптіліктің 1 және 2- санаттағы объектілері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z210" w:id="208"/>
-[...15 lines deleted...]
-      1) бірінші топтағы объектілер – ядролық қондырғылар және радиациялық қауіптіліктің 1 және 2- санаттағы объектілері;</w:t>
+    <w:bookmarkStart w:name="z211" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) екінші топтағы объектілер – радиациялық қауіптіліктің 3 және 4- санаттағы объектілері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z211" w:id="209"/>
-[...15 lines deleted...]
-      2) екінші топтағы объектілер – радиациялық қауіптіліктің 3 және 4- санаттағы объектілері.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Бірінші топтағы объектілер мемлекеттік қорғауға жататын объектілерді инженерлік-техникалық нығайту жөніндегі қағидалардың талаптарына сәйкес жарақтандырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z212" w:id="210"/>
-[...15 lines deleted...]
-      90. Бірінші топтағы объектілер мемлекеттік қорғауға жататын объектілерді инженерлік-техникалық нығайту жөніндегі қағидалардың талаптарына сәйкес жарақтандырылады.</w:t>
+    <w:bookmarkStart w:name="z213" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Екінші топтағы объектілер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z213" w:id="211"/>
-[...15 lines deleted...]
-      91. Екінші топтағы объектілер:</w:t>
+    <w:bookmarkStart w:name="z214" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектінің периметрін санкциясыз кіруді жоққа шығаратын және объектінің режимдік жағдайларын қанағаттандыратын жабдықтау бойынша: объектінің периметрін, аймақтары мен жекелеген учаскелерін қоршау (физикалық кедергі); бақылау-өткізу пункттері; объектінің ғимараттары, құрылысжайлары қабырғаларының, оның терезе ойықтарының күшейтілуі; кіруді бақылау және басқару, кіруді шектеу құралдары, тексеріп қарау, жарықтандыру жүйелері мен құралдары, сыртқы периметрді өзге бақылау жүйелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z214" w:id="212"/>
-[...15 lines deleted...]
-      1) объектінің периметрін санкциясыз кіруді жоққа шығаратын және объектінің режимдік жағдайларын қанағаттандыратын жабдықтау бойынша: объектінің периметрін, аймақтары мен жекелеген учаскелерін қоршау (физикалық кедергі); бақылау-өткізу пункттері; объектінің ғимараттары, құрылысжайлары қабырғаларының, оның терезе ойықтарының күшейтілуі; кіруді бақылау және басқару, кіруді шектеу құралдары, тексеріп қарау, жарықтандыру жүйелері мен құралдары, сыртқы периметрді өзге бақылау жүйелері;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектідегі ахуалды бақылау бойынша: байланыс, хабарлау, күзет және дабыл сигнализациясының жүйелері мен құралдары (оның ішінде дабыл берудің мобильді не стационарлық құралдары – "дабыл түймелері"), телевизиялық күзет жүйелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z215" w:id="213"/>
-[...15 lines deleted...]
-      2) объектідегі ахуалды бақылау бойынша: байланыс, хабарлау, күзет және дабыл сигнализациясының жүйелері мен құралдары (оның ішінде дабыл берудің мобильді не стационарлық құралдары – "дабыл түймелері"), телевизиялық күзет жүйелері;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қауіпсіздік жүйелерінің жұмысын қамтамасыз ететін: резервтік, үздіксіз электрмен жабдықтау жүйелері мен құралдары бойынша жарақтандырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z216" w:id="214"/>
-[...15 lines deleted...]
-      3) қауіпсіздік жүйелерінің жұмысын қамтамасыз ететін: резервтік, үздіксіз электрмен жабдықтау жүйелері мен құралдары бойынша жарақтандырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Террористік тұрғыдан осал объектілерді осы тармақта тікелей көрсетілмеген, бірақ сол міндеттер мен функцияларды орындайтын немесе сол мақсаттарға сәйкес келетін өзге де инженерлік-техникалық жабдықтармен жарақтандыруға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z217" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Бақылау-өткізу пункттерінің саны адамдар мен көлік құралдарының қажетті өткізу қабілетін негізге ала отырып жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:p>
-[...33 lines deleted...]
-      92. Бақылау-өткізу пункттерінің саны адамдар мен көлік құралдарының қажетті өткізу қабілетін негізге ала отырып жабдықталады.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Бақылау-өткізу пункттері сыртқы және (немесе) ішкі болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z218" w:id="216"/>
-[...15 lines deleted...]
-      93. Бақылау-өткізу пункттері сыртқы және (немесе) ішкі болуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Сыртқы бақылау-өткізу пункті қоршау болған кезде жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z219" w:id="217"/>
-[...15 lines deleted...]
-      94. Сыртқы бақылау-өткізу пункті қоршау болған кезде жабдықталады.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Объектіге (аумаққа) байланысты бақылау-өткізу пунктінде мыналар көзделеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z220" w:id="218"/>
-[...15 lines deleted...]
-      95. Объектіге (аумаққа) байланысты бақылау-өткізу пунктінде мыналар көзделеді:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рұқсаттамаларды сақтауға және ресімдеуге арналған үй-жай;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметкерлердің және объектіге келушілердің жеке заттарын сақтау камерасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күзет қызметкерлерінің демалуына арналған үй-жай және техникалық қауіпсіздік жүйелерін орналастыруға арналған үй-жай.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z221" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Ашу, өту (көлікпен өту) механизмдерін, жарықтандыруды және стационарлық тексеріп қарау құралдарын басқару құрылғылары бақылау-өткізу пунктінің үй-жайында немесе объектінің периметрінің ішкі жағынан оның сыртқы қабырғасында орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:p>
-[...69 lines deleted...]
-      96. Ашу, өту (көлікпен өту) механизмдерін, жарықтандыруды және стационарлық тексеріп қарау құралдарын басқару құрылғылары бақылау-өткізу пунктінің үй-жайында немесе объектінің периметрінің ішкі жағынан оның сыртқы қабырғасында орналастырылады.</w:t>
+    <w:bookmarkStart w:name="z222" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Автокөлікті тексеріп қарау үшін бақылау-өткізу пунктінде қарау алаңдары жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z222" w:id="220"/>
-[...15 lines deleted...]
-      97. Автокөлікті тексеріп қарау үшін бақылау-өткізу пунктінде қарау алаңдары жабдықталады.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Бақылау-өткізу пунктінің терезелері мен есіктері қорғаныш конструкцияларымен жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z223" w:id="221"/>
-[...15 lines deleted...]
-      98. Бақылау-өткізу пунктінің терезелері мен есіктері қорғаныш конструкцияларымен жабдықталады.</w:t>
+    <w:bookmarkStart w:name="z224" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Адамдардың бақылау-өткізу пункті арқылы өтуі үшін турникеттермен жабдықталған дәліз көзделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z224" w:id="222"/>
-[...15 lines deleted...]
-      99. Адамдардың бақылау-өткізу пункті арқылы өтуі үшін турникеттермен жабдықталған дәліз көзделеді.</w:t>
+    <w:bookmarkStart w:name="z225" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Объектідегі сыртқы кіреберіс есіктер сыртқа ашу жүйесімен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z225" w:id="223"/>
-[...15 lines deleted...]
-      100. Объектідегі сыртқы кіреберіс есіктер сыртқа ашу жүйесімен қамтамасыз етіледі.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Егер үй-жайдың барлық терезе ойықтары торлармен жабдықталса, олардың біреуі ашылатын (бұралмалы, жылжымалы) етіп жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z226" w:id="224"/>
-[...15 lines deleted...]
-      101. Егер үй-жайдың барлық терезе ойықтары торлармен жабдықталса, олардың біреуі ашылатын (бұралмалы, жылжымалы) етіп жасалады.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Объектіні кіруді бақылау және басқару жүйесімен жарақтандыру персонал мен келушілердің объектіге және (немесе) оның аймақтарына (учаскелеріне) кіруінің әртүрлі деңгейін көздейтін аймақтар бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z227" w:id="225"/>
-[...15 lines deleted...]
-      102. Объектіні кіруді бақылау және басқару жүйесімен жарақтандыру персонал мен келушілердің объектіге және (немесе) оның аймақтарына (учаскелеріне) кіруінің әртүрлі деңгейін көздейтін аймақтар бойынша жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Кіруді бақылау және басқару жүйелері терроризм актісін жасауға әрекет ету немесе жасау, дәлелдеме базасын қалыптастыру кезінде объективті тергеп-тексеруді қамтамасыз ету, объект персоналы немесе бөгде адамдар санкцияланбаған іс-қимыл жасаған кезде тергеп-тексеру жүргізу мақсатында кейіннен бірмәнді жіктеу үшін барлық оқиғалар архивін ақпарат жеткізгіштерге автоматты түрде жазуды және бір жыл бойы сақтауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z228" w:id="226"/>
-[...15 lines deleted...]
-      103. Кіруді бақылау және басқару жүйелері терроризм актісін жасауға әрекет ету немесе жасау, дәлелдеме базасын қалыптастыру кезінде объективті тергеп-тексеруді қамтамасыз ету, объект персоналы немесе бөгде адамдар санкцияланбаған іс-қимыл жасаған кезде тергеп-тексеру жүргізу мақсатында кейіннен бірмәнді жіктеу үшін барлық оқиғалар архивін ақпарат жеткізгіштерге автоматты түрде жазуды және бір жыл бойы сақтауды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104. Персонал мен келушілер аз өтетін (келетін) объектілер үшін объектіні объектіге және (немесе) оның ықтимал қауіпті учаскелері мен қауіпті аймақтарына кіруді шектеу құралдарымен ғана жабдықтауға жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z229" w:id="227"/>
-[...15 lines deleted...]
-      104. Персонал мен келушілер аз өтетін (келетін) объектілер үшін объектіні объектіге және (немесе) оның ықтимал қауіпті учаскелері мен қауіпті аймақтарына кіруді шектеу құралдарымен ғана жабдықтауға жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Объектідегі және (немесе) оның ықтимал қауіпті учаскелеріндегі ахуалға бақылау жүргізу, сондай-ақ жағдайды бағалау және бұзушылардың әрекеттерін тіркеу үшін санкциясыз кіру фактісін көзбен шолып растау мақсатында объектілер телевизиялық күзет жүйелермен жабдықталады .</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z230" w:id="228"/>
-[...15 lines deleted...]
-      105. Объектідегі және (немесе) оның ықтимал қауіпті учаскелеріндегі ахуалға бақылау жүргізу, сондай-ақ жағдайды бағалау және бұзушылардың әрекеттерін тіркеу үшін санкциясыз кіру фактісін көзбен шолып растау мақсатында объектілер телевизиялық күзет жүйелермен жабдықталады .</w:t>
+    <w:bookmarkStart w:name="z231" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Атом энергиясын пайдалану объектісінің телевизиялық күзет жүйесіне кіретін бейнебақылау жүйелеріне қойылатын техникалық талаптар Қазақстан Республикасы Ұлттық қауіпсіздік комитеті төрағасының 2020 жылғы 27 қазандағы № 69-қе бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21693 болып тіркелген) бекітілген Ұлттық бейнемониторинг жүйесінің жұмыс істеу қағидаларында көзделген бейнебақылау жүйелерінің ең төменгі техникалық талаптарына сәйкес келуі тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z231" w:id="229"/>
-[...15 lines deleted...]
-      106. Атом энергиясын пайдалану объектісінің телевизиялық күзет жүйесіне кіретін бейнебақылау жүйелеріне қойылатын техникалық талаптар Қазақстан Республикасы Ұлттық қауіпсіздік комитеті төрағасының 2020 жылғы 27 қазандағы № 69-қе бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21693 болып тіркелген) бекітілген Ұлттық бейнемониторинг жүйесінің жұмыс істеу қағидаларында көзделген бейнебақылау жүйелерінің ең төменгі техникалық талаптарына сәйкес келуі тиіс.</w:t>
+    <w:bookmarkStart w:name="z232" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Телевизиялық күзет жүйесімен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z232" w:id="230"/>
-[...15 lines deleted...]
-      107. Телевизиялық күзет жүйесімен:</w:t>
+    <w:bookmarkStart w:name="z233" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аумақтың периметрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z233" w:id="231"/>
-[...15 lines deleted...]
-      1) аумақтың периметрі;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бақылау-өткізу пункттері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z234" w:id="232"/>
-[...15 lines deleted...]
-      2) бақылау-өткізу пункттері;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тексеріп-қарау үй-жайлары (бөлмелері), көлікті тексеріп-қарау аймақтары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z235" w:id="233"/>
-[...15 lines deleted...]
-      3) тексеріп-қарау үй-жайлары (бөлмелері), көлікті тексеріп-қарау аймақтары;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) негізгі және қосалқы есіктер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z236" w:id="234"/>
-[...15 lines deleted...]
-      4) негізгі және қосалқы есіктер;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ықтимал қауіпті учаскелері бар аумақ пен үй-жайлар, үй-жайлар (орындар), оларға апаратын дәліздер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z237" w:id="235"/>
-[...15 lines deleted...]
-      5) ықтимал қауіпті учаскелері бар аумақ пен үй-жайлар, үй-жайлар (орындар), оларға апаратын дәліздер;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) объект басшысының қалауы бойынша басқа да үй-жайлар жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z238" w:id="236"/>
-[...15 lines deleted...]
-      6) объект басшысының қалауы бойынша басқа да үй-жайлар жабдықталады.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Телевизиялық күзет жүйесі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z239" w:id="237"/>
-[...15 lines deleted...]
-      108. Телевизиялық күзет жүйесі:</w:t>
+    <w:bookmarkStart w:name="z240" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрнекі ақпаратты күзет бөлімшесінің арнайы бөлінген үй-жайындағы жергілікті бақылау пунктінің не орталықтандырылған күзет пунктінің мониторларына автоматтандырылған режимде беруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z240" w:id="238"/>
-[...15 lines deleted...]
-      1) көрнекі ақпаратты күзет бөлімшесінің арнайы бөлінген үй-жайындағы жергілікті бақылау пунктінің не орталықтандырылған күзет пунктінің мониторларына автоматтандырылған режимде беруді;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқиғаларды кейіннен талдау үшін бейнеақпаратты сақтауды (ақпаратты сақтау мерзімі кемінде 30 тәулік);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z241" w:id="239"/>
-[...15 lines deleted...]
-      2) оқиғаларды кейіннен талдау үшін бейнеақпаратты сақтауды (ақпаратты сақтау мерзімі кемінде 30 тәулік);</w:t>
+    <w:bookmarkStart w:name="z242" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бейнежазбаға жедел қол жеткізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z242" w:id="240"/>
-[...15 lines deleted...]
-      3) бейнежазбаға жедел қол жеткізуді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Объектіге және (немесе) объектінің күзетілетін аймағына санкциясыз ену немесе енуге әрекет жасау туралы хабарламаларды анықтау және беру мақсатында объектілер күзет және дабыл сигнализациясы жүйелерімен және құралдарымен жарақтандырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z243" w:id="241"/>
-[...15 lines deleted...]
-      109. Объектіге және (немесе) объектінің күзетілетін аймағына санкциясыз ену немесе енуге әрекет жасау туралы хабарламаларды анықтау және беру мақсатында объектілер күзет және дабыл сигнализациясы жүйелерімен және құралдарымен жарақтандырылады.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күзет дабылы жүйесінің құрылымы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z244" w:id="242"/>
-[...15 lines deleted...]
-      Күзет дабылы жүйесінің құрылымы:</w:t>
+    <w:bookmarkStart w:name="z245" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы объектінің жұмыс режиміне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z245" w:id="243"/>
-[...15 lines deleted...]
-      1) осы объектінің жұмыс режиміне;</w:t>
+    <w:bookmarkStart w:name="z246" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үй-жайлардың ғимарат ішінде орналасу ерекшеліктеріне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z246" w:id="244"/>
-[...15 lines deleted...]
-      2) үй-жайлардың ғимарат ішінде орналасу ерекшеліктеріне;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) күзетілетін аймақтардың санына байланысты айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z247" w:id="245"/>
-[...15 lines deleted...]
-      3) күзетілетін аймақтардың санына байланысты айқындалады.</w:t>
+    <w:bookmarkStart w:name="z248" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Объектілер тәуліктің қараңғы уақытында олардың терроризмге қарсы қорғалуын қамтамасыз ету мақсатында күзеттік жарықтандыру жүйелерімен және құралдарымен жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z248" w:id="246"/>
-[...15 lines deleted...]
-      110. Объектілер тәуліктің қараңғы уақытында олардың терроризмге қарсы қорғалуын қамтамасыз ету мақсатында күзеттік жарықтандыру жүйелерімен және құралдарымен жабдықталады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күзеттік жарықтандыру ені 3-4 метр, жарық беруі кемінде 10 люкс болатын тұтас жолақ құрай отырып, тәуліктің қараңғы уақытында периметрдің кез келген нүктесінде объектінің жарықтандырылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z249" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Күзетілетін объектілер күзет бөлімшелерінің күштері мен құралдарын басқару үшін ақпарат алмасу мақсатында байланыс жүйелерімен және құралдарымен жарақтандырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Күзеттік жарықтандыру ені 3-4 метр, жарық беруі кемінде 10 люкс болатын тұтас жолақ құрай отырып, тәуліктің қараңғы уақытында периметрдің кез келген нүктесінде объектінің жарықтандырылуын қамтамасыз етеді.</w:t>
-[...18 lines deleted...]
-      111. Күзетілетін объектілер күзет бөлімшелерінің күштері мен құралдарын басқару үшін ақпарат алмасу мақсатында байланыс жүйелерімен және құралдарымен жарақтандырылады.</w:t>
+      Байланыс жүйесі күзет пунктіндегі кезекші мен қызмет көрсету аумағындағы күзет нарядтары арасында, қызмет көрсетілетін аумақ шегіндегі күзет нарядтары арасында екіжақты радиобайланысты қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z250" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Объектілер штаттан тыс жағдайдың туындауы (терроризм актісін жасау немесе жасау қаупі және туындаған салдарлар туралы) және олардың іс-қимылдарын үйлестіру туралы объект персоналы мен келушілерді жедел хабардар ету мақсатында хабардар ету жүйелерімен және құралдарымен жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:p>
-[...33 lines deleted...]
-      112. Объектілер штаттан тыс жағдайдың туындауы (терроризм актісін жасау немесе жасау қаупі және туындаған салдарлар туралы) және олардың іс-қимылдарын үйлестіру туралы объект персоналы мен келушілерді жедел хабардар ету мақсатында хабардар ету жүйелерімен және құралдарымен жабдықталады.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112-1. Объектінің персоналы мен келушілерді хабардар ету техникалық құралдардың көмегімен жүзеге асырылады, олар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z251" w:id="249"/>
-[...15 lines deleted...]
-      112-1. Объектінің персоналы мен келушілерді хабардар ету техникалық құралдардың көмегімен жүзеге асырылады, олар:</w:t>
+    <w:bookmarkStart w:name="z252" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ғимараттарға, үй-жайларға, объект аумағының адамдар үнемі немесе уақытша болатын учаскелеріне дыбыс және (немесе) жарық сигналдарын беруді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z252" w:id="250"/>
-[...15 lines deleted...]
-      1) ғимараттарға, үй-жайларға, объект аумағының адамдар үнемі немесе уақытша болатын учаскелеріне дыбыс және (немесе) жарық сигналдарын беруді;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауіптілік сипаты, эвакуациялау қажеттілігі мен жолдары, объектінің персоналы мен келушілерінің қауіпсіздігін қамтамасыз етуге бағытталған басқа да іс-қимылдар туралы ауызша ақпаратты трансляциялауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z253" w:id="251"/>
-[...15 lines deleted...]
-      2) қауіптілік сипаты, эвакуациялау қажеттілігі мен жолдары, объектінің персоналы мен келушілерінің қауіпсіздігін қамтамасыз етуге бағытталған басқа да іс-қимылдар туралы ауызша ақпаратты трансляциялауды қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112-2. Хабарлағыштардың саны және олардың қуаты адамдар үнемі немесе уақытша болатын барлық жерлерде қажетті естілуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z254" w:id="252"/>
-[...15 lines deleted...]
-      112-2. Хабарлағыштардың саны және олардың қуаты адамдар үнемі немесе уақытша болатын барлық жерлерде қажетті естілуді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z255" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Күзет және дабыл сигнализациясы, кіруді бақылау және басқару жүйелері негізгі желілік қоректендіру болмаған кезде жабдықтың кемінде 2 сағат жұмыс істеуін қамтамасыз ететін аккумуляторлық қолдаумен үздіксіз қоректендіру көздерімен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z255" w:id="253"/>
-[...15 lines deleted...]
-      113. Күзет және дабыл сигнализациясы, кіруді бақылау және басқару жүйелері негізгі желілік қоректендіру болмаған кезде жабдықтың кемінде 2 сағат жұмыс істеуін қамтамасыз ететін аккумуляторлық қолдаумен үздіксіз қоректендіру көздерімен қамтамасыз етіледі.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Автономды резервтік электр қоректендіру көздері кіруді бақылау және басқару жүйесінің, телевизиялық бейнебақылау жүйесінің, күзеттік және кезекші жарықтандырудың жұмысын қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z256" w:id="254"/>
-[...15 lines deleted...]
-      114. Автономды резервтік электр қоректендіру көздері кіруді бақылау және басқару жүйесінің, телевизиялық бейнебақылау жүйесінің, күзеттік және кезекші жарықтандырудың жұмысын қамтамасыз етеді:</w:t>
+    <w:bookmarkStart w:name="z257" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қалалар менқала үлгісіндегі кенттерде – кемінде 24 сағат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z257" w:id="255"/>
-[...15 lines deleted...]
-      1) қалалар менқала үлгісіндегі кенттерде – кемінде 24 сағат;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ауылдық аудандарда – кемінде 48 сағат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z258" w:id="256"/>
-[...15 lines deleted...]
-      2) ауылдық аудандарда – кемінде 48 сағат;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жету қиын аудандарда – кемінде 72 сағат.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z259" w:id="257"/>
-[...15 lines deleted...]
-      3) жету қиын аудандарда – кемінде 72 сағат.</w:t>
+    <w:bookmarkStart w:name="z260" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Объектілердің ғимараттары мен құрылыстарының инженерлік-техникалық нығайтылуы бұзушылардың объектіге және оның ішіне енуінің қиындығын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z260" w:id="258"/>
-[...15 lines deleted...]
-      115. Объектілердің ғимараттары мен құрылыстарының инженерлік-техникалық нығайтылуы бұзушылардың объектіге және оның ішіне енуінің қиындығын қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z261" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Объектілерде ғимараттардың терезе, есік ойықтарын қорғау құралдарын (оққа төзімді шынылармен, жарылыстан қорғайтын пленкамен, торлармен жабдықтау), құрылыстарды, үй-жайларды, құлыптарды және бекіту құрылғыларын, өзге де инженерлік-техникалық шешімдерді қолдану объектілердің қорғалу деңгейінің жоғарылауымен негізделеді, сондай-ақ өзге де инженерлік-техникалық құралдардың болмауын алмастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z261" w:id="259"/>
-[...15 lines deleted...]
-      116. Объектілерде ғимараттардың терезе, есік ойықтарын қорғау құралдарын (оққа төзімді шынылармен, жарылыстан қорғайтын пленкамен, торлармен жабдықтау), құрылыстарды, үй-жайларды, құлыптарды және бекіту құрылғыларын, өзге де инженерлік-техникалық шешімдерді қолдану объектілердің қорғалу деңгейінің жоғарылауымен негізделеді, сондай-ақ өзге де инженерлік-техникалық құралдардың болмауын алмастырады.</w:t>
+    <w:bookmarkStart w:name="z262" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Көліктік бақылау-өткізу пункттерінде және объектінің аумағына өзге де кіреберістерде қоршауда олардың жабық күйде мығым бекітілуін қамтамасыз ететін конструкциясы бар қақпалар жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z262" w:id="260"/>
-[...15 lines deleted...]
-      117. Көліктік бақылау-өткізу пункттерінде және объектінің аумағына өзге де кіреберістерде қоршауда олардың жабық күйде мығым бекітілуін қамтамасыз ететін конструкциясы бар қақпалар жабдықталады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қақпалар мен шарбақ қақпалардың құлыптау және бекіту құрылғылары қиратушы әсер етуден қажетті қорғауды қамтамасыз етеді, су, қар, бұршақ, құм және басқа факторлар тікелей әсер еткен кезде осы климаттық аймаққа тән қоршаған ауаның температурасы мен ылғалдылығы диапазонында жұмыс қабілетін сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z263" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Техникалық тексеріп-қарау құралдары объектілерде қаруды, объектіге және объектіден санкциясыз енгізуге (шығаруға), әкелуге (әкетуге) тыйым салынған басқа да бұйымдар мен заттарды табу үшін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қақпалар мен шарбақ қақпалардың құлыптау және бекіту құрылғылары қиратушы әсер етуден қажетті қорғауды қамтамасыз етеді, су, қар, бұршақ, құм және басқа факторлар тікелей әсер еткен кезде осы климаттық аймаққа тән қоршаған ауаның температурасы мен ылғалдылығы диапазонында жұмыс қабілетін сақтайды.</w:t>
-[...18 lines deleted...]
-      118. Техникалық тексеріп-қарау құралдары объектілерде қаруды, объектіге және объектіден санкциясыз енгізуге (шығаруға), әкелуге (әкетуге) тыйым салынған басқа да бұйымдар мен заттарды табу үшін қолданылады.</w:t>
+      Объектіні техникалық тексеріп-қарау құралдарымен жарақтандыру объектілерге тән қауіп-қатерлерге, оның жұмыс істеу ерекшеліктеріне сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z264" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Қажет болған жағдайда объектілерде күзет бөлімшелерінің және (немесе) олардың қарауылдарының үй-жайлары жабдықталады, оларды ғимараттардың бірінші қабатында орналастыру ұсынылады. Бұл ретте үй-жай конструкциясы тиісті санаттағы ғимараттардың конструкциясына қойылатын талаптарға сәйкес болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Объектіні техникалық тексеріп-қарау құралдарымен жарақтандыру объектілерге тән қауіп-қатерлерге, оның жұмыс істеу ерекшеліктеріне сәйкес жүргізіледі.</w:t>
-[...18 lines deleted...]
-      119. Қажет болған жағдайда объектілерде күзет бөлімшелерінің және (немесе) олардың қарауылдарының үй-жайлары жабдықталады, оларды ғимараттардың бірінші қабатында орналастыру ұсынылады. Бұл ретте үй-жай конструкциясы тиісті санаттағы ғимараттардың конструкциясына қойылатын талаптарға сәйкес болады.</w:t>
+      Террористік тұрғыдан осал объектілерді осы тарауда тікелей көрсетілмеген, бірақ сол міндеттер мен функцияларды орындайтын немесе сол мақсаттарға сәйкес келетін өзге де инженерлік-техникалық жабдықтармен жарақтандыруға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z265" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Террористік тұрғыдан осал барлық объектілер телевизиялық күзет жүйелерімен және хабардар ету жүйелерімен жарақтандырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="264"/>
+    <w:bookmarkStart w:name="z266" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       121. Бөлімшелерді осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>120-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген жүйелерді қоспағанда, осы тарауда көзделген инженерлік-техникалық жабдықтармен жарақтандыру мүмкін болмаған жағдайда, осы Нұсқаулыққа сәйкес олардың жоқ екенін білдірмейтін өзге де инженерлік-техникалық шешімдер және (немесе) қауіпсіздік шаралары қабылданады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z267" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Талаптың 56-тармағына сәйкес объектіні салуды, реконструкциялауды, жаңғыртуды, күрделі жөндеуді жобалау кезінде объектінің меншік иесіне, иесі (оның ішінде әлеуетті) объектінің террористік тұрғыдан осал объектілерге жатқызу өлшемшарттарына сәйкестігін анықтау және қажет болған жағдайда тиісті инженерлік-техникалық жарақтандыруды қарастыру қажет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z267" w:id="265"/>
-[...15 lines deleted...]
-      122. Талаптың 56-тармағына сәйкес объектіні салуды, реконструкциялауды, жаңғыртуды, күрделі жөндеуді жобалау кезінде объектінің меншік иесіне, иесі (оның ішінде әлеуетті) объектінің террористік тұрғыдан осал объектілерге жатқызу өлшемшарттарына сәйкестігін анықтау және қажет болған жағдайда тиісті инженерлік-техникалық жарақтандыруды қарастыру қажет.</w:t>
+    <w:bookmarkStart w:name="z268" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Террористік тұрғыдан осал объектілердің меншік иесінің, иесінің, басшысының немесе өзге де лауазымды адамдарының шешімі бойынша объектіде қосымша инженерлік-техникалық жабдық орнатылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z268" w:id="266"/>
-[...15 lines deleted...]
-      123. Террористік тұрғыдан осал объектілердің меншік иесінің, иесінің, басшысының немесе өзге де лауазымды адамдарының шешімі бойынша объектіде қосымша инженерлік-техникалық жабдық орнатылуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z269" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Объектілерді жобалау және инженерлік-техникалық жабдықтармен жарақтандыру үшін террористік тұрғыдан осал объектілердің меншік иелері, иелері, басшылары оның ықтимал қауіпті учаскелерін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z269" w:id="267"/>
-[...15 lines deleted...]
-      124. Объектілерді жобалау және инженерлік-техникалық жабдықтармен жарақтандыру үшін террористік тұрғыдан осал объектілердің меншік иелері, иелері, басшылары оның ықтимал қауіпті учаскелерін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Объектіні инженерлік-техникалық жабдықпен жарақтандыру жөніндегі іс-шараларды аяқтау мерзімі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z270" w:id="268"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аумақтық тізбелерге кіретін объектілер үшін объектіге террористік тұрғыдан осал мәртебе деген беру туралы хабарлама алынған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8547,70 +8623,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z273" w:id="269"/>
+    <w:bookmarkStart w:name="z273" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       126. Объектінің инженерлік-техникалық жабдықтары үнемі жұмыс істейтін күйде ұсталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8741,348 +8817,348 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z275" w:id="270"/>
+    <w:bookmarkStart w:name="z275" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының атом энергиясын пайдалану саласындағы қызметті жүзеге асыратын террористік тұрғыдан осал объектілерінің терроризмге қарсы қорғалуы саласындағы құжаттар тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z276" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Атом энергиясын пайдалану объектісін терроризмге қарсы қорғалуы жөніндегі іс-шараларды жүргізуді қамтамасыз ететін жауапты адамды және ол болмаған уақытқа оны алмастыратын адамды (функционалдық міндеттерін көрсете отырып) тағайындау туралы бұйрық.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z276" w:id="271"/>
-[...15 lines deleted...]
-      1. Атом энергиясын пайдалану объектісін терроризмге қарсы қорғалуы жөніндегі іс-шараларды жүргізуді қамтамасыз ететін жауапты адамды және ол болмаған уақытқа оны алмастыратын адамды (функционалдық міндеттерін көрсете отырып) тағайындау туралы бұйрық.</w:t>
+    <w:bookmarkStart w:name="z277" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Атом энергиясын пайдалану объектілерінің өткізу және объектішілік режимдерін ұйымдастыру туралы қағидалар (ол болған кезде) және атом энергиясын пайдалану объектісі басшысының оларды бекіту туралы бұйрығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z277" w:id="272"/>
-[...15 lines deleted...]
-      2. Атом энергиясын пайдалану объектілерінің өткізу және объектішілік режимдерін ұйымдастыру туралы қағидалар (ол болған кезде) және атом энергиясын пайдалану объектісі басшысының оларды бекіту туралы бұйрығы.</w:t>
+    <w:bookmarkStart w:name="z278" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Терроризмге қарсы қорғалуын нығайту жөніндегі ұйымдастырушылық және практикалық іс-шаралар жоспары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z278" w:id="273"/>
-[...15 lines deleted...]
-      3. Терроризмге қарсы қорғалуын нығайту жөніндегі ұйымдастырушылық және практикалық іс-шаралар жоспары.</w:t>
+    <w:bookmarkStart w:name="z279" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Терроризмге қарсы дайындық бойынша оқу-жаттығу іс-шараларын есепке алу журналы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z279" w:id="274"/>
-[...15 lines deleted...]
-      4. Терроризмге қарсы дайындық бойынша оқу-жаттығу іс-шараларын есепке алу журналы.</w:t>
+    <w:bookmarkStart w:name="z280" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Атом энергиясын пайдалану объектілері тұлғаларының әртүрлі топтарының террористік сипаттағы ықтимал қауіптерге іс-қимылдары бойынша нұсқаулық (жадынама).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z280" w:id="275"/>
-[...15 lines deleted...]
-      5. Атом энергиясын пайдалану объектілері тұлғаларының әртүрлі топтарының террористік сипаттағы ықтимал қауіптерге іс-қимылдары бойынша нұсқаулық (жадынама).</w:t>
+    <w:bookmarkStart w:name="z281" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Атом энергиясын пайдалану объектісінің аумағын аралау, кезекшілікті тапсыру, қабылдау журналы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z281" w:id="276"/>
-[...15 lines deleted...]
-      6. Атом энергиясын пайдалану объектісінің аумағын аралау, кезекшілікті тапсыру, қабылдау журналы.</w:t>
+    <w:bookmarkStart w:name="z282" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Атом энергиясын пайдалану объектісінің аумағына кіруге құқығы бар автокөлік құралдарының тізімі (қажет болған жағдайда).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z282" w:id="277"/>
-[...15 lines deleted...]
-      7. Атом энергиясын пайдалану объектісінің аумағына кіруге құқығы бар автокөлік құралдарының тізімі (қажет болған жағдайда).</w:t>
+    <w:bookmarkStart w:name="z283" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Атом энергиясын пайдалану объектісінің терроризмге қарсы қорғалуының паспорты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z283" w:id="278"/>
-[...15 lines deleted...]
-      8. Атом энергиясын пайдалану объектісінің терроризмге қарсы қорғалуының паспорты.</w:t>
+    <w:bookmarkStart w:name="z284" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Өрт кезінде, терроризм актісінің жасалу қаупі және өзге де төтенше жағдайлар туралы ақпарат алған жағдайда, мекеме қызметкерлері мен келушілерді эвакуациялау жоспарлары мен тәртібі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z284" w:id="279"/>
-[...15 lines deleted...]
-      9. Өрт кезінде, терроризм актісінің жасалу қаупі және өзге де төтенше жағдайлар туралы ақпарат алған жағдайда, мекеме қызметкерлері мен келушілерді эвакуациялау жоспарлары мен тәртібі.</w:t>
+    <w:bookmarkStart w:name="z285" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Атом энергиясын пайдалану объектісінің персоналымен практикалық және теориялық сабақтар өткізу графигі бар атом энергиясын пайдалану объектісіне келушілерді ғимараттардан қауіпсіз және уақтылы эвакуациялау бойынша практикалық сабақтар өткізу туралы бұйрық.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z285" w:id="280"/>
-[...15 lines deleted...]
-      10. Атом энергиясын пайдалану объектісінің персоналымен практикалық және теориялық сабақтар өткізу графигі бар атом энергиясын пайдалану объектісіне келушілерді ғимараттардан қауіпсіз және уақтылы эвакуациялау бойынша практикалық сабақтар өткізу туралы бұйрық.</w:t>
+    <w:bookmarkStart w:name="z286" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Атом энергиясын пайдалану объектісі персоналын террористік акт жасалу қаупі төнген кезде немесе ол жасалған кезде қорғау тәсілдері мен іс-қимылдарға оқыту бағдарламалары, хаттамалары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z286" w:id="281"/>
-[...15 lines deleted...]
-      11. Атом энергиясын пайдалану объектісі персоналын террористік акт жасалу қаупі төнген кезде немесе ол жасалған кезде қорғау тәсілдері мен іс-қимылдарға оқыту бағдарламалары, хаттамалары.</w:t>
+    <w:bookmarkStart w:name="z287" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Атом энергиясын пайдалану объектісін күзетуге арналған шарттар (күзет қызметін жүзеге асыратын ұйым лицензияларының көшірмелері), күзет сигнализациясы, бейнебақылау жүйелеріне қызмет көрсету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z287" w:id="282"/>
-[...15 lines deleted...]
-      12. Атом энергиясын пайдалану объектісін күзетуге арналған шарттар (күзет қызметін жүзеге асыратын ұйым лицензияларының көшірмелері), күзет сигнализациясы, бейнебақылау жүйелеріне қызмет көрсету.</w:t>
+    <w:bookmarkStart w:name="z288" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Террористік қауіптілік деңгейлерін белгілеу кезінде атом энергиясын пайдалану объектісі персоналының іс-қимылдары жөніндегі нұсқаулық, ұсынымдар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z288" w:id="283"/>
-[...15 lines deleted...]
-      13. Террористік қауіптілік деңгейлерін белгілеу кезінде атом энергиясын пайдалану объектісі персоналының іс-қимылдары жөніндегі нұсқаулық, ұсынымдар.</w:t>
+    <w:bookmarkStart w:name="z289" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Террористік қауіптілік деңгейлерін белгілеу кезінде атом энергиясын пайдалану объектісінің персоналы мен келушілерін хабардар ету схемасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z289" w:id="284"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="284"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9213,468 +9289,468 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z291" w:id="285"/>
+    <w:bookmarkStart w:name="z291" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атом энергиясын пайдалану объектілеріне алып өтуге тыйым салынған негізгі заттардың тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z292" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қару:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z292" w:id="286"/>
-[...15 lines deleted...]
-      1. Қару:</w:t>
+    <w:bookmarkStart w:name="z293" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) атыс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z293" w:id="287"/>
-[...15 lines deleted...]
-      1) атыс;</w:t>
+    <w:bookmarkStart w:name="z294" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) травматикалық, газ және жарық дыбыстық әсер ететін патрондары бар ұңғысыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z294" w:id="288"/>
-[...15 lines deleted...]
-      2) травматикалық, газ және жарық дыбыстық әсер ететін патрондары бар ұңғысыз;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) суық, сондай-ақ суық қаруға жатпайтын түрлі пышақтар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z295" w:id="289"/>
-[...15 lines deleted...]
-      3) суық, сондай-ақ суық қаруға жатпайтын түрлі пышақтар;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лақтырылатын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z296" w:id="290"/>
-[...15 lines deleted...]
-      4) лақтырылатын;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) пневматикалық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z297" w:id="291"/>
-[...15 lines deleted...]
-      5) пневматикалық;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) газ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z298" w:id="292"/>
-[...15 lines deleted...]
-      6) газ;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z299" w:id="293"/>
-[...15 lines deleted...]
-      7) электр;</w:t>
+    <w:bookmarkStart w:name="z300" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) белгі беретін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z300" w:id="294"/>
-[...15 lines deleted...]
-      8) белгі беретін;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) зақымдайтын әрекеті радиоактивті сәулеленуді және биологиялық әсерді пайдалануға негізделген қару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z301" w:id="295"/>
-[...15 lines deleted...]
-      9) зақымдайтын әрекеті радиоактивті сәулеленуді және биологиялық әсерді пайдалануға негізделген қару;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) зақымдайтын әрекеті электромагниттік, жарық, жылу, инфрақызыл немесе ультрадыбыстық сәулеленуді пайдалануға негізделген қару.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z302" w:id="296"/>
-[...15 lines deleted...]
-      10) зақымдайтын әрекеті электромагниттік, жарық, жылу, инфрақызыл немесе ультрадыбыстық сәулеленуді пайдалануға негізделген қару.</w:t>
+    <w:bookmarkStart w:name="z303" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Механикалық және аэрозольді бүріккіштер мен көзден жас ағызатын, тітіркендіргіш және адам ағзасына теріс әсер ететін құрылғылар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z303" w:id="297"/>
-[...15 lines deleted...]
-      2. Механикалық және аэрозольді бүріккіштер мен көзден жас ағызатын, тітіркендіргіш және адам ағзасына теріс әсер ететін құрылғылар.</w:t>
+    <w:bookmarkStart w:name="z304" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Заттар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z304" w:id="298"/>
-[...15 lines deleted...]
-      3. Заттар:</w:t>
+    <w:bookmarkStart w:name="z305" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жарылғыш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z305" w:id="299"/>
-[...15 lines deleted...]
-      1) жарылғыш;</w:t>
+    <w:bookmarkStart w:name="z306" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) улы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z306" w:id="300"/>
-[...15 lines deleted...]
-      2) улы;</w:t>
+    <w:bookmarkStart w:name="z307" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уландырғыш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z307" w:id="301"/>
-[...15 lines deleted...]
-      3) уландырғыш;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) радиоактивті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z308" w:id="302"/>
-[...15 lines deleted...]
-      4) радиоактивті;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) көз ашытатын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z309" w:id="303"/>
-[...15 lines deleted...]
-      5) көз ашытатын;</w:t>
+    <w:bookmarkStart w:name="z310" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) пиротехникалық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z310" w:id="304"/>
-[...15 lines deleted...]
-      6) пиротехникалық;</w:t>
+    <w:bookmarkStart w:name="z311" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тез тұтанатын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z311" w:id="305"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="305"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9805,68 +9881,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z313" w:id="306"/>
+    <w:bookmarkStart w:name="z313" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атом энергиясын пайдалану объектілерінің терроризмге қарсы қауіпсіздігі мәселелері бойынша профилактикалық және оқу-жаттығу іс-шаралары тақырыптарының нұсқалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12064,2952 +12140,2952 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="307"/>
+    <w:bookmarkStart w:name="z315" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Атом энергиясын пайдалану объектілері әртүрлі адамдар тобының террористік сипаттағы ықтимал қауіптерге іс-қимыл алгоритмдері</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z316" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қарулы шабуыл қаупі туындаған кезде келушілердің әрекеттері:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z316" w:id="308"/>
-[...15 lines deleted...]
-      1. Қарулы шабуыл қаупі туындаған кезде келушілердің әрекеттері:</w:t>
+    <w:bookmarkStart w:name="z317" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қорғану, ғимараттан байқатпай шығу немесе үй-жайда паналау, есікті бұғаттау, аумақтық ішкі істер, ұлттық қауіпсіздік органдары қызметкерлерінің келуін күту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z317" w:id="309"/>
-[...15 lines deleted...]
-      1) қорғану, ғимараттан байқатпай шығу немесе үй-жайда паналау, есікті бұғаттау, аумақтық ішкі істер, ұлттық қауіпсіздік органдары қызметкерлерінің келуін күту;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық қорғау және (немесе) арнайы мемлекеттік органдарды, күзетті, персоналды, объектінің басшылығын қарулы шабуылдың фактісі мен мән-жайлары туралы кез келген тәсілмен хабардар ету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z318" w:id="310"/>
-[...15 lines deleted...]
-      2) құқық қорғау және (немесе) арнайы мемлекеттік органдарды, күзетті, персоналды, объектінің басшылығын қарулы шабуылдың фактісі мен мән-жайлары туралы кез келген тәсілмен хабардар ету.</w:t>
+    <w:bookmarkStart w:name="z319" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қарулы шабуыл қаупі туындаған кезде персоналдың іс-қимылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z319" w:id="311"/>
-[...15 lines deleted...]
-      2. Қарулы шабуыл қаупі туындаған кезде персоналдың іс-қимылы:</w:t>
+    <w:bookmarkStart w:name="z320" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қарулы шабуылдың фактісі мен мән-жайлары туралы аумақтық ішкі істер, ұлттық қауіпсіздік органдарын, күзетшілерді, персоналды, объектінің басшылығын кез келген тәсілмен хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z320" w:id="312"/>
-[...15 lines deleted...]
-      1) қарулы шабуылдың фактісі мен мән-жайлары туралы аумақтық ішкі істер, ұлттық қауіпсіздік органдарын, күзетшілерді, персоналды, объектінің басшылығын кез келген тәсілмен хабардар ету;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қорғану, ғимараттан байқатпай шығу немесе үй-жайда паналау, есікті бұғаттау, аумақтық ішкі істер, ұлттық қауіпсіздік органдары қызметкерлерінің келуін күту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z321" w:id="313"/>
-[...15 lines deleted...]
-      2) қорғану, ғимараттан байқатпай шығу немесе үй-жайда паналау, есікті бұғаттау, аумақтық ішкі істер, ұлттық қауіпсіздік органдары қызметкерлерінің келуін күту.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қарулы шабуыл қаупі туындаған кезде объектінің жеке күзет ұйымы қызметкерлерінің әрекеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z322" w:id="314"/>
-[...15 lines deleted...]
-      3. Қарулы шабуыл қаупі туындаған кезде объектінің жеке күзет ұйымы қызметкерлерінің әрекеттері:</w:t>
+    <w:bookmarkStart w:name="z323" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қарулы қаскүнемді анықтау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z323" w:id="315"/>
+    <w:bookmarkStart w:name="z324" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оның объектідегі адамдардың жаппай болатын орындарына жылжуына тосқауыл қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z325" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объектінің басшылығын, аумақтық ішкі істер, ұлттық қауіпсіздік органдарын қарулы шабуыл фактісі туралы хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z326" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объектідегі адамдардың қауіпсіздігін қамтамасыз ету шараларын қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z327" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз қауіпсіздігін қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z328" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қарулы шабуыл қаупі туындаған кезде объект басшылығының әрекеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z329" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аумақтық ішкі істер, ұлттық қауіпсіздік органдарын қарулы шабуыл фактісі мен мән-жайлары туралы дереу хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z330" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектіде адамдардың қауіпсіздігін қамтамасыз ету жөніндегі іс-шараны ұйымдастыру (эвакуациялау, ішкі кедергілерді бұғаттау, объектідегі штаттан тыс жағдай туралы хабарлау);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z331" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объект персоналының терроризмге қарсы күрес жөніндегі жедел штабпен өзара іс-қимылын қамтамасыз ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z332" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Адамды кепілге алу қаупі туындаған кезде келушілердің әрекеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z333" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қорғану, кепілге алудан аулақ болу, ғимараттан байқатпай шығу немесе үй-жайда паналау, есікті бұғаттау, құқық қорғау органдарының қызметкерлері келгенге дейін немесе ғимараттан кету қауіпсіздігі мүмкіндігіне дейін шыдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z334" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық қорғау және (немесе) аумақтық ішкі істер, ұлттық қауіпсіздік органдарын кепілге алу мән-жайлары мен шабуылдаушылар (саны, қару-жарағы, жарақтандырылуы, жасы, лақап аты, ұлты) туралы кез келген қолжетімді тәсілмен және өз қауіпсіздігін кепілдендірілген қамтамасыз ету шартымен ғана хабардар ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z335" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Адамды кепілге алу қаупі туындаған кезде объект персоналының әрекеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z336" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қорғану, кепілге алынудан аулақ болу, ғимараттан байқатпай шығу немесе үй-жайда паналау, есікті бұғаттау, аумақтық ішкі істер, ұлттық қауіпсіздік органдарының қызметкерлері келгенге дейін шыдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z337" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кез келген қолжетімді тәсілмен және өз қауіпсіздігін кепілді қамтамасыз ету шартымен ғана аумақтық ішкі істер, ұлттық қауіпсіздік органдарын кепілге алу мән-жайлары мен шабуылдаушылар (саны, қару-жарағы, жарақтандырылуы, жасы, лақап аты, ұлты) туралы хабардар ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z338" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Адамды кепілге алу қаупі туындаған кезде объектінің жеке күзет ұйымы қызметкерлерінің іс-қимылдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z339" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қарулы қаскүнемді анықтау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z327" w:id="319"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z340" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оның объектідегі адамдардың жаппай болатын жерлеріне қарай жылжуына тосқауыл қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z341" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объектінің басшылығын, аумақтық ішкі істер, ұлттық қауіпсіздік органдарын кепілге алуға оқталу фактісі мен мән-жайлары туралы кез келген тәсілмен хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z342" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) объектідегі адамдардың қауіпсіздігін қамтамасыз ету шараларын қабылдау (эвакуациялау, зиянкестердің жолындағы ішкі кедергілерді бұғаттау);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z343" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өз қауіпсіздігін қамтамасыз ету (кепілге алынбау).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z344" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Адамды кепілге алу қаупі туындаған кезде объект басшылығының әрекеттері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z345" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аумақтық ішкі істер, ұлттық қауіпсіздік органдарын кепілге алу әрекетінің фактісі мен мән-жайлары туралы қолжетімді тәсілмен дереу хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z346" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектіде адамдардың қауіпсіздігін қамтамасыз ету шараларын қабылдауды ұйымдастыру (эвакуациялау, ішкі кедергілерді бұғаттау, объектідегі штаттан тыс жағдай туралы хабарлау);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z347" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объект персоналының терроризмге қарсы күрес жөніндегі жедел штабпен өзара іс-қимылын ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z348" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Адамды кепілге алу кезінде атом энергиясын пайдалану объектісіне келушілердің және (немесе) персоналдың іс-қимылдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z349" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "өзіңізді ұстаңыз", тынышталыңыз, үрейленбеңіз, тыныш дауыспен сөйлесіңіз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z350" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) террористердің бостандықтан айыру мен қорлауына табанды және ұстамды түрде шыдау, қылмыскерлердің көзіне қарамау, арандатушылықпен әрекет етпеу. Қылмыскерлерді физикалық күш немесе қару қолдануға итермелейтін әрекеттерге жол бермеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z351" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қылмыскерлердің талаптарын орындау, оларға қайшы келмеу, ашуланшақтық пен дүрбелеңге жол бермеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z352" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мүмкін болатын қатал сынаққа физикалық және психикалық тұрғыдан дайындалыңыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z353" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұрлаушыларға сыртқы жеккөрушілік пен немқұрайлылық білдірмеңіз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z354" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) басынан бастап (әсіресе бірінші сағатта) қарақшылардың барлық нұсқауларын орындаңыз. Басқыншылардан кез келген әрекетті жасауға рұқсат сұрау: отыру, тұру, ішу, дәретханаға бару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z355" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) өз мінез-құлқыңызбен террористердің назарын аудармаңыз, белсенді қарсылық көрсетпеңіз. Бұл сіздің жағдайыңызды нашарлатуы мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z356" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) қашудың сәттілігіне толық сенімділік болмаса, жүгіруге тырыспаңыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z357" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) террористер туралы мүмкіндігінше көп ақпаратты есте сақтаңыз (олардың саны, қару-жарақ, сыртқы түрі, дене бітімі, екпіні, әңгіме тақырыбы, темпераменті, мінез-құлқы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z358" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) орналасқан жеріңізді анықтауға тырысыңыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z359" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) мүмкіндік болған кезде, байланыстың кез келген қолжетімді тәсілін пайдалана отырып, өмірге қауіп төндірмей, сақтық таныта отырып, болған оқиға туралы аумақтық ішкі істер органдарына, ұлттық қауіпсіздік органдарына немесе объектіні күзет қызметіне хабарлауға тырысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z360" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) қандай тағам болса да, оны назардан тыс қалдырмаңыз. Бұл күш пен денсаулықты сақтауға көмектеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z361" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) жарақат алған кезде өзіңізге алғашқы көмек көрсетуге тырысыңыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z362" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ең бастысы-қарақшылар өздерін басқаруды тоқтатса да, үрейленбеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z363" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) терезелерден, есіктерден және террористердің өздерінен аулақ болыңыз. Бұл үй-жайға шабуыл жасау, қылмыскерлерді жеңу үшін мергендерді ату кезінде сіздің қауіпсіздігіңізді қамтамасыз ету үшін қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z364" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Арнайы бөлімшелер қызметкерлерінің кепілге алынғандарды босату жөніндегі операцияларды жүргізуі кезінде атом энергиясын пайдалану объектісіне келушілердің және (немесе) персоналдың іс-қимылдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z365" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) еденге етпетіңнен жатып, қабырғаға жабысып, басыңызды қолдарыңызбен жауып, қозғалмаңыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z366" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық қорғау органдарының қызметкерлеріне қарсы жүгіруге немесе олардан қашуға болмайды, өйткені олар жүгірушіні қылмыскер деп қателесуі мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z367" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) есіктер мен терезелердің саңылауларынан алысырақ тұру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z368" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер шабуыл жасау және басып алу кезінде жәбірленушіге алдымен (жеке басын анықтағанға дейін) ықтимал қылмыскер сияқты біршама қате әрекет көрсетсе, ашуланбаңыз. Босатылған кепілге алынған адамды тінтуге, жауапқа тартуға, қажет болса кісендеуге, байлауға тиіс. Бұған түсіністікпен қарау қажет, өйткені мұндай жағдайларда шабуылдаушылардың мұндай әрекеттерін (барлық адамдарды түпкілікті сәйкестендіруге және шынайы қылмыскерлерді анықтауға дейін) ақтап алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z369" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Күдікті зат табылған кезде келушілердің іс-қимылдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z370" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қол тигізбеңіз, жақындамаңыз, қозғамаңыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z371" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иесіз заттың ықтимал иесін анықтау үшін айналасындағылардан сұрау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z372" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) радиобайланыс құралдарын, оның ішінде ұялы байланыс құралдарын осы затқа жақын пайдаланудан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z373" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табылған уақыты мен орнын жазып алыңыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z374" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) күдікті заттың табылғаны туралы объектінің күзетіне және персоналына не құқық қорғау органдарына дереу хабарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z375" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жарылғыш құрылғыға ұқсас заттың сыртқы түрін және оны табудың маңызды мән-жайларын сипаттауға дайын болу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z376" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дүрбелең туғызбау үшін болған оқиға туралы білуі қажет адамдардан басқа ешкімге жарылыс қаупі туралы хабарламау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z377" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өмірге қауіп төнген кезде қорғауды қамтамасыз ететін заттардың (ғимараттың бұрышы, колонна, жуан ағаш, автомашина) артын паналау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z378" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) объектіні күзетуді, құқық қорғау және (немесе) арнаулы мемлекеттік органдарды күдікті тұлға/адамдар (саны, қаруы, жарақтандырылуы, жасы, лақап аты, ұлты) туралы хабардар ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z379" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) объектіден шығып кету және (немесе) күрделі құрылыстың артына және қажетті қашықтықта паналау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z380" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Күдікті затты анықтаған кездегі персоналдың іс-қимылдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z381" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қол тигізбеңіз, жақындамаңыз, қозғамаңыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z382" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иесіз заттың ықтимал иесін анықтау үшін айналасындағылардан сұрау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z383" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) радиобайланыс құралдарын, оның ішінде ұялы байланыс құралдарын осы затқа жақын пайдаланудан бас тарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z384" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табылғануақыты мен орнын жазып алыңыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z385" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) күдікті заттың табылғаны туралы объектінің күзетіне және персоналына не аумақтық ұлттық қауіпсіздік және ішкі істер органдарының кезекші бөлімдеріне дереу хабарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z386" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жарылғыш құрылғыға ұқсас заттың сыртқы түрін және оны табудың маңызды мән-жайларын сипаттауға дайын болу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z387" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дүрбелең туғызбау үшін болған оқиға туралы білуі қажет адамдардан басқа ешкімге жарылыс қаупі туралы хабарламау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z388" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) күзетпен бөгде адамдардың күдікті затқа және қауіпті аймаққа кіруін шектеуді ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z389" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қауіпті аймаққа іргелес аумақтан адамдарды ұйымдасқан түрде эвакуациялауды қамтамасыз етуге көмектесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z390" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) өмірге қауіп төнген кезде қорғауды қамтамасыз ететін заттарды (ғимараттың бұрышы, колонна, жуан ағаш, автомашина) паналау, бақылау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z391" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) объектінің, құқық қорғау және (немесе) арнайы мемлекеттік органдардың күзетіне күдікті адам немесе өзімен бірге жарылғыш құрылғылары немесе жарылғыш заттары (саны, қаруы, жарақтандырылуы, жасы, лақап аты, ұлты) болуы мүмкін адамдар тобы анықталған жағдайда хабарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z392" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) келушілерді эвакуациялауды ұйымдастыруда басшылыққа және күзетке жәрдем көрсетуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z393" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) объектіден шығып кету, мүмкін болмаған жағдайда – күрделі құрылыстың артына және қажетті қашықтықта паналау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z394" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Жеке күзет ұйымы қызметкерлерінің күдікті зат табылған кездегі іс-қимылдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z395" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қол тигізбеңіз, жақындамаңыз, қозғамаңыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z396" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) иесіз заттың ықтимал иесін анықтау үшін айналасындағылардан сұрау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z397" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) радиобайланыс құралдарын, оның ішінде ұялы байланыс құралдарын осы затқа жақын пайдаланудан бас тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z398" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табылған уақыты мен орнын жазып алыңыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      күзетте күдікті заттың табылғаны туралы объектінің персоналына не құқық қорғау органдарына дереу хабарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z399" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жарылғыш құрылғыға ұқсас заттың сыртқы түрін және оны табудың маңызды мән-жайларын сипаттауға дайын болу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z400" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дүрбелең туғызбау үшін болған оқиға туралы білуі қажет адамдардан басқа ешкімге жарылыс қаупі туралы хабарлауға болмайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z401" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бөгде адамдардың күдікті затқа және қауіпті аймаққа қажетті қашықтықтан кіруін шектеуді қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қауіпті аймаққа іргелес аумақтан адамдарды ұйымдасқан түрде эвакуациялауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z402" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) өмірге қауіп төнген кезде қорғауды қамтамасыз ететін заттарды (ғимараттың бұрышы, баған, жуан ағаш, автомашина) паналау, бақылау жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z403" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) күдікті адам немесе өзімен бірге жарылғыш құрылғылары немесе жарылғыш заттары (саны, қаруы, жарақтандырылуы, жасы, лақап аты, ұлты) болуы мүмкін адамдар тобы анықталған жағдайда, құқық қорғау және (немесе) арнайы мемлекеттік органдардың күзетін хабардар ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z404" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Күдікті зат анықталған кезде басшылықтың іс-қимылдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z405" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқық қорғау, арнайы мемлекеттік органдарға күдікті адамның анықталғаны немесе иесіз заттың табылғаны туралы дереу хабарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z406" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қажетті қашықтықта иесіз күдікті заттың табылған орнын қоршауды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z407" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамдарды объектіден эвакуациялауды ұйымдастыру, объектідегі штаттан тыс жағдай туралы хабарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z408" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) күдікті заттарды табу мақсатында үй-жайларды аралауды және аумақтарды қарауды қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z409" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объект персоналының терроризмге қарсы күрес жөніндегі жедел штабпен өзара іс-қимылын ұйымдастыру, қажетті ақпарат беру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z410" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жарылғыш құрылғыны көрсететін белгілер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z411" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) табылған затта сымдардың, арқандардың, оқшаулағыш таспаның болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z412" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заттан шығатын күдікті дыбыстар, шертулер, сағаттардың тықылдауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z413" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заттан бадамға тән иіс немесе ерекше иіс шығады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z414" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) табылған заттың басқаша орналастырылуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z415" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сыртқы белгілері бойынша антеннаға ұқсас қоректендіру көздерінің әртүрлі түрлерінің табылған нысанына орнатылған сым.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z416" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Жарылғыш құрылғы немесе зат табылған кезде ол жерден алыстату және (немесе) қоршау үшін қашықтық:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z417" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) РГД-5 гранатасы -50 метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z418" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ф-1 гранатасы – 200 метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z419" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салмағы 200 грамм тротил дойбы – 45 метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z420" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) салмағы 400 грамм тротил дойбы - 55 метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z421" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сыра банкасы 0,33 литр - 60 метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z422" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дипломат (кейс) - 230 метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z423" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жол чемоданы - 350 метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z424" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) "Жигули" класты автокөлік - 460 метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z425" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Волга" класындағы автокөлік - 580 метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z426" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) шағын автобус - 920 метр;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z427" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) жүк көлігі (фургон) – 1240 метр.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z428" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. "Жанкешті-лаңкестерді" пайдалана отырып шабуыл жасау кезіндегі персонал мен келушілердің іс-қимылдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z429" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қорғану, ғимараттан байқатпай шығу немесе үй-жайда паналау, есікті бұғаттау, құқық қорғау органдарының қызметкерлері келгенше күту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z430" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық қорғау және (немесе) арнаулы мемлекеттік органдарды, күзетті, персоналды, объектінің басшылығын қарулы шабуылдың фактісі мен мән-жайлары туралы кез келген тәсілмен хабардар ету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z431" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жеке күзет ұйымы қызметкерлерінің "жанкешті-террористерді" қолдана отырып шабуыл жасау кезіндегі іс-қимылдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z432" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оның объектідегі адамдардың жаппай болатын жерлеріне қарай жылжуына тосқауыл қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z433" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объектінің басшылығына, құқық қорғау және/немесе арнаулы мемлекеттік органдарға күдікті адамның немесе адамдар тобының анықталғаны туралы кез келген тәсілмен хабарлау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z434" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) объектідегі адамдардың қауіпсіздігін қамтамасыз ету шараларын қабылдау (эвакуациялау, ішкі кедергілерді бұғаттау);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z435" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қажет болған кезде күдікті адамның немесе адамдар тобының объект бойынша (жеке өзі не бейнебақылау жүйесі арқылы) жүріп-тұруын бақылауды ұйымдастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z436" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) өз қауіпсіздігін қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-[...2194 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z436" w:id="428"/>
-[...15 lines deleted...]
-      5) өз қауіпсіздігін қамтамасыз ету.</w:t>
+    <w:bookmarkStart w:name="z437" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. "Жанкешті-террористерді" қолдану арқылы шабуыл жасау кезіндегі басшылықтың іс-қимылдары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z437" w:id="429"/>
-[...15 lines deleted...]
-      19. "Жанкешті-террористерді" қолдану арқылы шабуыл жасау кезіндегі басшылықтың іс-қимылдары:</w:t>
+    <w:bookmarkStart w:name="z438" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектіде күдікті адамды немесе адамдар тобын анықтау туралы ақпаратты құқық қорғау және (немесе) арнаулы мемлекеттік органдарға дереу беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z438" w:id="430"/>
-[...15 lines deleted...]
-      1) объектіде күдікті адамды немесе адамдар тобын анықтау туралы ақпаратты құқық қорғау және (немесе) арнаулы мемлекеттік органдарға дереу беру;</w:t>
+    <w:bookmarkStart w:name="z439" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық қорғау органдарының қызметкерлеріне қаскүнемді анықтау және ұстау уақытын қысқартатын күдікті адам туралы барынша толық ақпарат беру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z439" w:id="431"/>
-[...15 lines deleted...]
-      2) құқық қорғау органдарының қызметкерлеріне қаскүнемді анықтау және ұстау уақытын қысқартатын күдікті адам туралы барынша толық ақпарат беру;</w:t>
+    <w:bookmarkStart w:name="z440" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) адамдарды ұйымдасқан эвакуациялауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z440" w:id="432"/>
-[...15 lines deleted...]
-      3) адамдарды ұйымдасқан эвакуациялауды қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z441" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өз қауіпсіздігін қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z441" w:id="433"/>
-[...15 lines deleted...]
-      4) өз қауіпсіздігін қамтамасыз ету.</w:t>
+    <w:bookmarkStart w:name="z442" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Телефон арқылы қауіп-қатерді алушының іс-қимылы (жеке күзет ұйымының басшысы, персоналы, қызметкері):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z442" w:id="434"/>
-[...15 lines deleted...]
-      20. Телефон арқылы қауіп-қатерді алушының іс-қимылы (жеке күзет ұйымының басшысы, персоналы, қызметкері):</w:t>
+    <w:bookmarkStart w:name="z443" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) әңгіме барысында қоңырау шалушының жынысын, жасын және сөйлеу ерекшеліктерін белгілеңіз:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z443" w:id="435"/>
-[...15 lines deleted...]
-      1) әңгіме барысында қоңырау шалушының жынысын, жасын және сөйлеу ерекшеліктерін белгілеңіз:</w:t>
+    <w:bookmarkStart w:name="z444" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дауыс (қатты немесе тыныш, төмен немесе жоғары);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z444" w:id="436"/>
-[...15 lines deleted...]
-      2) дауыс (қатты немесе тыныш, төмен немесе жоғары);</w:t>
+    <w:bookmarkStart w:name="z445" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сөйлеу қарқыны (жылдам немесе баяу);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z445" w:id="437"/>
-[...15 lines deleted...]
-      3) сөйлеу қарқыны (жылдам немесе баяу);</w:t>
+    <w:bookmarkStart w:name="z446" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) айтылуы (айқын, бұрмаланған, кекештенген, сыбырлаған, екпінмен немесе диалектімен);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z446" w:id="438"/>
-[...15 lines deleted...]
-      4) айтылуы (айқын, бұрмаланған, кекештенген, сыбырлаған, екпінмен немесе диалектімен);</w:t>
+    <w:bookmarkStart w:name="z447" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сөйлеу мәнері (бей-берекет, мазақ, балағат сөздермен);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z447" w:id="439"/>
-[...15 lines deleted...]
-      5) сөйлеу мәнері (бей-берекет, мазақ, балағат сөздермен);</w:t>
+    <w:bookmarkStart w:name="z448" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дыбыстық фонға (автомобиль немесе теміржол көлігінің шуы, теле - немесе радиоаппаратураның дыбысы, дауыстар, басқалар), қоңыраудың сипатына (қалалық, қалааралық) назар аударыңыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z448" w:id="440"/>
-[...15 lines deleted...]
-      6) дыбыстық фонға (автомобиль немесе теміржол көлігінің шуы, теле - немесе радиоаппаратураның дыбысы, дауыстар, басқалар), қоңыраудың сипатына (қалалық, қалааралық) назар аударыңыз;</w:t>
+    <w:bookmarkStart w:name="z449" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сөйлесудің нақты басталу уақытын және оның ұзақтығын жазыңыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z449" w:id="441"/>
-[...15 lines deleted...]
-      7) сөйлесудің нақты басталу уақытын және оның ұзақтығын жазыңыз;</w:t>
+    <w:bookmarkStart w:name="z450" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) әңгіме барысында келесі сұрақтарға жауап алуға тырысыңыз:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z450" w:id="442"/>
-[...15 lines deleted...]
-      8) әңгіме барысында келесі сұрақтарға жауап алуға тырысыңыз:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - бұл адам қайда, кімге, қай телефонға қоңырау шалады?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ол қандай нақты талаптар қояды?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - жеке өзі талаптар қояды ма, әлде делдал рөлін атқарады ма және адамдардың қандай да бір тобын білдіреді ме?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - ол қандай шарттармен немесе олар жоспардан бас тартуға келіседі?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - онымен қалай және қашан байланысуға болады?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - сіз бұл қоңырау туралы кімге хабарлай аласыз немесе хабарлауыңыз керек?</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z451" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) қоңырау шалушыдан сіз және мектеп басшылығы шешім қабылдауы немесе қандай да бір әрекет жасауы үшін мүмкін болатын ең ұзақ уақыт аралығына қол жеткізуге тырысыңыз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:p>
-[...123 lines deleted...]
-      9) қоңырау шалушыдан сіз және мектеп басшылығы шешім қабылдауы немесе қандай да бір әрекет жасауы үшін мүмкін болатын ең ұзақ уақыт аралығына қол жеткізуге тырысыңыз;</w:t>
+    <w:bookmarkStart w:name="z452" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) әңгімелесу процесінде немесе әңгімелесу аяқталғаннан кейін дереу ішкі істер органдарының "102" арнасына немесе "112" бірыңғай кезекші-диспетчерлік қызметіне және атом энергиясын пайдалану объектісінің басшылығына телефон қатері туралы хабарлау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z452" w:id="444"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="444"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15140,160 +15216,160 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z454" w:id="445"/>
+    <w:bookmarkStart w:name="z454" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Терроризмге қарсы дайындық бойынша оқу-жаттығу іс-шараларын есепке алу журналы (титул парағы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________ (ұйымның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Терроризмге қарсы дайындық бойынша оқу-жаттығу іс-шараларын өткізуді есепке алу № ___ журналы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20__ "___" ___журналдың басталуы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      журналдың аяқталуы 20__ "___" __.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z455" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-бөлім. Нұсқамалар</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:p>
-[...90 lines deleted...]
-    <w:bookmarkEnd w:id="446"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -15789,374 +15865,374 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z456" w:id="447"/>
+    <w:bookmarkStart w:name="z456" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бөлім. Сабақ</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z457" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сабақ өткізілетін күн.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z457" w:id="448"/>
-[...15 lines deleted...]
-      1. Сабақ өткізілетін күн.</w:t>
+    <w:bookmarkStart w:name="z458" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сабақтың тақырыбы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z458" w:id="449"/>
-[...15 lines deleted...]
-      2. Сабақтың тақырыбы.</w:t>
+    <w:bookmarkStart w:name="z459" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Оқу сұрақтары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z459" w:id="450"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z460" w:id="451"/>
+    <w:bookmarkStart w:name="z460" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. Қатысып отырған персоналдардың саны.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z462" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Сабақты өткізген адамның қолы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z462" w:id="452"/>
-[...15 lines deleted...]
-      5. Сабақты өткізген адамның қолы.</w:t>
+    <w:bookmarkStart w:name="z463" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сабақтарды өткізу туралы негізгі есепті құжаттар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z463" w:id="453"/>
-[...15 lines deleted...]
-      Сабақтарды өткізу туралы негізгі есепті құжаттар:</w:t>
+    <w:bookmarkStart w:name="z464" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Терроризмге қарсы дайындық жөніндегі іс-шараларды жүргізуді есепке алу журналы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z464" w:id="454"/>
-[...15 lines deleted...]
-      1. Терроризмге қарсы дайындық жөніндегі іс-шараларды жүргізуді есепке алу журналы;</w:t>
+    <w:bookmarkStart w:name="z465" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Терроризмге қарсы бағыттағы нұсқамалар өткізу графигі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z465" w:id="455"/>
-[...15 lines deleted...]
-      2. Терроризмге қарсы бағыттағы нұсқамалар өткізу графигі;</w:t>
+    <w:bookmarkStart w:name="z466" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Практикалық сабақтарды өткізу графигі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z466" w:id="456"/>
-[...15 lines deleted...]
-      3. Практикалық сабақтарды өткізу графигі;</w:t>
+    <w:bookmarkStart w:name="z467" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Практикалық сабақтарды дайындау және өткізу жоспары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z467" w:id="457"/>
-[...15 lines deleted...]
-      4. Практикалық сабақтарды дайындау және өткізу жоспары;</w:t>
+    <w:bookmarkStart w:name="z468" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Терроризмге қарсы дайындық бойынша іс-шараларды өткізу нәтижелері туралы есеп;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z468" w:id="458"/>
-[...15 lines deleted...]
-      5. Терроризмге қарсы дайындық бойынша іс-шараларды өткізу нәтижелері туралы есеп;</w:t>
+    <w:bookmarkStart w:name="z469" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Теориялық сабақтардың өткізілген тақырыптары бойынша дәріс материалдары.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z469" w:id="459"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>