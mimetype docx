--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f00d563" w14:textId="f00d563">
+    <w:p w14:paraId="276233c" w14:textId="276233c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -77,116 +77,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Цифрлық майнингтік пулдарды аккредиттеу" мемлекеттік қызметті көрсету қағидаларын бекіту туралы</w:t>
+        <w:t>Цифрлық майнингтік пулдарды аккредиттеу" қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 11 сәуірдегі № 142/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 14 сәуірде № 32315 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Тақырып жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 13.09.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Тақырып жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -217,160 +217,202 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 01.04.2023 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 4-бабы 1-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасының Заңының 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+        <w:t>
+      1. Осы беріліп отырған "Цифрлық майнингтік пулдарды аккредиттеу" қағидалары бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 13.09.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -977,453 +1019,1415 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Цифрлық майнингтік пулдарды аккредиттеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 4-бабы 1-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес әзірленді және цифрлық майнингтік пулдарды аккредиттеу және "Цифрлық майнингтік пулдарды аккредиттеу" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+      1. Осы Цифрлық майнингтік пулдарды аккредиттеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3) тармақшасына сәйкес әзірленді және цифрлық майнингтік пулдарды аккредиттеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аккредиттеу – аккредиттеу жөніндегі органның сәйкестікті бағалау саласындағы белгілі бір жұмыстарды орындауға өтініш берушінің құзыреттілігін ресми тану рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша алып тастау көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып ретке келтірілген жиынтығы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дербес деректерге қол жеткізуді мемлекеттік бақылау (бұдан әрі – мемлекеттік сервис) – дербес деректер субъектісінен дербес деректерді жинауға, өңдеуге немесе оларды үшінші тұлғаларға беруге келісім алуды қоса алғанда, мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілеріндегі дербес деректерге қол жеткізу кезінде меншік иелерінің және (немесе) операторлардың, үшінші тұлғалардың дербес деректер субъектісімен және уәкілетті органмен ақпараттық өзара іс-қимылын қамтамасыз ететін қызмет;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
-[...15 lines deleted...]
-      3) дербес деректерге қол жеткізуді мемлекеттік бақылау (бұдан әрі – мемлекеттік сервис) – дербес деректер субъектісінен дербес деректерді жинауға, өңдеуге немесе оларды үшінші тұлғаларға беруге келісім алуды қоса алғанда, мемлекеттік органдардың және (немесе) мемлекеттік заңды тұлғалардың ақпараттандыру объектілеріндегі дербес деректерге қол жеткізу кезінде меншік иелерінің және (немесе) операторлардың, үшінші тұлғалардың дербес деректер субъектісімен және уәкілетті органмен ақпараттық өзара іс-қимылын қамтамасыз ететін қызмет;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілетін қызметті алушы – Қазақстан Республикасының орталық мемлекеттік органдарын, шет елдердегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
-[...15 lines deleted...]
-      4) көрсетілетін қызметті алушы – Қазақстан Республикасының орталық мемлекеттік органдарын, шет елдердегі мекемелерін, облыстардың, республикалық маңызы бар қалалардың, астананың, аудандардың, облыстық маңызы бар қалалардың жергілікті атқарушы органдарын, қаладағы аудандардың, аудандық маңызы бар қалалардың, кенттердің, ауылдардың, ауылдық округтердің әкімдерін қоспағанда, заңды тұлғалар;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) өтініш – әкімшілік рәсімге қатысушының өз құқықтарын, бостандықтары мен заңды мүдделерін немесе басқа адамдардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға жәрдемдесу туралы өтінішхатын қамтитын өтініш нысандарының бірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
-[...15 lines deleted...]
-      5) өтініш – әкімшілік рәсімге қатысушының өз құқықтарын, бостандықтары мен заңды мүдделерін немесе басқа адамдардың құқықтарын, бостандықтары мен заңды мүдделерін іске асыруға жәрдемдесу туралы өтінішхатын қамтитын өтініш нысандарының бірі;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) цифрлық активтер саласындағы уәкілетті орган (бұдан әрі – көрсетілетін қызметті беруші) – цифрлық активтер саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
-[...15 lines deleted...]
-      6) цифрлық активтер саласындағы уәкілетті орган (бұдан әрі – көрсетілетін қызметті беруші) – цифрлық активтер саласындағы басшылықты және салааралық үйлестіруді жүзеге асыратын орталық атқарушы орган;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) цифрлық майнингтік пул – Қазақстан Республикасының цифрлық активтер туралы заңнамасына сәйкес аккредиттелген, цифрлық майнерлердің цифрлық майнингке арналған аппараттық-бағдарламалық кешенінің қуаттарын біріктіру қызметін ұсынатын, цифрлық майнерлердің бірлескен қызметінің нәтижесінде пайда болған (жасалған) цифрлық активтерді олардың арасында бөлуді жүзеге асыратын заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
-[...15 lines deleted...]
-      7) цифрлық майнингтік пул – осы Қағидаларға сәйкес аккредиттелген, цифрлық майнерлердің цифрлық майнингке арналған аппараттық-бағдарламалық кешеннің қуаттарын біріктіру қызметін ұсынатын, цифрлық майнерлердің бірлескен қызметінің нәтижесінде алынған цифрлық активтерді олардың арасында бөлуді жүзеге асыратын заңды тұлға;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы (бұдан әрі – ЭЦҚ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақ 9) тармақшамен толықтыру көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Цифрлық майнингтік пулдарды аккредиттеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Цифрлық майнингтік пулдарды аккредиттеу Қазақстан Республикасының аумағында жүзеге асырылады. Цифрлық майнингтік пул бір жыл мерзімге аккредиттеледі. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Цифрлық майнингтік пулды аккредиттеу үшін мыналар міндетті шарттар болып табылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цифрлық майнингтік пулдың аппараттық-бағдарламалық кешенінің Қазақстан Республикасының аумағында нақты орналасуы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
-[...15 lines deleted...]
-      4. Цифрлық майнингтік пулды аккредиттеу үшін мыналар міндетті шарттар болып табылады:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ақпараттық қауіпсіздік талаптардың сәйкестігіне сынақтардың оң нәтижесі бар сынақтар актісінің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының өзге елді мекенінде (астанада, республикалық маңызы бар қалада, облыстық маңызы бар қалада, аудандық маңызы бар қалада) орналасқан кемінде бір резервтік аппараттық-бағдарламалық кешеннің болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
-[...15 lines deleted...]
-      1) цифрлық майнингтік пулдың аппараттық-бағдарламалық кешенінің Қазақстан Республикасының аумағында нақты орналасуы;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) цифрлық майнингтік пулдың (негізгі және резервтік) аппараттық-бағдарламалық кешенінің әрқайсысын байланыс қызметтерін әртүрлі жеткізушілерден (провайдерлерден) бөлінген екі байланыс арнасымен қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) ақпараттық жүйеде техникалық қолдау қызметінің цифрлық майнингтік пулдың және клиенттердің тәулік бойы жұмыс істейтін режимдегі жолданымдарының болуы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) цифрлық майнингтік пулдың ақпараттық жүйесінің мемлекеттік, орыс және ағылшын тілдерінде пайдаланушы интерфейсінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) мемлекеттік сервиспен ықпалдастырылуы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы өтінішті осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1438,192 +2442,192 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Тізбе) баяндалған құжаттар мен мәліметтерді қоса бере отырып, "Е-лицензиялау" мемлекеттік деректер базасы" www.elicense.kz (бұдан әрі – портал) ақпараттандыру объектісі немесе көрсетілетін қызметті берушінің кеңсесі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті алушы құжаттарды тапсырған кезде "жеке кабинетте" мемлекеттік қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызмет көрсету нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде, өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған кезде көрсетілетін қызметті берушінің қызметкері құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушыға портал арқылы өтінішті одан әрі қараудан дәлелді бас тартуды жібереді немесе кеңсе қызметкері өтінішті қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші құжаттарды тіркеген сәттен бастап 5 (бес) жұмыс күні ішінде ұсынылған құжаттардың осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...15 lines deleted...]
-      6. Көрсетілетін қызметті алушы құжаттарды тапсырған кезде "жеке кабинетте" мемлекеттік қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызмет көрсету нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9 Аккредиттеуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға аккредиттеуден бас тарту туралы алдын ала шешім туралы, сондай-ақ көрсетілетін қызметті алушыға алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Тыңдау туралы хабарлама мемлекеттік қызметті көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жолданады. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Тыңдау нәтижелері бойынша көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1638,387 +2642,881 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша цифрлық майнингтік пулды аккредиттеу туралы куәлікті береді не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша мемлекеттік қызметті көрсетуден дәлелді бас тартуды көрсетілетін қызметті берушінің уәкілетті тұлғасының немесе оны алмастыратын адамның ЭЦҚ-сы қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" немесе көрсетілетін қызметті берушінің кеңсесі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Көрсетілетін қызметті алушы цифрлық майнингтік пулды аккредиттеу туралы куәлікті қайта ресімдеу үшін құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші ұсынылған құжаттарды құжаттар тіркелген кезден бастап 2 (екі) жұмыс күні ішінде осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеру нәтижелері бойынша бас тарту үшін негіздер болмаған кезде ұсынылған құжаттар (немесе) қолданылу мерзімі өткен құжаттар ұсынылған кезде көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті берушінің уәкілетті тұлғасы не оны алмастыратын тұлғаның ЭЦҚ-сымен қол қойылған нысан бойынша көрсетілетін қызметті беруші көрсетілетін қызметті алушыға өтінішті одан әрі қараудан дәлелді бас тартуды портал арқылы немесе көрсетілетін қызметті берушінің кеңсесі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Мемлекеттік ақпараттық жүйелерде қамтылған көрсетілетін қызметті алушының жеке басын куәландыратын, Қазақстан Республикасында цифрлық майнингтік пулды мемлекеттік тіркеу (қайта тіркеу) туралы, цифрлық майнинг пулы ретінде аккредиттеуге жататын заңды тұлғаның аппараттық-бағдарламалық кешенінің ақпараттық қауіпсіздік талаптарына сәйкестігіне сынақтардың оң нәтижесі бар акт туралы құжаттардың мәліметтерін көрсетілетін қызметті беруші "электрондық үкімет" шлюзі арқылы тиісті мемлекеттік ақпараттық жүйелерден алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Көрсетілетін қызметті беруші "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабы 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызмет көрсету сатысы туралы мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне деректерді енгізуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақ жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына (3) үш жұмыс күні ішінде өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) лауазымды тұлғалардың шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды тұлғаға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Көрсетілетін қызметті беруші, шешімі, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды тұлға шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды тұлға, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толығымен қанағаттандыратын қолайлы әкімшілік актіні қабылдаса, әрекет жасаса шағымды қарайтын органға шағым жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
+      18. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуы тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Егер заңда өзгеше көзделмесе, сотқа дейінгі тәртіппен шағым жасалғаннан кейін сотқа жүгінуге жол беріледі. Егер заңда жоғары тұрған органға шағым жасау қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) дау айтылатын әкімшілік орган, лауазымды адам сотқа пікірмен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды адамының уәжді ұстанымын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2097,68 +3595,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-қосымша жаңа редакцияда көзделген - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>министрінің 02.06.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Цифрлық майнерлердің цифрлық майнингі үшін аппараттық-бағдарламалық кешен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2636,50 +4268,88 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Цифрлық майнингтік пулдарды аккредиттеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымшаға өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 02.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап он күнтізбелік күн өткеннен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -2796,51 +4466,201 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі.</w:t>
+              <w:t>Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің 02.06.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 276/НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3510,69 +5330,219 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші – демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін;</w:t>
+1) көрсетілетін қызметті беруші – демалыс және мереке күндерінен басқа, дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал – тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады), жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8-жол жаңа редакцияда көзделген - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің 02.06.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 276/НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2026 бастап қолданысқа енгізіледі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4416,52 +6386,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Көрсетілетін қызметті алушы ЭЦҚ-сы болған жағдайда мемлекеттік қызметті портал арқылы электрондық нысанда алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-3. Мемлекеттік қызметті көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің moap@mdai.gov.kz. интернет-ресурсында көрсетілген. </w:t>
+              <w:t>
+3. Мемлекеттік қызметті көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігінің moap@mdai.gov.kz. интернет-ресурсында көрсетілген.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефон нөмірлері – 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -6248,55 +8218,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6622,31 +8592,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>