--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2fbef90" w14:textId="2fbef90">
+    <w:p w14:paraId="5ecd6a2" w14:textId="5ecd6a2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1039,71 +1039,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ауыл шаруашылығы өнімін өндіруші – ауыл шаруашылығы өнімін өндірумен айналысатын және көктемгі егіс және егін жинау жұмыстарын жүргізу үшін дизель отынын одан әрі өткізу құқығынсыз сатып алатын, сондай-ақ ресурс ұстаушылардан дизель отынын өз бетінше сатып алу туралы шешім қабылдаған жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) виртуалды қойма – Қазақстан Республикасы ратификациялаған халықаралық шартқа сәйкес тауарларды қадағалау тетігінің автоматты режимде жұмыс істеуін қамтамасыз етуге арналған электрондық шот-фактуралар ақпараттық жүйесінің модулі;</w:t>
+      2) виртуалды қойма – Қазақстан Республикасы ратификациялаған халықаралық шартқа сәйкес тауарларды қадағалау тетігінің автоматты режимде жұмыс істеуін қамтамасыз етуге арналған электрондық шот-фактуралар цифрлық жүйесінің модулі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) дизель отынын бөлудің ақпараттық жүйесі (бұдан әрі – АЖ) – ауыл шаруашылығы өнімін өндірушілер үшін дизель отынының көлемін қалыптастыру және бөлу процестерін орындау бойынша қызметтер көрсетуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсететін персоналдың және техникалық құжаттаманың ұйымдастырылып реттелген жиынтығы;</w:t>
+      3) дизель отынын бөлудің цифрлық жүйесі (бұдан әрі – ЦЖ) – ауыл шаруашылығы өнімін өндірушілер үшін дизель отынының көлемін қалыптастыру және бөлу процестерін орындау бойынша қызметтер көрсетуге арналған цифрлық технологиялардың, қызмет көрсететін персоналдың және техникалық құжаттаманың ұйымдастырылып реттелген жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) дизель отынын жеткізу жөніндегі өңірлік оператор (бұдан әрі – оператор) – ауыл шаруашылығы өнімін өндірушілерге арналған дизель отынын сатып алу, жеткізу, сақтау және жеткізу жөніндегі қызметтерді көрсететін, өңірлік операторларды айқындау жөніндегі комиссия айқындайтын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
@@ -1119,74 +1119,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дизель отыны – мұнай өнімдерін өндіру саласындағы уәкілетті орган мұнайды қайта өңдеу жоспарларында, ауыл шаруашылығы өнімін өндірушілерге жеткізу үшін қажетті көлемде ескеретін мұнай өнімінің жекелеген түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) субсидиялаудың мемлекеттік ақпараттық жүйесінің веб-порталы (бұдан әрі – веб-портал) – ауыл шаруашылығы өнімін өндірушілер арасында дизель отынын қалыптастыру және бөлу жөніндегі деректерге бірыңғай қол жеткізу нүктесін беретін Интернет желісінде орналастырылған интернет-ресурс;</w:t>
+      6) дизель отынын бөлудің мемлекеттік цифрлық жүйесінің веб-порталы (бұдан әрі – веб-портал) – ауыл шаруашылығы өнімін өндірушілер арасында дизель отынын қалыптастыру және бөлу жөніндегі деректерге бірыңғай қол жеткізу нүктесін беретін, Интернет желісінде орналастырылған интернет-ресурс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+      7) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жеке кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып жасалған, оның тиістілігін және мазмұнының өзгермейтінін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ауыл шаруашылығы жұмыстарына мұнай өнімдерін бөлудің өңірлік операторларын айқындау тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1553,54 +1615,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия отырысының аудио-, бейнежазбасын рұқсатсыз тоқтата тұруға немесе түзетуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Комиссия отырыстарының барысын тіркеуді қамтамасыз ететін аудио-, бейнежазба құралдарын қолдануды ЖАО-ның ақпараттық технологиялар жөніндегі маманы (бұдан әрі – ЖАО-ның АТ жөніндегі маманы) жүзеге асырады.</w:t>
+      13. Комиссия отырыстарының барысын тіркеуді қамтамасыз ететін аудио-, бейнежазба құралдарын қолдануды ЖАО-ның цифрлық технологиялар жөніндегі маманы (бұдан әрі – ЖАО-ның ЦТ жөніндегі маманы) жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия отырысы басталар алдында ЖАО-ның АТ жөніндегі маманы Комиссия отырысының барысын тіркеуді қамтамасыз ететін аудио-, бейнежазба құралдарының жұмысқа қабілеттілігін тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2039,51 +2163,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) мұнай базаларының орналасу схемасы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z178" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) тауарларға арналған ілеспе жүкқұжатқа сәйкес дизель отынын тасымалдау үшін электрондық шот-фактуралардың ақпараттық жүйесінің "Виртуалды қойма" модулін қолдану туралы растау.</w:t>
+      12) тауарларға арналған ілеспе жүкқұжатқа сәйкес дизель отынын тасымалдау үшін электрондық шот-фактуралардың цифрлық жүйесінің "Виртуалды қойма" модулін қолдану туралы растау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігіндегі 2), 3), 4), 5), 6), 8), 9), 10), 11) тармақшаларда көрсетілген құжаттарды ұсыну ауыл шаруашылығы өнімін өндіруші ресурс ұстаушыдан дизель отынын сатып алу туралы шешімді өз бетінше қабылдаған кезде талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2106,51 +2230,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-тармақ жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4059,144 +4203,182 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ауыл шаруашылығы </w:t>
+              <w:t>Ауыл шаруашылығы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жұмыстарына мұнай өнімдерін </w:t>
+              <w:t>жұмыстарына мұнай өнімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">бөлудің өңірлік операторларын </w:t>
+              <w:t>бөлудің өңірлік операторларын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>айқындау қағидалары</w:t>
+              <w:t>айқындау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-қосымша</w:t>
+              <w:t xml:space="preserve"> 2-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дизель отынын жеткізу жөніндегі әлеуетті операторларды бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4318,51 +4500,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ұпайлар</w:t>
+Балдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -4473,123 +4655,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 ұпай - максималды баға</w:t>
+1 балл - максималды баға</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 ұпай - төмендету тәртібімен ұсынылатын бағалар</w:t>
+2 балл - төмендету тәртібімен ұсынылатын бағалар</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 ұпай - төмендету тәртібімен ұсынылатын бағалар</w:t>
+3 балл - төмендету тәртібімен ұсынылатын бағалар</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 ұпай - төмендету тәртібімен ұсынылатын бағалар</w:t>
+4 балл - төмендету тәртібімен ұсынылатын бағалар</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 ұпай - ең төменгі баға</w:t>
+5 балл - ең төменгі баға</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4690,123 +4872,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 ұпай - екі жылдан үш жылға дейінгі тиісті тәжірибе</w:t>
+1 балл - екі жылдан үш жылға дейінгі тиісті тәжірибе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 ұпай - үш жылдан төрт жылға дейінгі тиісті тәжірибе</w:t>
+2 балл - үш жылдан төрт жылға дейінгі тиісті тәжірибе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 ұпай - төрт жылдан бес жылға дейінгі тиісті тәжірибе</w:t>
+3 балл - төрт жылдан бес жылға дейінгі тиісті тәжірибе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 ұпай - бес жылдан алты жылға дейінгі тиісті тәжірибе</w:t>
+4 балл - бес жылдан алты жылға дейінгі тиісті тәжірибе</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 ұпай - алты немесе одан да көп жылдық тиісті тәжірибе</w:t>
+5 балл - алты немесе одан да көп жылдық тиісті тәжірибе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4907,51 +5089,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 ұпай</w:t>
+3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5052,51 +5234,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 ұпай</w:t>
+3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5233,51 +5415,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 ұпай</w:t>
+5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5378,51 +5560,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 ұпай</w:t>
+3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5523,88 +5705,119 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 ұпай</w:t>
+3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5714,68 +5927,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жосықсыз операторлардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6508,125 +6721,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 137 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Көктемгі егіс және егін жинау жұмыстары кезеңінде ауыл шаруашылығы өнімдерін өндірушілер үшін мұнай өнімдерінің көлемдерін қалыптастыру және бөлу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Қағидалар жаңа редакцияда - ҚР Ауыл шаруашылығы министрінің м.а. 15.05.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 159</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z23" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z23" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Көктемгі егіс және егін жинау жұмыстары кезеңінде ауыл шаруашылығы өнімдерін өндірушілер үшін мұнай өнімдерінің көлемдерін қалыптастыру және бөлу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6641,947 +6854,1631 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бұдан әрі – Қағидалар) "Мұнай өнімдерінің жекелеген түрлерін өндіруді және олардың айналымын мемлекеттік реттеу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 9-бабы 4-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және көктемгі егіс және егін жинау жұмыстары кезеңінде ауыл шаруашылығы өнімдерін өндірушілер үшін мұнай өнімдерінің көлемдерін қалыптастыру мен бөлу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z24" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z24" w:id="82"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+    <w:bookmarkStart w:name="z25" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 1 гектарға арналған дизель отыны шығысының нормативі – ауыл шаруашылығы дақылдарының түрлері бойынша егістіктің бір гектарын (бұдан әрі – га) егу/жинау үшін қажетті дизель отынының орташа оңтайлы көлемі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z25" w:id="83"/>
-[...15 lines deleted...]
-      1) 1 гектарға арналған дизель отыны шығысының нормативі – ауыл шаруашылығы дақылдарының түрлері бойынша егістіктің бір гектарын (бұдан әрі – га) егу/жинау үшін қажетті дизель отынының орташа оңтайлы көлемі;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ауыл шаруашылығы өнімін өндіруші – ауыл шаруашылығы өнімін өндірумен айналысатын және көктемгі егіс және егін жинау жұмыстарын жүргізу үшін дизель отынын сатып алатын, сондай-ақ ресурс ұстаушылардан дизель отынын сатып алу туралы дербес шешім қабылдаған жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z26" w:id="84"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="85"/>
+    <w:bookmarkStart w:name="z27" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ауыл шаруашылығы өнімін өндірушіге арналған дизель отынының көлемі – дизель отыны шығысының нормативін ауыл шаруашылығы өнімін өндірушінің ауыл шаруашылығы дақылдарының мәлімделген егу (жинау) алаңына 1 гектарға көбейту жолымен дизель отынын бөлудің ақпараттық жүйесінде автоматты түрде есептелетін дизель отынының көлемі; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z28" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дизель отыны – мұнай өнімдерін өндіру саласындағы уәкілетті орган мұнайды қайта өңдеу жоспарларында, ауыл шаруашылығы өнімдерін өндірушілерге жеткізу үшін қажетті көлемде ескеретін мұнай өнімінің жекелеген түрі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z28" w:id="86"/>
-[...15 lines deleted...]
-      4) дизель отыны – мұнай өнімдерін өндіру саласындағы уәкілетті орган мұнайды қайта өңдеу жоспарларында, ауыл шаруашылығы өнімдерін өндірушілерге жеткізу үшін қажетті көлемде ескеретін мұнай өнімінің жекелеген түрі;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дизель отынын бөлудің мемлекеттік цифрлық жүйесі (бұдан әрі – ЦЖ)-ауыл шаруашылығы өнімдерін өндірушілер үшін дизель отынының көлемін қалыптастыру және бөлу процестерін орындау бойынша қызметтер көрсетуге арналған цифрлық технологиялардың, қызмет көрсетуші персоналдың және техникалық құжаттаманың ұйымдастырылып реттелген жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z29" w:id="87"/>
-[...15 lines deleted...]
-      5) дизель отынын бөлудің мемлекеттік ақпараттық жүйесі (бұдан әрі – АЖ) – ауыл шаруашылығы өнімдерін өндірушілер үшін дизель отынының көлемін қалыптастыру және бөлу процестерін орындау бойынша қызметтер көрсетуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсететін персоналдың және техникалық құжаттаманың ұйымдастырылып реттелген жиынтығы;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дизель отынын бөлудің мемлекеттік цифрлық жүйесінің веб-порталы (бұдан әрі – веб-портал) – ауыл шаруашылығы өнімдерін өндірушілер арасында дизель отынын қалыптастыру және бөлу жөніндегі деректерге бірыңғай қол жеткізу нүктесін беретін, Интернет желісінде орналастырылған интернет-ресурс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z30" w:id="88"/>
-[...15 lines deleted...]
-      6) дизель отынын бөлудің ақпараттық жүйесінің веб-порталы (бұдан әрі – веб-портал) – ауыл шаруашылығы өнімдерін өндірушілер арасында дизель отынын қалыптастыру және бөлу жөніндегі деректерге бірыңғай қол жеткізу нүктесін беретін Интернет желісінде орналастырылған интернет-ресурс;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дизель отынын жеткізу жөніндегі өңірлік оператор (бұдан әрі – оператор) – ауыл шаруашылығы өнімдерін өндірушілерге арналған дизель отынын сатып алу, жеткізіп беру, сақтау және жеткізу жөніндегі қызметтерді көрсететін, өңірлік операторларды айқындау жөніндегі комиссия айқындайтын жеке немесе заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z31" w:id="89"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="90"/>
+    <w:bookmarkStart w:name="z32" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) танаптың кадастрлық нөмірі – танаптың орналасқан жерін анықтауға (сәйкестендіруге) арналған оның бірегей коды; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z33" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) электрондық цифрлық қолтаңба – электрондық цифрлық қолтаңбаның жеке кілті мен электрондық цифрлық қолтаңба құралдарын пайдалана отырып, жасалған, оның тиістілілігін және мазмұнының өзгермейтінін растайтын цифрлық жазба (цифрлық деректер жиынтығы).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z33" w:id="91"/>
-[...15 lines deleted...]
-      9) электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ) – электрондық цифрлық қолтаңба құралдарымен жасалған және электрондық құжаттың дұрыстығын, оның тиесілілігін және мазмұнының өзгермейтіндігін растайтын электрондық цифрлық нышандар жиынтығы.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Көктемгі егіс және егін жинау жұмыстары кезеңінде ауыл шаруашылығы өнімдерін өндірушілер үшін мұнай өнімдерінің көлемін қалыптастыру және бөлу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z34" w:id="92"/>
+    <w:bookmarkStart w:name="z35" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Келесі жылға көктемгі егіс және жинау жұмыстарын жүргізу үшін ауыл шаруашылығы өнімдерін өндірушілерге дизель отыны көлемдерін қалыптастыруға өтінімдерді қабылдау туралы хабарландыру ағымдағы жылдың 25 қарашасынан кешіктірілмей ЦЖ-да және тиісті облыстардың жергілікті атқарушы органдарының (бұдан әрі – ЖАО) интернет-ресурсында орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      3. Келесі жылы көктемгі егіс және егін жинау жұмыстарын жүргізуге ауыл шаруашылығы өнімдерін өндірушілер үшін дизель отынының көлемдерін қалыптастыруға өтінімдерді қабылдау туралы хабарландыру ағымдағы жылдың 25 қарашасынан кешіктірілмей АЖ-да және облыстардың тиісті жергілікті атқарушы органының (бұдан әрі – ЖАО) интернет-ресурсында орналастырылады.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Келесі жылға көктемгі егіс және жинау жұмыстарын жүргізу үшін дизель отыны көлемдерін қалыптастыруға ауыл шаруашылығы өнімдерін өндірушілерден өтінімдерді қабылдау ағымдағы жылдың 1-30 желтоқсаны аралығында ЦЖ-да жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z36" w:id="94"/>
-[...15 lines deleted...]
-      4. Келесі жылы көктемгі егіс және егін жинау жұмыстарын жүргізуге дизель отынының көлемдерін қалыптастыруға ауыл шаруашылығы өнімдерін өндірушілерден өтінімдерді қабылдау ағымдағы жылғы 1 мен 30 желтоқсан аралығында АЖ-да жүзеге асырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ауыл шаруашылығы өнімін өндірушілер үшін көктемгі егіс және егін жинау жұмыстарын жүргізуге арналған дизель отыны көлемдерін қалыптастыру ЦЖ-да автоматты түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z37" w:id="95"/>
-[...15 lines deleted...]
-      5. Ауыл шаруашылығы өнімдерін өндірушілер үшін көктемгі егіс және егін жинау жұмыстарын жүргізуге арналған дизель отынының көлемдерін қалыптастыру АЖ-да автоматты түрде жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке кабинет ашу үшін веб-порталда тіркелу кезінде ауыл шаруашылығы өнімін өндіруші мынадай мәліметтерді көрсетеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z38" w:id="96"/>
-[...15 lines deleted...]
-      Жеке кабинет ашу үшін веб-порталда тіркелу кезінде ауыл шаруашылығы өнімін өндіруші мынадай мәліметтерді көрсетеді:</w:t>
+    <w:bookmarkStart w:name="z39" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеке тұлғалар мен дара кәсіпкерлер үшін: жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН), аты, әкесінің аты (бар болса) және тегі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z39" w:id="97"/>
-[...15 lines deleted...]
-      1) жеке тұлғалар мен дара кәсіпкерлер үшін: жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН), аты, әкесінің аты (бар болса) және тегі;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бірлескен кәсіпкерлік нысанындағы заңды тұлғалар мен дара кәсіпкерлер үшін: бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН), толық атауы; бірінші басшының аты, әкесінің аты (бар болса) және тегі және ЖСН-сы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z40" w:id="98"/>
-[...15 lines deleted...]
-      2) бірлескен кәсіпкерлік нысанындағы заңды тұлғалар мен дара кәсіпкерлер үшін: бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН), толық атауы; бірінші басшының аты, әкесінің аты (бар болса) және тегі және ЖСН-сы;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) байланыс деректері (почта мекенжайы, телефон, электрондық почта мекенжайы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z41" w:id="99"/>
-[...15 lines deleted...]
-      3) байланыс деректері (почта мекенжайы, телефон, электрондық почта мекенжайы);</w:t>
+    <w:bookmarkStart w:name="z42" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) екінші деңгейдегі банктің немесе ұлттық почта операторының ағымдағы шотының деректемелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z42" w:id="100"/>
-[...15 lines deleted...]
-      4) екінші деңгейдегі банктің немесе ұлттық почта операторының ағымдағы шотының деректемелері.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жоғарыда көрсетілген деректер өзгерген кезде ауыл шаруашылығы өнімін өндіруші бір жұмыс күні ішінде веб-порталдағы жеке кабинетке енгізілген дербес шоттың деректерін өзгертеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Ауыл шаруашылығы өнімін өндіруші осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша дизель отыны көлемдерін алуға арналған өтінімді (бұдан әрі – өтінім) ЦЖ-да ауыл шаруашылығы өнімін өндірушінің ЭЦҚ-сы қойылған электрондық құжат нысанында қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жоғарыда көрсетілген деректер өзгерген кезде ауыл шаруашылығы өнімін өндіруші бір жұмыс күні ішінде веб-порталдағы жеке кабинетке енгізілген дербес шоттың деректерін өзгертеді.</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша ауыл шаруашылығы өнімін өндірушінің ЭЦҚ-сы қойылған электрондық құжат нысанында дизель отынының көлемін алуға арналған өтінімді (бұдан әрі – өтінім) қалыптастырады.</w:t>
+      Көктемгі егіс және егін жинау жұмыстарының қосымша түрлерін (сүдігер жерлерді жырту, егістерді өсімдіктерді қорғау құралдарымен өңдеу, күздік дақылдарды себу, қар ұстау) жүргізуге дизель отынының өткізілмеген көлемдерін алуға өтінімдер беруді қоспағанда, танаптың бір кадастрлық нөмірі бойынша қайта-қайта өтінім жіберуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүшелеріне жер учаскелері тіркелген ауыл шаруашылығы кооперативі (бұдан әрі – ауылшаркооперативі) ауылшаркооперативіне өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүшелеріне жер учаскелері тіркелген бірлескен кәсіпкерлік нысанында ұйымдастырылған шаруа немесе фермер қожалығы шаруа немесе фермер қожалығына өтінім береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте дизель отынының көлемін алушы ауылшаркооперативі не шаруа немесе фермер қожалығы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының азаматтық заңнамасына сәйкес бірлескен шаруашылық қызмет туралы шарт негізінде әрекет ететін ауыл шаруашылығы өнімін өндіруші өтінім берген жағдайда, жер пайдалану және (немесе) жеке меншік құқығында ауыл шаруашылығы мақсатындағы жер учаскелерінің болуы туралы талап осындай жер учаскелері бар бірлескен шаруашылық қызмет туралы шартқа қатысушыға қатысты қолданылады. Бұл ретте бірлескен шаруашылық қызмет туралы шарттың көшірмесін қоса бере отырып, өтінім берген ауыл шаруашылығы өнімін өндіруші дизель отынының көлемін алушы болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінімнің "қаралуда/бекітілді/бас тартылды" деген мәртебесі веб-порталдағы ауыл шаруашылығы өнімін өндірушінің жеке кабинетінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Ауыл шаруашылығы өнімін өндірушінің деректері, сондай-ақ тиісті алаңдағы жер пайдалану және (немесе) жеке меншік құқығында (оның ішінде ауылшаркооперативінің не шаруа немесе фермер қожалығы мүшелерінің) ауыл шаруашылығы мақсатындағы жер учаскелерінің болуы ЦЖ-ның "Заңды тұлғалар" немесе "Жеке тұлғалар" мемлекеттік дерекқорларымен және "Бірыңғай мемлекеттік жылжымайтын мүлік кадастры" цифрлық жүйесімен ақпараттық өзара іс-қимылы нәтижесінде автоматты түрде расталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...119 lines deleted...]
-      7. Ауыл шаруашылығы өнімін өндірушінің деректері, сондай-ақ тиісті алаңдағы жер пайдалану және (немесе) жеке меншік құқығында (оның ішінде ауылшаркооперативінің не шаруа немесе фермер қожалығы мүшелерінің) ауыл шаруашылығы мақсатындағы жер учаскелерінің болуы АЖ-ның "Заңды тұлғалар" немесе "Жеке тұлғалар" мемлекеттік дерекқорларымен және "Бірыңғай мемлекеттік жылжымайтын мүлік кадастры" ақпараттық жүйесімен ақпараттық өзара іс-қимылы нәтижесінде автоматты түрде расталады.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Дизель отыны көлемін есептеу үшін ауыл шаруашылығы өнімін өндіруші өтінімде егіс алқабының кадастрлық нөмірін және жер учаскесінің алаңын, сондай-ақ егілетін/жиналатын ауыл шаруашылығы дақылының түрін немесе агротехникалық жұмыс түрін көрсетеді. Ауыл шаруашылығы өнімін өндіруші үшін дизель отынының көлемін есептеу ЦЖ-да 1 гектарға дизель отыны шығысының нормативін ескере отырып автоматты түрде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z45" w:id="103"/>
-[...15 lines deleted...]
-      8. Дизель отынының көлемін есептеу үшін ауыл шаруашылығы өнімін өндіруші өтінімде танаптың кадастрлық нөмірін және жер учаскенің алаңын, сондай-ақ егілетін/жиналатын ауыл шаруашылығы дақылының түрін немесе агротехникалық жұмыстың түрін көрсетеді. Ауыл шаруашылығы өнімін өндіруші үшін дизель отынының көлемін есептеу АЖ-да 1 га арналған дизель отыны шығысының нормативін ескере отырып, автоматты түрде жүргізіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көктемгі егіс және егін жинау жұмыстарын жүргізуге арналған дизель отыны шығысының базалық нормативтерін Қазақстан Республикасының Ауыл шаруашылығы министрлігі (бұдан әрі – Ауыл шаруашылығы министрлігі) өңірлердің топырақтық-климаттық жағдайларын ескере отырып әзірленген аграрлық бейіндегі ғылыми ұйымдардың ұсынымдары негізінде айқындайды және олар ЦЖ-да орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ауыл шаруашылығы өнімін өндірушіге арналған дизель отынының өтінімі мен көлемін есептеу ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын облыстардың жергілікті атқарушы органының құрылымдық бөлімшесінің (бұдан әрі – Басқарма) уәкілетті қызметкерінің жеке кабинетінде қолжетімді болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көктемгі егіс және егін жинау жұмыстарын жүргізуге арналған дизель отыны шығысының базалық нормативтерін Қазақстан Республикасы Ауыл шаруашылығы министрлігі (бұдан әрі – Ауыл шаруашылығы министрлігі) өңірлердің топырақ-климаттық жағдайларын ескере отырып әзірленген аграрлық бейіндегі ғылыми ұйымдардың ұсынымдарын негізге ала отырып айқындайды және АЖ-да орналастырылады.</w:t>
-[...18 lines deleted...]
-      9. Ауыл шаруашылығы өнімін өндірушіге арналған дизель отынының өтінімі мен көлемін есептеу ауыл шаруашылығы саласындағы функцияларды жүзеге асыратын облыстардың жергілікті атқарушы органының құрылымдық бөлімшесінің (бұдан әрі – Басқарма) уәкілетті қызметкерінің жеке кабинетінде қолжетімді болады.</w:t>
+      Басқарма өтінім ЦЖ-да қалыптастырылған сәттен бастап үш жұмыс күні ішінде өтінімге бірегей код бере отырып, дизель отынының алдын ала көлемін бекіту туралы не дизель отынының алдын ала көлемін бекітуден бас тарту туралы шешім қабылдайды және осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша ауыл шаруашылығы өнімін өндірушіге хабарлама жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Хабарлама ауыл шаруашылығы өнімін өндірушінің жеке кабинетінде көрсетілген электрондық мекенжайына жіберіледі және веб-порталдағы ауыл шаруашылығы өнімін өндірушінің жеке кабинетінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:p>
-[...53 lines deleted...]
-      10. Хабарлама ауыл шаруашылығы өнімін өндірушінің жеке кабинетінде көрсетілген электрондық мекенжайына жіберіледі және веб-порталдағы ауыл шаруашылығы өнімін өндірушінің жеке кабинетінде көрсетіледі.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ауыл шаруашылығы өнімін өндірушілер үшін дизель отыны көлемдерін есептеу негізінде ЦЖ-да алдын ала дизель отыны көлемдері көрсетілген аудандар мен облыстар бөлінісінде ауыл шаруашылығы өнімін өндірушілердің жиынтық тізбесі (бұдан әрі – жиынтық тізбе) қалыптастырылады. Жиынтық тізбе веб-порталда көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z48" w:id="106"/>
-[...15 lines deleted...]
-      11. Ауыл шаруашылығы өнімдерін өндірушілер үшін дизель отынының көлемдерін есептеу негізінде АЖ-да дизель отынының алдын ала көлемі бар аудандар мен облыстар бөлінісінде ауыл шаруашылығы өнімдерін өндірушілердің жиынтық тізбесі (бұдан әрі – жиынтық тізбе) қалыптастырылады. Жиынтық тізбе веб-порталда көрсетіледі.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Басқарма жиынтық тізбе ЦЖ-да қалыптастырылған күннен бастап үш жұмыс күні ішінде осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша облыс бойынша дизель отыны көлемдеріне қажеттілік және оларды бөлу тізілімін (бұдан әрі – облыс бойынша тізілім) жасайды және оны ЦЖ арқылы Ауыл шаруашылығы министрлігіне жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z49" w:id="107"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша облыс бойынша дизель отынының қажеттілігі мен көлемдерін бөлу тізілімін (бұдан әрі – облыс бойынша тізілім) жасайды және оны АЖ арқылы Ауыл шаруашылығы министрлігіне жібереді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Ауыл шаруашылығы министрлігі облыс бойынша тізілім келіп түскен күннен бастап бір жұмыс күні ішінде осы Қағидаларға 4-қосымшаға сәйкес нысан бойынша республика бойынша дизель отыны көлемдеріне қажеттілік және оларды бөлу тізілімін (бұдан әрі – республика бойынша тізілім) жасайды және оны ЦЖ арқылы мұнай өнімдерін өндіру саласындағы уәкілетті органға (бұдан әрі – Энергетика министрлігі) жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z50" w:id="108"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Республика бойынша тізілім негізінде Энергетика министрлігі Ауыл шаруашылығы министрлігімен бірлесіп ағымдағы жылдың 20 қаңтарынан кешіктірмей көктемгі егіс және егін жинау жұмыстарын жүргізуге дизель отынының көлемі бөлінген облыстарды мұнай өңдеу зауыттарына бекіту графигін (бұдан әрі – график) бекітеді; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Энергетика министрлігі ауыл шаруашылығы өнімдерін өндірушілерге дизель отынын өткізуге ұсынылатын бағаны (ұсынылатын бағаны/жеткізу шарттарын өзгерту туралы) белгілеу туралы хаттаманы (бұдан әрі – хаттама) бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ауыл шаруашылығы министрлігі график және хаттама бекітілген күннен бастап бір жұмыс күні ішінде оларды веб-порталға орналастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:p>
-[...33 lines deleted...]
-      15. Ауыл шаруашылығы министрлігі график және хаттама бекітілген күннен бастап бір жұмыс күні ішінде оларды веб-порталға орналастырады.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Ауыл шаруашылығы өнімін өндірушілерге жеткізу үшін қажетті көлемде дизель отыны болмаған жағдайда, әрбір ауыл шаруашылығы өнімін өндіруші үшін дизель отыны көлемдері сұратылған көлемдерге пропорционалды түрде азайтылып, ЦЖ арқылы бөлінеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z53" w:id="111"/>
-[...15 lines deleted...]
-      16. Ауыл шаруашылығы өнімдерін өндірушілерге жеткізу үшін қажетті көлемде дизель отыны болмаған кезде, әрбір ауыл шаруашылығы өнімін өндіруші үшін дизель отынының көлемі сұратылған көлемге барабар азайтылған көлемде АЖ-да бөлінеді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл шаруашылығы өнімін өндіруші үшін дизель отынының түпкілікті көлемі веб-порталда және ауыл шаруашылығы өнімін өндірушінің жеке кабинетінде қолжетімді болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. ЖАО ЦЖ-да дизель отынын босату жүзеге асырылатын операторлардың және олардың мұнай өнімдерін сақтау сыйымдылықтарының (мұнай базаларының) тізбесін орналастырған күннен бастап күнтізбелік отыз күн ішінде ауыл шаруашылығы өнімін өндірушіден дизель отынын тиеп-жөнелтуге арналған өтінім болмаған жағдайда, бөлінген дизель отыны көлемдері жойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7614,642 +8511,974 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Дизель отынының жойылған көлемі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ауыл шаруашылығы жұмыстарына қайта жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="113"/>
-[...15 lines deleted...]
-      18. ЖАО АЖ-ға операторлардың тізбесін және дизель отынын босату жүзеге асырылатын мұнай өнімдерін (мұнай өнімдері базасын) сақтауға арналған олардың сыйымдылықтарын, сондай-ақ ресурс ұстаушылардан өз бетінше дизель отынын сатып алу туралы шешім қабылдаған ауыл шаруашылығы өнімдерін өндірушілердің тізбесін орналастырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. ЖАО ЦЖ-да дизель отынын босату жүзеге асырылатын операторлардың және олардың мұнай өнімдерін сақтау сыйымдылықтарының (мұнай базаларының) тізбесін, сондай-ақ дизель отынын ресурс ұстаушылардан өз бетінше сатып алу туралы шешім қабылдаған ауыл шаруашылығы өнімін өндірушілердің тізбесін орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Оператор және ресурс ұстаушылардан дизель отынын өз бетінше сатып алу туралы шешім қабылдаған ауыл шаруашылығы өнімін өндіруші веб-порталда жеке кабинет ашады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z56" w:id="114"/>
-[...15 lines deleted...]
-      19. Оператор және ресурс ұстаушылардан дизель отынын өз бетінше сатып алу туралы шешім қабылдаған ауыл шаруашылығы өнімін өндіруші веб-порталда жеке кабинет ашады.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Операторлар үшін бекітілетін дизель отынының көлемі ауыл шаруашылығы өнімдерін өндірушілерден оператордың жеке кабинетіне келіп түскен дизель отынын тиеп-жөнелтуге арналған өтінімдер негізінде қалыптастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z57" w:id="115"/>
-[...15 lines deleted...]
-      20. Операторлар үшін бекітілетін дизель отынының көлемі ауыл шаруашылығы өнімдерін өндірушілерден оператордың жеке кабинетіне келіп түскен дизель отынын тиеп-жөнелтуге арналған өтінімдер негізінде қалыптастырылады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ресурс ұстаушылардан дизель отынын өз бетінше сатып алу туралы шешім қабылдаған ауыл шаруашылығы өнімдерін өндірушілер үшін бекітілетін дизель отынының көлемі дизель отынының нақты мәлімделген көлемін негізге ала отырып қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Ауыл шаруашылығы өнімін өндіруші ЦЖ арқылы осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша операторға дизель отынын тиеп-жөнелтуге арналған өтінім береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша дизель отынын тиеп-жөнелтуге өтінім береді.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Дизель отыны тиеп-жөнелтілген күні оператор ауыл шаруашылығы өнімін өндірушінің өтінімін ЭЦҚ-мен куәландыру жолымен жеке кабинеті арқылы өтеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z59" w:id="117"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте ауыл шаруашылығы өнімін өндірушінің жеке кабинетінде көрсетілген электрондық мекенжайына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша дизель отынын тиеп-жөнелту туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="118"/>
+    <w:bookmarkStart w:name="z60" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Ресурс ұстаушылардан дизель отынын өз бетінше сатып алу туралы шешім қабылдаған ауыл шаруашылығы өнімдерін өндірушілер апта сайынғы негізде веб-порталда мынадай ақпаратты орналастырады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z61" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жеткізу шарты бойынша сатып алынған дизель отынының көлемі;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z61" w:id="119"/>
-[...15 lines deleted...]
-      1) жеткізу шарты бойынша сатып алынған дизель отынының көлемі;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жарияланған күнге дизель отынының қалған көлемі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z62" w:id="120"/>
-[...15 lines deleted...]
-      2) жарияланған күнге дизель отынының қалған көлемі.</w:t>
+    <w:bookmarkStart w:name="z63" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Оператор апта сайынғы негізде веб-порталда мынадай ақпаратты орналастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z63" w:id="121"/>
-[...15 lines deleted...]
-      24. Оператор апта сайынғы негізде веб-порталда мынадай ақпаратты орналастырады:</w:t>
+    <w:bookmarkStart w:name="z64" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) берілген дизель отыны көлемінің саны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z64" w:id="122"/>
-[...15 lines deleted...]
-      1) берілген дизель отыны көлемінің саны;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жарияланған күнге дизель отынының қолжетімді көлемі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z65" w:id="123"/>
-[...15 lines deleted...]
-      2) жарияланған күнге дизель отынының қолжетімді көлемі.</w:t>
+    <w:bookmarkStart w:name="z66" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Оператор ЖАО-мен келісу бойынша ауыл шаруашылығы өнімдерін өндірушілерге дизель отынының өткізілмеген көлемін мынадай жұмыс түрлеріне өткізуді қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z66" w:id="124"/>
-[...15 lines deleted...]
-      25. Оператор ЖАО-мен келісу бойынша ауыл шаруашылығы өнімдерін өндірушілерге дизель отынының өткізілмеген көлемін мынадай жұмыс түрлеріне өткізуді қамтамасыз етеді:</w:t>
+    <w:bookmarkStart w:name="z67" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) егін жинау жұмыстары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z67" w:id="125"/>
-[...15 lines deleted...]
-      1) егін жинау жұмыстары;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жемшөп дайындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z68" w:id="126"/>
-[...15 lines deleted...]
-      2) жемшөп дайындау;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дәнді және майлы дақылдардың тұқымдарын кептіру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z69" w:id="127"/>
-[...15 lines deleted...]
-      3) дәнді және майлы дақылдардың тұқымдарын кептіру;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көктемгі егіс және егін жинау жұмыстарының қосымша түрлерін (сүдігер жерлерді жырту, егістерді өсімдіктерді қорғау құралдарымен өңдеу, күздік дақылдарды себу, қар ұстау) жүргізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z70" w:id="128"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте ЖАО ЦЖ-да өтінімдерді қабылдау мерзімдерін көрсете отырып, дизель отыны қалдықтарын өткізуге өтінімдерді қабылдау туралы қосымша хабарландыру жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. ЖАО ауыл шаруашылығы және энергетика министрліктеріне дизель отынының өткізілмеген көлемі туралы және осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ауыл шаруашылығы жұмыстарына қайта жіберілген дизель отынының көлемі туралы хабарлайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z72" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Дизель отыны қалдықтарын өткізуге өтінімдерді қабылдау туралы хабарландыру жарияланғаннан кейін ЖАО ЦЖ-да операторлардың тізбесін және олардың мұнай өнімдерін сақтау сыйымдылықтарының (мұнай базаларының) тізбесін, сондай-ақ дизель отыны қалдықтарының көлемдері туралы деректерді орналастырады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z72" w:id="130"/>
-[...15 lines deleted...]
-      27. Дизель отынының қалдықтарын өткізуге өтінімдерді қабылдау туралы хабарландыру жарияланғаннан кейін ЖАО АЖ-ға операторлардың тізбесін және дизель отынын босату жүзеге асырылатын мұнай өнімдерін (мұнай өнімдері базасын) сақтауға арналған олардың сыйымдылықтарының тізбесін, сондай-ақ дизель отыны қалдықтарының көлемдері туралы деректерді орналастырады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Егін жинау жұмыстарын, азық дайындау және көктемгі егіс және егін жинау жұмыстарының қосымша түрлерін (сүдігерді жырту, егістіктерді өсімдіктерді қорғау құралдарымен өңдеу, күздік дақылдарды егу, қар тоқтату) жүргізу үшін өткізілмеген дизель отыны көлемдерін алу мақсатында ауыл шаруашылығы өнімін өндіруші ЦЖ-да осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша ауыл шаруашылығы өнімін өндірушінің ЭЦҚ-сы қойылған электрондық құжат нысанындағы дизель отыны көлемдерін алуға арналған өтінімді қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z73" w:id="131"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ауыл шаруашылығы өнімін өндіруші үшін егін жинау жұмыстарын, жемшөп дайындауды және көктемгі егіс және егін жинау жұмыстарының қосымша түрлерін (сүдігер жерлерді жырту, егістерді өсімдіктерді қорғау құралдарымен өңдеу, күздік дақылдарды себу, қар ұстау) жүргізуге дизель отынының көлемін есептеу осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29. Дәнді және майлы дақылдардың тұқымдарын кептіруді жүргізуге дизель отынының өткізілмеген көлемін алу үшін меншік құқығында немесе өзге де заңды негізде (жалға алу/өтеусіз пайдалану/сенімгерлік басқару) астықты сақтау және кептіру жүзеге асырылатын технологиялық немесе кептіру жабдығы бар ауыл шаруашылығы өнімін өндіруші АЖ-да осы Қағидаларға </w:t>
+      29. Дәнді және майлы дақылдар тұқымдарын кептіру жұмыстарын жүргізу үшін өткізілмеген дизель отыны көлемдерін алу мақсатында ауыл шаруашылығы өнімін өндіруші өзіне меншік құқығымен немесе өзге де заңды негіздерде (жалдау/өтеусіз пайдалану/сенімгерлік басқару) тиесілі астықты сақтау және кептіру жүзеге асырылатын технологиялық немесе кептіру жабдығы болған жағдайда, ЦЖ-да осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша, ауыл шаруашылығы өнімін өндірушінің ЭЦҚ-сы қойылған электрондық құжат нысанында дәнді және майлы дақылдардың тұқымдарын кептіруді жүргізуге дизель отынының көлемін алуға арналған өтінімді (бұдан әрі – өтінім) қалыптастырады.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="132"/>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ауыл шаруашылығы өнімін өндірушінің ЭЦҚ-сы қойылған электрондық құжат нысанындағы дизель отыны көлемдерін алуға арналған өтінімді қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәнді және майлы дақылдардың тұқымдарын кептіруді жүргізуге дизель отынының көлемін есептеу үшін ауыл шаруашылығы өнімін өндіруші өтінімде кептіруге жататын дәнді/майлы дақыл дәнінің атауын; сақтау қуаты мен сақтауға келіп түскен астықтың мөлшерін; бастапқы ылғалдылық пен дәнді/майлы дақылдардың тұқымдары кептірілуі тиіс рұқсат етілген ылғалдылықты көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8293,54 +9522,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дәнді және майлы дақылдар тұқымдарының бастапқы ылғалдылық көрсеткішінің шекті жол берілетін жоғары шегін айқындау бойынша осы тармақтың үшінші және төртінші бөліктерінде көзделген талаптар дизель отынының өткізілмеген көлемін бөлгеннен кейін қалған дизель отынының көлемін алуға өтінімдер берілген жағдайда қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ауыл шаруашылығы өнімін өндіруші үшін дәнді және майлы дақылдардың тұқымдарын кептіруді жүргізуге дизель отынының көлемін есептеу дәнді/майлы дақыл астығының бір тоннасын кептіруге дизель отыны шығысының нормативін ескере отырып, АЖ-да автоматты түрде жүргізіледі. Дизель отыны шығысының нормативі (дәнді/майлы дақылдың бір тоннасын кептіру және ылғалдылықты бір процентке төмендету кезінде) 1,40 килограмды құрайды.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="133"/>
+      Дәнді және майлы дақылдар тұқымдарын кептіру үшін ауыл шаруашылығы өнімін өндірушіге арналған дизель отыны көлемін есептеу ЦЖ-да бір тонна астықты кептіруге арналған дизель отыны шығысының нормативін ескере отырып автоматты түрде жүргізіледі. Дизель отыны шығысының нормативі (дәнді/майлы дақылдардың бір тонна астықты кептіру кезінде және ылғалдылығын бір пайызға төмендету кезінде) 1,40 килограмды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгеріс енгізілді – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Егін жинау жұмыстарын, жемшөп дайындау, дәнді және майлы дақылдардың тұқымдарын кептіру, көктемгі егіс және егін жинау жұмыстарының қосымша түрлерін (сүдігер жерлерді жырту, егістерді өсімдіктерді қорғау құралдарымен өңдеу, күздік дақылдарды себу, қар ұстау) жүргізуге дизель отынының өткізілмеген көлемін алу үшін дизель отынының өтінімі мен көлемінің есебін Басқарма осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8395,203 +9686,327 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қарайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z76" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Ауыл шаруашылығы өнімін өндіруші егін жинау жұмыстарын, азық дайындау, дәнді және майлы дақылдар тұқымдарын кептіру, сондай-ақ көктемгі егіс және егін жинау жұмыстарының қосымша түрлерін жүргізу үшін өткізілмеген дизель отыны көлемдерін алу мақсатында ЦЖ арқылы осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-қосымшаға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша операторға дизель отынын тиеп-жөнелтуге арналған өтінім береді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z76" w:id="134"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша дизель отынын тиеп-жөнелтуге арналған өтінім береді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Егін жинау жұмыстарын, жемшөп дайындау, астық және майлы дақылдардың тұқымын кептіру, көктемгі егіс және егін жинау жұмыстарының қосымша түрлерін (сүдігер жерлерді жырту, егістерді өсімдіктерді қорғау құралдарымен өңдеу, күздік дақылдарды себу, қар ұстау) жүргізуге дизель отынының өткізілмеген көлемі тиеп-жөнелтілген күні оператор жеке кабинеті арқылы ЭЦҚ-мен куәландыру арқылы ауыл шаруашылығы өнімін өндірушінің өтінімін өтеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z77" w:id="135"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте ауыл шаруашылығы өнімін өндірушінің жеке кабинетінде көрсетілген электрондық мекенжайына осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша дизель отынын тиеп-жөнелту туралы хабарлама жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="136"/>
-[...52 lines deleted...]
-      Бұл ретте, туындаған іркілісті жою жөніндегі жұмыстар жүргізілгеннен кейін Ауыл шаруашылығы министрлігі 1 (бір) жұмыс күні ішінде техникалық проблема туралы хаттама жасайды және оған ЖАО қол қояды.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. ЦЖ жұмысы істен шыққан жағдайда, ЖАО туындаған жағдай және оны жою шаралары туралы Ауыл шаруашылығы министрлігін дереу хабардар етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ауыл шаруашылығы министрлігі ЖАО-дан хабарлама алғаннан кейін ЦЖ жұмысындағы ақауды жоюға және ЖАО ЦЖ-ға қолжетімділікті қамтамасыз етуге кіріседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте, туындаған ақау жойылғаннан кейін Ауыл шаруашылығы министрлігі 1 (бір) жұмыс күні ішінде техникалық ақау туралы хаттама жасайды және оған ЖАО қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8627,424 +10042,433 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Көктемгі егіс және егін жинау </w:t>
+              <w:t>Көктемгі егіс және егін жинау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жұмыстары кезеңінде ауыл </w:t>
+              <w:t>жұмыстары кезеңінде ауыл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шаруашылығы өнімдерін </w:t>
+              <w:t>шаруашылығы өнімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">өндірушілер үшін мұнай </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өнімдерінің көлемін </w:t>
+              <w:t>өнімдерінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қалыптастыру және бөлу </w:t>
+              <w:t>көлемін қалыптастыру және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>бөлу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облысының ауыл шаруашылығы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқармасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...126 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дизель отынының көлемін алуға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. __________________________________________________________________ </w:t>
-[...95 lines deleted...]
-    <w:bookmarkStart w:name="z83" w:id="140"/>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. __________________________________________________________________ (заңды немесе жеке тұлғаның атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атынан _______________________________________________________________ (лауазымы, аты, әкесінің аты (бар болса), тегі)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көктемгі егіс / егін жинау жұмыстарын / жемшөп дайындау / көктемгі егіс және</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егін жинау жұмыстарының қосымша түрлерін (сүдігер жерлерді жырту, егістерді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өсімдіктерді қорғау құралдарымен өңдеу, күздік дақылдарды себу, қар ұстау)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қажетті таңдау) жүргізу үшін ______________ (_______________) тонна</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлемінде дизель отынын бөлуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. _______________ жылға арналған ауыл шаруашылығы дақылдары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      егістіктерінің жалпы алаңы ____________ га.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ауыл шаруашылығы өнімін өндіруші туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлға үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9325,70 +10749,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       орналасқан жері ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хабарланған күні ___________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Ауыл шаруашылығы кооперативінің (шаруа қожалығының) мүшелері туралы мәліметтер ауыл шаруашылығы кооперативінен немесе шаруа қожалығынан (мүшелері бар болса) өтінім берілген жағдайда толтырылады: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9616,70 +11038,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ауыл шаруашылығы өнімін өндірушінің екінші деңгейдегі банктегі немесе ұлттық почта операторындағы ағымдағы шотының мәліметтері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктің немесе почта операторының деректемелері: ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9744,70 +11164,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бенефициар коды __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ауыл шаруашылығы өнімін өндіруші үшін дизель отынының көлемін есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -10337,159 +11755,159 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жергілікті атқарушы орган дизель отынын бөлудің мемлекеттік ақпараттық жүйесінде операторлар тізбесін және дизель отынын босату жүзеге асырылатын мұнай өнімдерін (мұнай өнімдері базасын) сақтауға арналған олардың сыйымдылықтарын орналастырған күннен бастап күнтізбелік отыз күн ішінде дизель отынын тиеп-жөнелтуге ауыл шаруашылығы өнімін өндірушіден өтінім болмаған кезде дизель отынының бөлінген көлемі жойылатыны хабарланды.</w:t>
+      Жергілікті атқарушы орган дизель отынын бөлудің мемлекеттік цифрлық жүйесінде дизель отынын босату жүзеге асырылатын операторлар тізбесін және мұнай өнімдерін (мұнай өнімдері базасын) сақтауға арналған олардың сыйымдылықтары орналастырған күннен бастап күнтізбелік отыз күн ішінде дизель отынын тиеп-жөнелтуге ауыл шаруашылығы өнімін өндірушіден өтінім болмаған кезде дизель отынының бөлінген көлемі жойылатыны туралы хабардармын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған ақпараттың дұрыстығын растаймын, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді және өзге де ақпаратты жинауға, өңдеуге, сақтауға, түсіруге және пайдалануға келісім беремін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...36 lines deleted...]
-      Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер </w:t>
+        <w:t>
+      Көктемгі егіс / егін жинау жұмыстарын / жемшөп дайындау / көктемгі егіс және егін жинау жұмыстарының қосымша түрлерін (сүдігер жерлерді жырту, егістерді өсімдіктерді қорғау құралдарымен өңдеу, күздік дақылдарды себу, қар ұстау) жүргізуге сатып алынған дизель отыны көлемдерінің пайдаланылуын қамтамасыз ететінімді растаймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші 20__ жылғы "____" ______ сағат _____ қол қойып, жіберді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-ға қол қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Өтінімді қабылдау туралы хабарлама: </w:t>
+        <w:t>
+      Өтінімді қабылдау туралы хабарлама:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінім 20__ жылғы "____" ______ сағат _____ қарауға қабылданды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10500,50 +11918,82 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ деректері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-ға қол қою күні мен уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10694,68 +12144,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="144"/>
+    <w:bookmarkStart w:name="z88" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрметті __________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11120,68 +12570,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="145"/>
+    <w:bookmarkStart w:name="z90" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Облыс бойынша дизель отынының қажеттілігі мен көлемдерін бөлу тізілімі ___ жыл</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -13516,68 +14966,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="146"/>
+    <w:bookmarkStart w:name="z92" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республика бойынша дизель отынының қажеттілігі мен көлемдерін бөлу тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -15912,68 +17362,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="147"/>
+    <w:bookmarkStart w:name="z94" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дизель отынының бөлінген көлемін жою туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрметті __________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16365,88 +17815,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(оператордың атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="148"/>
+    <w:bookmarkStart w:name="z96" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дизель отынын тиеп-жөнелтуге арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z97" w:id="149"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z97" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. _________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заңды немесе жеке тұлғаның атауы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16475,90 +17925,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                         (басшының лауазымы, аты, әкесінің аты (бар болса) тегі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ___________________ (__________________) тонна көлемінде көктемгі егіс/егін жинау жұмыстарын /жемшөп дайындау /дәнді және майлы дақылдардың тұқымын кептіру / көктемгі егіс және егін жинау жұмыстарының қосымша түрлерін (сүдігер жерлерді жырту, егістерді өсімдіктерді қорғау құралдарымен өңдеу, күздік дақылдарды себу, қар ұстау) (қажетті таңдау) жүргізуге дизель отынын тиеп-жөнелтуді сұраймын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="150"/>
+    <w:bookmarkStart w:name="z98" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Дизель отынын тиеп-жөнелту орны – ________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z99" w:id="151"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z99" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Дизель отынын тиеп-жөнелту күні мен уақыты – 20____ жылғы "______" ____________ сағат _______.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімге ауыл шаруашылығы тауарын өндіруші 20___ жылғы "____" __________ сағат _______ қол қойып, жіберді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16569,70 +18019,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауыл шаруашылығы өнімін өндірушінің электрондық цифрлық қолтаңбасынан (бұдан әрі – ЭЦҚ) алынған деректер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ауыл шаруашылығы өнімін өндірушінің ЭЦҚ-мен қол қою күні мен уақыты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="152"/>
+    <w:bookmarkStart w:name="z100" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Өтінімді өтеу мәртебесі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дизель отынының нақты тиеп-жөнелтілген күні – 20__ жылғы "___" __________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16835,68 +18285,68 @@
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="153"/>
+    <w:bookmarkStart w:name="z102" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дизель отынын тиеп-жөнелту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Құрметті __________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17020,735 +18470,276 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Көктемгі егіс және егін жинау </w:t>
+              <w:t>Көктемгі егіс және егін жинау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">жұмыстары кезеңінде ауыл </w:t>
+              <w:t>жұмыстары кезеңінде ауыл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">шаруашылығы өнімдерін </w:t>
+              <w:t>аруашылығы өнімдерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">өндірушілер үшін мұнай </w:t>
+              <w:t>өндірушілер үшін мұнай</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">өнімдерінің көлемін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қалыптастыру және бөлу </w:t>
+              <w:t>қалыптастыру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына </w:t>
+              <w:t>және бөлу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>________________ облысының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауыл шаруашылығы басқармасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...113 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дәнді және майлы дақылдардың тұқымдарын кептіруді жүргізуге дизель отынының көлемін алуға арналған өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-[...12 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. _________________________________________________________________ </w:t>
-[...438 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
+      Ескерту. 8-қосымша жаңа редакцияда – ҚР Ауыл шаруашылығы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. _________________________________________________________________ (заңды тұлғаның атауы немесе жеке тұлғаның аты, әкесінің аты (бар болса), тегі) атынан ______________________________________________________________ (лауазымы, аты, әкесінің аты (бар болса), тегі) дәнді және майлы дақылдардың тұқымын кептіруді жүргізу үшін ___________ (_____________) тонн көлемінде дизель отынын бөлуді сұраймын. 2. Өтініш беруші туралы мәліметтер. Заңды тұлға үшін: атауы _____________________________________________________________ бизнес-сәйкестендіру нөмірі (бұдан әрі – БСН) _________________________ басшының аты, әкесінің аты (бар болса), тегі ___________________________ мекенжайы: _______________________________________________________ телефон (факс) нөмірі: ______________________________________________ Жеке тұлға үшін: аты, әкесінің аты (бар болса), тегі _____________________________________ жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН) ___________________________ Жеке басын куәландыратын құжат: нөмірі ____________________________________________________________ кім берді __________________________________________________________ берілген күні ______________________________________________________ мекенжайы: _______________________________________________________ телефон (факс) нөмірі: ______________________________________________ Дара кәсіпкер ретінде қызметінің басталғаны туралы хабарлама – жеке тұлға үшін: орналасқан жері ___________________________________________________ хабарланған күні ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3. Ауыл шаруашылығы кооперативінің (шаруа қожалығының) мүшелері туралы мәліметтер ауыл шаруашылығы кооперативінен немесе шаруа қожалығынан (мүшелері бар болса) берілген жағдайда өтінім толтырылады:</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17976,70 +18967,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ауыл шаруашылығы өнімін өндірушінің екінші деңгейдегі банктегі немесе ұлттық почта операторындағы ағымдағы шотының мәліметтері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       банктің немесе почта операторының деректемелері: ____________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18104,70 +19093,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БСН _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бенефициар коды __________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Технологиялық немесе кептіру жабдығының бар-жоғы туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19281,70 +20268,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Дәнді және майлы дақылдардың тұқымдарын кептіруді жүргізуге өтініш беруші үшін дизель отынының көлемін есептеу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -20600,203 +21585,217 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жергілікті атқарушы орган дизель отынын бөлудің мемлекеттік ақпараттық жүйесінде операторлар тізбесін және дизель отынын босату жүзеге асырылатын мұнай өнімдерін (мұнай өнімдері базасын) сақтауға арналған олардың сыйымдылықтары орналастырған күннен бастап күнтізбелік отыз күн ішінде дизель отынын тиеп-жөнелтуге ауыл шаруашылығы өнімін өндірушіден өтінім болмаған кезде дизель отынының бөлінген көлемі жойылатыны хабарланды.</w:t>
-[...53 lines deleted...]
-      Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер </w:t>
+      Жергілікті атқарушы орган дизель отынын бөлудің мемлекеттік цифрлық жүйесінде дизель отынын босату жүзеге асырылатын операторлар тізбесін және мұнай өнімдерін (мұнай өнімдері базасын) сақтауға арналған олардың сыйымдылықтары орналастырған күннен бастап күнтізбелік отыз күн ішінде дизель отынын тиеп-жөнелтуге ауыл шаруашылығы өнімін өндірушіден өтінім болмаған кезде дизель отынының бөлінген көлемі жойылатыны туралы хабардармын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың дұрыстығын растаймын, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға, сондай-ақ дербес деректерді жинауға, өңдеуге, сақтауға, жүктеп алуға және пайдалануға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші 20__ жылғы "____" ______ сағат _____ қол қойып, жіберді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) алынған деректер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-ға қол қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Өтінім 20__ жылғы "____" ______ сағат _____ қарауға қабылданды:</w:t>
+        <w:t>
+      Өтінімді қабылдау туралы хабарлама:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінім 20__ жылғы " ___" ______ сағат _____ қарауға қабылданды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ деректері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-ға қол қою күні мен уақыты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -20828,55 +21827,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>