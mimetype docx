--- v0 (2025-11-11)
+++ v1 (2026-07-27)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ff85f58" w14:textId="ff85f58">
+    <w:p w14:paraId="fdc7b36" w14:textId="fdc7b36">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -188,74 +189,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 4-бабы 1-тармағының </w:t>
-[...9 lines deleted...]
-        <w:t>12) тармақшасына</w:t>
+      "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Цифрлық майнингке арналған аппараттық-бағдарламалық кешенді есепке алу және тізілімін жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -886,94 +969,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Цифрлық майнингке арналған аппараттық-бағдарламалық кешенді есепке алу және тізілімін жүргізу </w:t>
-[...29 lines deleted...]
-        <w:t>12) тармақшасына</w:t>
+      1. Осы Цифрлық майнингке арналған аппараттық-бағдарламалық кешенді есепке алу және тізілімін жүргізу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы цифрлық активтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 4-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-тармағының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және цифрлық майнингке арналған аппараттық-бағдарламалық кешенді есепке алу және тізілімін жүргізу және "Цифрлық майнингке арналған аппараттық-бағдарламалық кешенді цифрлық майнингке арналған аппараттық-бағдарламалық кешеннің тізіліміне (тізілімнен) қосу (алып тастау)" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1208,51 +1353,166 @@
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тізілімді есепке алу және жүргізу тізілімге енгізу (алып тастау) немесе өзгерістер (толықтырулар) енгізу үшін берілген өтініштердің (бұдан әрі – өтініш) негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы "Е-лицензиялау "мемлекеттік деректер базасы" ақпараттандыру объектісі арқылы www.elicense.kz (бұдан әрі – портал) немесе көрсетілетін қызметті берушінің кеңсесі арқылы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1307,206 +1567,205 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құжаттар осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесінде (бұдан әрі – Тізбе) баяндалған құжаттар мен мәліметтерді қоса бере отырып жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушы құжаттарды тапсырған кезде "жеке кабинет" мемлекеттік қызмет көрсетуге сұрау салудың қабылданғаны туралы мәртебе, сондай-ақ мемлекеттік қызмет көрсету нәтижесін алу күні мен уақыты көрсетілген хабарлама көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9 Көрсетілетін қызметті берушінің кеңсесі құжаттар келіп түскен күні оларды қабылдауды және тіркеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған кезде кеңсе қызметкері өтінішті қабылдаудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттардың және (немесе) қолданылу мерзімі өткен құжаттардың толық топтамасын ұсынбаған кезде көрсетілетін қызметті берушінің қызметкері құжаттарды тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде көрсетілетін қызметті алушыға өтінішті одан әрі қараудан дәлелді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші ұсынылған құжаттарды тіркеу сәтінен бастап 5 (бес) жұмыс күні ішінде Тізілімге енгізу үшін осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға алдын ала шешім бойынша позициясын білдіруге мүмкіндік беру үшін көрсетілетін қызметті алушыны бас тарту туралы алдын ала шешім туралы, сондай-ақ тыңдауды өткізудің уақыты мен орны (тәсілі) туралы хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тыңдау туралы хабарлама мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жіберіледі. Тыңдау хабарлама жасалған күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Көрсетілетін қызметті алушыны тыңдау нәтижелері бойынша көрсетілетін қызметті беруші осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1521,363 +1780,539 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Мемлекеттік қызмет көрсетуден дәлелді бас тартуды не осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша АБК-ні тізілімге енгізу туралы шешім қабылдау туралы хабарламаны көрсетілетін қызметті берушінің уәкілетті тұлғасының ЭЦҚ қойылған электрондық құжат нысанында көрсетілетін қызметті алушының "жеке кабинетіне" немесе көрсетілетін қызметті берушінің кеңсесі арқылы жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Көрсетілетін қызметті алушы АБК-ні тізілімнен алып тастау үшін құжаттардың толық топтамасын ұсынған кезде көрсетілетін қызметті беруші ұсынылған құжаттарды құжаттар тіркелген кезден бастап 2 (екі) жұмыс күні ішінде осы Қағидалардың талаптарына сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Тексеру нәтижелері бойынша бас тарту үшін негіздер болмаған кезде көрсетілетін қызметті беруші көрсетілетін қызметті алушыға осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша құрылымдық бөлімше басшысының не оны алмастыратын тұлғаның ЭЦҚ-мен қол қойылған нысан бойынша тізілімнен шығару туралы хабарлама жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Тізілімде қамтылған мәліметтерді өзектендіру кезінде цифрлық майнер мәліметтер өзгерген күннен бастап 10 (он) жұмыс күні ішінде бұл туралы осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша цифрлық активтер саласындағы уәкілетті органға хабарлайды, ол құжаттар тіркелген сәттен бастап тізілімге 3 (үш) жұмыс күні ішінде өзгерістер енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақ жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қағидаларға өзгерістер және (немесе) толықтырулар енгізілген кезде көрсетілетін қызметті беруші "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына, бірыңғай байланыс орталығына (3) үш жұмыс күні ішінде өзгерістер және (немесе) толықтырулар туралы ақпаратты жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызмет көрсету мәселелері бойынша көрсетілетін қызметті берушілердің және (немесе) лауазымды тұлғалардың шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды тұлға, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды тұлғаға беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрсетілетін қызметті беруші, шешімі, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды тұлға шағым түскен күннен бастап үш жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес көрсетілетін қызметті беруші, әкімшілік актісіне, әкімшілік әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды тұлға, егер ол 3 (үш) жұмыс күні ішінде қолайлы әкімшілік актіні қабылдаса, әкімшілік актіні жасаса, шағымды қарайтын органға шағым жібермеуге құқылы шағымда көрсетілген талаптарды толығымен қанағаттандыратын әрекет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 25-бабының </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="38"/>
+      19. Көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес ол тіркелген күннен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Егер заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағымданғаннан кейін жол беріледі. Егер заңда жоғары тұрған органға шағымдану қажеттілігінсіз сотқа жүгіну мүмкіндігі көзделген жағдайда, әкімшілік орган, әкімшілік әрекеті (әрекетсіздігі) дауланатын лауазымды тұлға, әкімшілік акті сотқа кері қайтарып алумен қатар жоғары тұрған әкімшілік орган басшысының, лауазымды тұлғаның уәжді ұстанымын ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1987,68 +2422,68 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық майнингке аппараттық-бағдарламалық кешен тізілімі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -3488,68 +3923,68 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық майнингке арналған аппараттық-бағдарламалық кешенді тізілімге енгізу туралы өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4075,68 +4510,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық майнингке арналған аппараттық-бағдарламалық кешеннің мәліметтері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -4899,68 +5334,68 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш цифрлық майнингке арналған аппараттық-бағдарламалық кешенді цифрлық майнингке арналған аппараттық-бағдарламалық кешен тізілімінен шығару туралы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5288,68 +5723,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тізілімін жүргізу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі: "Цифрлық майнингке арналған аппараттық-бағдарламалық кешенді цифрлық майнингке арналған аппараттық-бағдарламалық кешеннің тізіліміне қосу (тізілімнен алып тастау)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымшаға өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 302/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5434,51 +5907,171 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігі.</w:t>
+Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2-жол жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 302/НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5707,50 +6300,170 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Цифрлық майнингке арналған аппараттық-бағдарламалық кешенді тізілімнен шығару туралы хабарлама беру кезінде - 2 (екі) жұмыс күні.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4-жол жаңа редакцияда көзделген - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 10.06.2026 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 302/НҚ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолданысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -6130,87 +6843,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
+Көрсетілетін қызметті берушінің және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) қызмет көрсетуші – дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін, демалыс және мереке күндерінен басқа;</w:t>
+1) көрсетілетін қызметті беруші – дүйсенбіден жұмаға дейін сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 8.00-ден 17.30-ға дейін, демалыс және мереке күндерінен басқа;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) портал – тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтініштерді қабылдау және Мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады), жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6867,87 +7580,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Көрсетілетін қызметті алушы мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты порталдың "жеке кабинеті", сондай-ақ бірыңғай байланыс орталығы арқылы қашықтан қол жеткізу режимінде алуға мүмкіндігі бар.</w:t>
-[...35 lines deleted...]
-3. Мемлекеттік қызмет көрсету мәселелері бойынша анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасы цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің интернет-ресурсында көрсетілген moap@​mdai.​gov.​kz.</w:t>
+1. Көрсетілетін қызметті алушы өзінде ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу үшін сұрау салу жібереді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Көрсетілетін қызметті алушы ЭЦҚ болған жағдайда мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігінің интернет-ресурсында көрсетілген moap@mdai.gov.kz.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Мемлекеттік қызмет көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефон нөмірлері - 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
@@ -7250,51 +7963,85 @@
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="60" w:type="dxa"/>
                           <w:left w:w="60" w:type="dxa"/>
                           <w:bottom w:w="60" w:type="dxa"/>
                           <w:right w:w="60" w:type="dxa"/>
                         </w:tcMar>
                         <w:vAlign w:val="top"/>
                       </w:tcPr>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
-                          <w:t>[MISSING IMAGE: ,  ]</w:t>
+                          <w:drawing>
+                            <wp:inline distT="0" distB="0" distL="0" distR="0">
+                              <wp:extent cx="1689100" cy="1524000"/>
+                              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                              <wp:docPr id="0" name="" descr=""/>
+                              <wp:cNvGraphicFramePr>
+                                <a:graphicFrameLocks noChangeAspect="true"/>
+                              </wp:cNvGraphicFramePr>
+                              <a:graphic>
+                                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:pic>
+                                    <pic:nvPicPr>
+                                      <pic:cNvPr id="1" name=""/>
+                                      <pic:cNvPicPr/>
+                                    </pic:nvPicPr>
+                                    <pic:blipFill>
+                                      <a:blip r:embed="rId4"/>
+                                      <a:stretch>
+                                        <a:fillRect/>
+                                      </a:stretch>
+                                    </pic:blipFill>
+                                    <pic:spPr>
+                                      <a:xfrm>
+                                        <a:off x="0" y="0"/>
+                                        <a:ext cx="1689100" cy="1524000"/>
+                                      </a:xfrm>
+                                      <a:prstGeom prst="rect">
+                                        <a:avLst/>
+                                      </a:prstGeom>
+                                    </pic:spPr>
+                                  </pic:pic>
+                                </a:graphicData>
+                              </a:graphic>
+                            </wp:inline>
+                          </w:drawing>
                         </w:r>
                       </w:p>
                       <w:p>
                         <w:pPr>
                           <w:spacing w:after="20"/>
                           <w:ind w:left="20"/>
                           <w:jc w:val="both"/>
                         </w:pPr>
                       </w:p>
                     </w:tc>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="4100" w:type="dxa"/>
                         <w:tcBorders>
                           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                         </w:tcBorders>
                         <w:tcMar>
                           <w:top w:w="60" w:type="dxa"/>
                           <w:left w:w="60" w:type="dxa"/>
                           <w:bottom w:w="60" w:type="dxa"/>
                           <w:right w:w="60" w:type="dxa"/>
                         </w:tcMar>
@@ -8032,51 +8779,85 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
-              <w:t>[MISSING IMAGE: ,  ]</w:t>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="7810500" cy="1968500"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="7810500" cy="1968500"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
@@ -8360,51 +9141,85 @@
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>[MISSING IMAGE: ,  ]</w:t>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                        <wp:extent cx="1981200" cy="1854200"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="0" name="" descr=""/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks noChangeAspect="true"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1" name=""/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId6"/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="1981200" cy="1854200"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
  </w:t>
@@ -9154,51 +9969,85 @@
                           <w:jc w:val="both"/>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Times New Roman"/>
                             <w:b w:val="false"/>
                             <w:i w:val="false"/>
                             <w:color w:val="000000"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>
 [қол қоюшының]</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>[MISSING IMAGE: ,  ]</w:t>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                        <wp:extent cx="7810500" cy="1968500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="0" name="" descr=""/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks noChangeAspect="true"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1" name=""/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId7"/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="7810500" cy="1968500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
  </w:t>
@@ -9500,51 +10349,85 @@
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>[MISSING IMAGE: ,  ]</w:t>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                        <wp:extent cx="1981200" cy="1854200"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="0" name="" descr=""/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks noChangeAspect="true"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1" name=""/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId8"/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="1981200" cy="1854200"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
  </w:t>
@@ -10018,51 +10901,85 @@
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>[MISSING IMAGE: ,  ]</w:t>
+                    <w:drawing>
+                      <wp:inline distT="0" distB="0" distL="0" distR="0">
+                        <wp:extent cx="7810500" cy="1968500"/>
+                        <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                        <wp:docPr id="0" name="" descr=""/>
+                        <wp:cNvGraphicFramePr>
+                          <a:graphicFrameLocks noChangeAspect="true"/>
+                        </wp:cNvGraphicFramePr>
+                        <a:graphic>
+                          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                            <pic:pic>
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="1" name=""/>
+                                <pic:cNvPicPr/>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId9"/>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="0"/>
+                                  <a:ext cx="7810500" cy="1968500"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </a:graphicData>
+                        </a:graphic>
+                      </wp:inline>
+                    </w:drawing>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
  </w:t>
@@ -10281,68 +11198,68 @@
               </w:rPr>
               <w:t>9-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Цифрлық майнингке арналған аппараттық-бағдарламалық кешеннің тізіліміне мәліметтерді өзгерту туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10578,55 +11495,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10948,35 +11865,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>