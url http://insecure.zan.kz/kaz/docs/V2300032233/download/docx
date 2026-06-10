--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a95856e" w14:textId="a95856e">
+    <w:p w14:paraId="c7bb69d" w14:textId="c7bb69d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,140 +113,110 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің м.а. 2023 жылғы 31 наурыздағы № 130/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 4 сәуірде № 32233 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Геодезия, картография және кеңістіктік деректер туралы" Қазақстан Республикасы Заңының 13-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес, </w:t>
+      "Геодезия, картография және кеңістіктік деректер туралы" Қазақстан Республикасы Заңының 13-бабының 12) тармақшасына және Қазақстан Республикасы Үкіметінің 2025 жылғы 9 қазандағы № 846 қаулысымен бекітілген Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлігі туралы ереженің 15-тармағы 270) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>БҰЙЫРАМЫН:</w:t>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Преамбула жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 16.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 229/НҚ</w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1679,51 +1649,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Мемлекеттік көрсетілетін қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушылар):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына (бұдан әрі – көрсетілетін қызметті беруші) мыналарды:</w:t>
+      Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорнына (бұдан әрі – көрсетілетін қызметті беруші) мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z90" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) таратылуы шектелген қызметтік ақпараттың материалдары мен геодезиялық деректерді алу үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1879,50 +1849,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 229/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2258,90 +2248,152 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы портал арқылы жүгінген кезде хабарлама көрсетілетін қызметті алушының "жеке кабинетіне" жолданады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Көрсетілетін қызметті алушы хабарламаны алған сәттен бастап екі жұмыс күні ішінде мемлекеттік қызметті көрсету үшін төлем жасайды.</w:t>
+      17. Көрсетілетін қызметті алушы хабарламаны алған күннен бастап үш жұмыс күні ішінде мемлекеттік қызметті көрсету үшін төлем жасайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Төлем жасау қолма-қол немесе қолма-қол емес тәсілмен көрсетілетін қызметті берушінің есептік шотына екінші деңгейдегі банктер арқылы жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ашық пайдаланудағы материалдар мен геодезиялық деректерді алуға арналған, электронды құжат нысанындағы өтінішті портал арқылы жолдаған кезде, мемлекеттік қызметті көрсету үшін төлем төлем ЭҮТШ арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 17-тармаққа өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Мемлекеттік қызметті көрсету үшін төлем мемлекеттік көрсетілетін қызметті алушы төлем жүргізбеген жағдайда, көрсетілетін қызметті берушінің жұмыскері бір жұмыс күні ішінде, көрсетілетін қызметті беруші басшысының қолы қойылған мемлекеттік қызметті көрсетуден дәлелді бас тартуды осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2353,72 +2405,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z86" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген мерзімдерге төлем құжатын ұсынғаннан кейін көрсетілетін қызметті берушінің жұмыскері сегіз жұмыс күні ішінде мәліметтерді жинақтауға, жасауға кіріседі және қорытындысы бойынша:</w:t>
+        <w:t>
+      19. Көрсетілетін қызметті алушы осы Қағидалардың 17-тармағында көрсетілген мерзімдерде төлем құжатын ұсынғаннан кейін көрсетілетін қызметті берушінің жұмыскері жеті жұмыс күні ішінде мәліметтерді іріктеуге, жасауға кіріседі және қорытындысы бойынша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       таратылуы шектелген қызметтік ақпараттың материалдары мен геодезиялық деректерді алуға жүгінген кезде таратылуы шектелген қызметтік ақпараттың мәліметтері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2504,50 +2536,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 229/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2874,50 +2926,88 @@
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық кеңістіктік деректер қорының құрамына енгізілетін материалдар мен деректердің тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаға өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Топографиялық-геодезиялық және картографиялық жұмыстарды орындауға арналған техникалық жобалар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2970,71 +3060,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Геодезиялық, гравиметриялық, ғарыштық өлшемдер базасында геодинамикалық зерттеулердің материалдары мен деректері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жергілікті жердің, оның ішінде теңіздер, көлдер, өзендер мен су қоймалары қайраңдарының топографиялық түсірілімдер бойынша техникалық есептері (ауқымы 1: 2 000 және кіші).</w:t>
+      5. Жергілікті жердің, оның ішінде теңіздердің, көлдердің, өзендердің, су қоймаларының қайраңының топографиялық түсірілімдері бойынша (масштабы 1:500 және кіші), сондай-ақ инженерлік желілерді түгендеу нәтижелері (геодезиялық іздестіру нәтижелері) бойынша техникалық есептер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Мемлекеттік топографиялық карталардың, оның ішінде теңіздер, көлдер, өзендер, су қоймалары қайраңдарының карталарының, қалалар мен елді мекендердің жоспарларының (ауқымы 1:2 000 және кіші) графикалық, цифрлық, фотосуреттік, электрондық нысандардағы түпнұсқалары мен көшірмелері, сондай-ақ көрсетілген карталар мен жоспарлардың таралымдық бедерлемелері.</w:t>
+      6. Мемлекеттік топографиялық жоспарлардың, оның ішінде теңіздердің, көлдердің, өзендердің, су қоймаларының қайраңының, қалалар мен елді мекендердің жоспарларының (масштабы 1:500 және кіші), сондай-ақ инженерлік желілерді түгендеу нәтижелерінің (геодезиялық іздестіру нәтижелері) графикалық, цифрлық, фотографиялық, электрондық нысандардағы түпнұсқалары мен көшірмелері, сондай-ақ көрсетілген карталар мен жоспарлардың таралымдық бедерлемелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Жалпымемлекеттік және салааралық мақсаттағы жалпыгеографиялық, саяси-әкімшілік, ғылыми-әкімшілік, ғылыми-анықтама және басқа да тақырыптық карталар мен атластардың, оқу картографиялық құралдардың түпнұсқалары, туынды өнім жасау үшін негіз болып табылатын картографиялық материалдардың таралымдық бедерлемелері.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
@@ -3331,50 +3421,70 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 16.05.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 229/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен; өзгеріс енгізілді - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3638,51 +3748,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлігінің "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
+Қазақстан Республикасы Жасанды интеллект және цифрлық даму министрлігінің "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны (бұдан әрі – көрсетілетін қызметті беруші).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5376,90 +5486,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ұлттық кеңістіктік деректер </w:t>
+              <w:t>Ұлттық кеңістіктік деректер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қорының мәліметтерін </w:t>
+              <w:t>қорының мәліметтерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қалыптастыру, жинау, сақтау, </w:t>
+              <w:t>қалыптастыру, жинау, сақтау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">пайдалану және беру </w:t>
+              <w:t>пайдалану және беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5480,61 +5590,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық кеңістіктік деректер қорының мәліметтерін ұсыну бойынша көрсетілетін қызметтердің бағасы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 3-қосымша жаңа редакцияда - ҚР Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 16.05.2025 </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 09.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 229/НҚ</w:t>
+        <w:t>№ 61/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5578,51 +5688,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Р/с №</w:t>
+Р/с</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5877,51 +6005,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Геодезиялық материалдар мен деректерді ұсыну жөніндегі қызметтер</w:t>
+Геодезиялық материалдар мен деректерді ұсыну жөніндегі көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5954,51 +6082,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МГЖ бекеттерінің координаттары туралы мәліметтер ұсыну</w:t>
+МГЖ пунктерінің координаттары туралы мәліметтер ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6103,51 +6231,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МГЖ бекеттерінің координаттары туралы мәліметтер ұсыну, координаттарды бір жүйеден екіншісіне қайта есептеу</w:t>
+МГЖ пунктерінің координаттары туралы мәліметтер ұсыну, координаттарды бір жүйеден басқасына қайта есептеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6252,51 +6380,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-СК42-ден қайта есептей отырып МГЖ бекеттерінің координаттары туралы мәліметтер ұсыну</w:t>
+КЖ-42-ден қайта есептей отырып МГЖ пунктерінің координаттары туралы мәліметтер ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6401,51 +6529,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МГЖ бекеттерінің биіктігі туралы мәліметтер ұсыну</w:t>
+МГЖ пунктерінің биіктігі туралы мәліметтер ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6550,51 +6678,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-МНЖ бекеттерінің орналасқан жерін сипаттай отырып, олардың биіктігі туралы мәліметтер ұсыну</w:t>
+МНЖ пунктерінің орналасқан жерін сипаттай отырып, олардың биіктігі туралы мәліметтер ұсыну</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6813,51 +6941,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Картографиялық материалдар мен деректерді ұсыну жөніндегі қызметтер</w:t>
+Картографиялық материалдар мен деректерді ұсыну жөніндегі көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8356,51 +8484,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Картографиялық өнімдерді шығару (4-түрлі-түсті басып шығару)</w:t>
+Картографиялық өнімдерді басып шығару (4-түрлі-түсті басумен көбейту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8505,51 +8633,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Картографиялық өнімдерді шығару (репликация 5-түрлі-түсті басып шығару)</w:t>
+Картографиялық өнімдерді басып шығару (5-түрлі-түсті басумен көбейту)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8654,51 +8782,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Картографиялық өнімдерді шығару (екі жақты 4 түрлі-түсті басып шығару)</w:t>
+Картографиялық өнімдерді басып шығару (екі жақты 4 түрлі-түсті басып шығару)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9137,51 +9265,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ш.м.</w:t>
+шаршы метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9662,51 +9790,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жерді қашықтықтан зондтау материалдары мен деректерін ұсыну жөніндегі қызметтер</w:t>
+Жерді қашықтықтан зондтау материалдары мен деректерін ұсыну жөніндегі көрсетілетін қызметтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9739,51 +9867,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аса жоғары жоғары ажыратымдылықты ортофотожоспарларды ұсыну (АФТ)</w:t>
+Аса жоғары ажыратымдылықты ортофотожоспарларды ұсыну (АФТ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10114,50 +10242,390 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ұлттық кеңістіктік деректер инфрақұрылымы мемлекеттік геопорталы" ақпараттық жүйесінен Ұлттық кеңістіктік деректер инфрақұрылымы туралы мәліметтерді беру қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БЦКН-ден ашық пайдалануға арналған картографиялық деректерді ұсыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+НП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метадеректерді ұсыну</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бір материалға қатысты мәліметтер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аббревиатуралардың толық жазылуы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -10166,123 +10634,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АФТ – аэрофототүсірілім;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      БЦКН – бірыңғай цифрлық картографиялық негіз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       МГЖ – мемлекеттік геодезиялық желі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МНЖ – мемлекеттік нивелирлік желі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      НП – номерклатуралық парақ;</w:t>
+      НП – номенклатуралық парақ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       РЦМ – рельефтік цифрлық моделі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      СК-42 – 1942 жылғы координаттар жүйесі.</w:t>
+      КЖ-42 – 1942 жылғы координаттар жүйесі.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12641,291 +13127,196 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ұлттық кеңістіктік деректер </w:t>
+              <w:t>Ұлттық кеңістіктік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қорының мәліметтерін </w:t>
+              <w:t>деректер қорының мәліметтерін</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қалыптастыру, жинау, сақтау, </w:t>
+              <w:t>қалыптастыру, жинау, сақтау,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">пайдалану және беру </w:t>
+              <w:t>пайдалану және беру</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>7-қосымша</w:t>
-[...64 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve">7-қосымша </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цифрлық даму, инновациялар</w:t>
-[...35 lines deleted...]
-министрлiгінің</w:t>
+Жасанды интеллект және цифрлық даму министрлiгiнің</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Ұлттық геодезия және</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12978,154 +13369,146 @@
 құқығындағы республикалық</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 мемлекеттік кәсіпорны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1219200" cy="1206500"/>
+                  <wp:extent cx="2082800" cy="2374900"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1219200" cy="1206500"/>
+                            <a:ext cx="2082800" cy="2374900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Республиканское государственное</w:t>
             </w:r>
@@ -13159,554 +13542,597 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 хозяйственного ведения</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"Национальный центр геодезии и</w:t>
-[...90 lines deleted...]
-            </w:r>
+"Национальный центр геодезии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+и пространственной информации"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Министерства искусственного интеллекта и цифрового развития Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жеке тұлғаның аты, әкесінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+аты (бар болса), тегі не</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+заңды тұлғаның толық атауы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+____________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z89" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дәлелді бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 7-қосымша жаңа редакцияда - ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 09.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...180 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Нөмірі _________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20__ жылғы "___" _______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрлiгінің "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Сіздің 20__ жылғы "___" _____ № ___________ өтінішіңізді қарап, мынадай себептермен мәліметтерді беруден бас тартады:</w:t>
+      Қазақстан Республикасының Жасанды интеллект және цифрлық даму министрлiгінің "Ұлттық геодезия және кеңістіктік ақпарат орталығы" шаруашылық жүргізу құқығындағы республикалық мемлекеттік кәсіпорны Сіздің 20__ жылғы "___" _____ № ___________ өтінішіңізді қарап, мынадай себеппен мәліметтерді беруден бас тартады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      [Дәлелді бас тартудың себебі]</w:t>
+       [Дәлелді бас тартудың себебі] </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       [Қол қоюшының лауазымы]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      [Қол қоюшының аты, әкесінің</w:t>
-[...17 lines deleted...]
-      аты (бар болса), тегі]</w:t>
+      [Қол қоюшының аты, әкесінің аты (бар болса), тегі]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -14513,31 +14939,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>