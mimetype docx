--- v0 (2025-11-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="41f218a" w14:textId="41f218a">
+    <w:p w14:paraId="6164342" w14:textId="6164342">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -112,74 +112,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Оқу-ағарту министрінің 2023 жылғы 3 сәуірдегі № 82 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 4 сәуірде № 32226 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының "Мемлекеттік көрсетілетін қызметтер туралы" Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+      Қазақстан Республикасының "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы тәрбиеленушілер мен білім алушылардың жекелеген санаттағы азаматтарына, сондай-ақ, қорғаншылық (қамқоршылықтағы) пен патронаттағы тұлғаларына тегін тамақтандыруды ұсыну" мемлекеттік қызмет көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -823,74 +905,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Мемлекеттік қызмет көрсету қағидалары "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында білім алатын және тәрбиеленетін жекелеген санаттағы азаматтарға, сондай-ақ қорғаншылықтағы (қамқоршылықтағы) және патронаттағы адамдарға тегін тамақтандыруды ұсыну тәртібін айқындайды.</w:t>
+      1. Осы Мемлекеттік қызмет көрсету қағидалары "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді (бұдан әрі – Заң) және техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында білім алатын және тәрбиеленетін жекелеген санаттағы азаматтарға, сондай-ақ қорғаншылықтағы (қамқоршылықтағы) және патронаттағы адамдарға тегін тамақтандыруды ұсыну тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы тәрбиеленушілер мен білім алушылардың жекелеген санаттағы азаматтарына, сондай-ақ, қорғаншылық (қамқоршылықтағы) пен патронаттағы тұлғаларына тегін тамақтандыруды ұсыну" мемлекеттік қызметін (бұдан әрі – мемлекеттік көрсетілетін қызмет) техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -961,169 +1105,333 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Көрсетілетін қызметті алушы тегін тамақтануды алу үшін осы Қағидаларға 2-қосымшаға сәйкес "Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы тәрбиеленушілер мен білім алушылардың жекелеген санаттағы азаматтарына, сондай-ақ, қорғаншылық (қамқоршылықтағы) пен патронаттағы тұлғаларына тегін тамақтандыруды ұсыну" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне (бұдан әрі - Тізбе) көрсетілген құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
+      5. Көрсетілетін қызметті алушы тегін тамақтануды алу үшін осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы тәрбиеленушілер мен білім алушылардың жекелеген санаттағы азаматтарына, сондай-ақ, қорғаншылық (қамқоршылықтағы) пен патронаттағы тұлғаларына тегін тамақтандыруды ұсыну" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесіне (бұдан әрі - Тізбе) көрсетілген құжаттарды қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті берушінің кеңсесі не www.egov.kz "электрондық үкіметтің" веб-порталы (бұдан әрі - портал) арқылы, "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорациясы) немесе ұялы байланысының абоненттік құрылғысы арқылы өтініш береді.</w:t>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша көрсетілетін қызметті берушінің кеңсесі не www.egov.kz "цифрлық үкіметтің" веб-порталы (бұдан әрі - портал) арқылы, "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорациясы) немесе ұялы байланысының абоненттік құрылғысы арқылы өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып өзге де мәліметтерді қамтитын мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Құжаттарды көрсетілетін қызметті беруші және (немесе) Мемлекеттік корпорация арқылы қабылдаған кезде көрсетілетін қызметті алушыға тиісті құжаттардың қабылданғаны туралы қолхат беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Көрсетілетін қызметті алушының жеке басын куәландыратын құжатты, отбасыларда тәрбиеленетін жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар үшін, қорғаншылық (қамқоршылық), патронаттық тәрбие туралы мәліметтерін, (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпаратты көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      7. Көрсетілетін қызметті алушының жеке басын куәландыратын құжатты, отбасыларда тәрбиеленетін жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар үшін, қорғаншылық (қамқоршылық), патронаттық тәрбие туралы мәліметтерін, (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпаратты көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Көрсетілетін қызметті алушы осы Қағидалардың 2-қосымшасының 8-тармағында көзделген тізбеге сәйкес құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші немесе Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
+      8. Көрсетілетін қызметті алушы осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшасының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тармағында көзделген тізбеге сәйкес құжаттардың толық емес топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынған жағдайда, көрсетілетін қызметті беруші немесе Мемлекеттік корпорация қызметкері өтінішті қабылдаудан бас тартады және осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті қабылдаудан бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
@@ -1303,67 +1611,129 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте мемлекеттік қызмет көрсету нәтижесін Мемлекеттік корпорацияға жеткізу мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірілмей жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порталда мемлекеттік қызметті көрсету нәтижесі көрсетілетін қызметті алушының "жеке кабинетіне" көрсетілетін қызметті беруші басшысының электрондық цифрлық қолтаңбасы (бұдан әрі – ЭЦҚ) қойылған электрондық құжат нысанында жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы тәрбиеленушілер мен білім алушылардың жекелеген санаттағы азаматтарына, сондай-ақ, қорғаншылық (қамқоршылықтағы) пен патронаттағы тұлғаларына тегін тамақтандыруды ұсыну жөніндегі мемлекеттік көрсетілетін қызмет проактивті тәсілмен, қызметті берушінің бастамасымен көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының телефон нөмірін www.egov.kz "электрондық үкімет" веб-порталында тіркеген кезде көрсетілетін қызметті берушінің және мемлекеттік органдардың ақпараттық жүйелері арқылы, проактивті жолмен көрсетілуі мүмкін және оған:</w:t>
+      9. Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы тәрбиеленушілер мен білім алушылардың жекелеген санаттағы азаматтарына, сондай-ақ, қорғаншылық (қамқоршылықтағы) пен патронаттағы тұлғаларына тегін тамақтандыруды ұсыну жөніндегі мемлекеттік көрсетілетін қызмет проактивті тәсілмен, қызметті берушінің бастамасымен көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының телефон нөмірін www.egov.kz "цифрлық үкімет" веб-порталында тіркеген кезде көрсетілетін қызметті берушінің және мемлекеттік органдардың электрондық жүйелері арқылы, проактивті жолмен көрсетілуі мүмкін және оған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z19" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) көрсетілетін қызметті алушыға техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы тәрбиеленушілер мен білім алушылардың жекелеген санаттағы азаматтарына, сондай-ақ, қорғаншылық (қамқоршылықтағы) пен патронаттағы тұлғаларына тегін тамақтандыруды ұсыну жөніндегі мемлекеттік қызметті көрсетуге сұраным жасалған автоматты хабарлама жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z20" w:id="18"/>
     <w:p>
@@ -1381,50 +1751,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проактивті қызметті көрсетуге көрсетілетін қызметті алушының келісімін алу, сондай-ақ көрсетілетін қызметті алушыдан өзге де қажетті, оның ішінде көрсетілетін қызметті алушының ұялы байланысының абоненттік құрылғысының көмегімен шектеулі қолжетімді мәліметтерді алу енеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушыдан жауапты күту мерзімі сұрау салуды алған сәттен бастап 24 (жиырма төрт) сағатты құрайды.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармаққа өзгеріс енгізілді - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-2. Тегін және жеңілдетілген тамақтандыруды ұсыну туралы хабархат (хабарлама), оны есепке алу және алу "әлеуметтік әмиян" арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1519,74 +1951,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Көрсетілетін қызметті алушының (өкілдің) өтініші болмауына байланысты мерзімінде берілмеген құжаттар бір ай бойы Мемлекеттік корпорацияда сақталады, осы мерзім өткеннен кейін көрсетілетін қызметті берушіге талап етілмеген ретінде қайтарылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 11) тармақшасына сәйкес (бұдан әрі - Заң) көрсетілетін қызметті беруші ақпараттандыру саласындағы уәкілетті орган белгілеген тәртіппен мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне мемлекеттік қызмет көрсету сатысы туралы деректерді енгізуді қамтамасыз етеді.</w:t>
+      12. Көрсетілетін қызметті беруші Заңың 5-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес мемлекеттік қызметті көрсету сатысы туралы деректердің мемлекеттік қызметтер көрсету мониторингінің цифрлық жүйесіне цифрландыру саласындағы уәкілетті орган белгілеген тәртіппен енгізілуін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1892,155 +2386,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Техникалық және кәсіптік, орта</w:t>
-[...103 lines deleted...]
-              <w:t>1-қосымша</w:t>
+              <w:t xml:space="preserve">"Техникалық және кәсіптік, орта </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2061,51 +2451,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve">білімнен кейінгі білім беру </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2126,377 +2516,1737 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">ұйымдарындағы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәрбиеленушілер мен білім </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алушылардың жекелеген </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаттағы азаматтарына, сондай-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ақ, қорғаншылық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қамқоршылықтағы) пен </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">патронаттағы тұлғаларына тегін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тамақтандыруды ұсыну" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(көрсетілетін қызметті</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>берушінің атауы)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>білім беру ұйымының басшысы</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ТАӘ (ол болған жағдайда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мекен-жайы бойынша тұратын</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(көрсетілетін қызметті </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>алушының</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>Т.А.Ә.(бар болған жағдайда))</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ТАӘ (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z31" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      Сізден ____________________________________________________________________</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z529" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (оқу орнының атауы) ___ курсы _____ тобында білім алатын ұлым (қызым)</w:t>
+      Сізден ___________________________________________________________________  (оқу орнының атауы) ___ курсы _____ тобында білім алатын ұлым (қызым)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z530" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _____________________________________________________________________</w:t>
+      _____________________________________________________________________  (ТАӘ (ол болған жағдайда) тегін тамақтандыруды ұсынуды сұраймын.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z531" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (Т.А.Ә. (бар болған жағдайда)</w:t>
+      Цифрлық жүйелерде қамтылған заңмен қорғалатын құпия мәліметтерді пайдалануға  келісім беремін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z532" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      тегін тамақтандыруды ұсынуды сұраймын. </w:t>
+        <w:t>
+      20__ жылғы "___" ________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z533" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпия мәліметтерді пайдалануға</w:t>
+      __________________________(қолы) (ТАӘ (ол болған жағдайда)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      келісім беремін.</w:t>
-[...25 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (қолы)            (Т.А.Ә. (бар болған жағдайда)</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2532,268 +4282,966 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Техникалық және кәсіптік, орта</w:t>
-[...94 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> "Техникалық және кәсіптік, орта </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">білімнен кейінгі білім беру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымдарындағы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәрбиеленушілер мен білім </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алушылардың жекелеген </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаттағы азаматтарына, сондай-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ақ, қорғаншылық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қамқоршылықтағы) пен </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">патронаттағы тұлғаларына тегін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тамақтандыруды ұсыну" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы тәрбиеленушілер мен білім алушылардың жекелеген санаттағы азаматтарына, сондай-ақ, қорғаншылық (қамқоршылықтағы) пен патронаттағы тұлғаларына тегін тамақтандыруды ұсыну" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...50 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -2822,51 +5270,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары көрсетеді</w:t>
+Мемлекеттік қызметті техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдары көрсетеді (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2899,159 +5347,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік көрсітілетін қызметті ұсыну тәсілдері (жеткізу арналары)</w:t>
+Мемлекеттік көрсетілетін қызметтің кіші түрінің (бар болса) атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
-[...71 lines deleted...]
-4) www. egov. kz-те тіркелген ұялы байланысының абоненттік құрылғысы арқылы. </w:t>
+жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3084,141 +5460,191 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдерін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z773" w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға құжаттар топтамасын тапсырған сәттен бастап - 5 жұмыс күні;</w:t>
-[...1 lines deleted...]
-          </w:p>
+Өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="36"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік корпорацияға жүгінген кезде қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет нәтижесін Мемлекеттік корпорацияға мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті берушінің кеңсесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті берушіге құжаттар топтамасын тапсыру үшін жеке тұлғаларға күтудің барынша рұқсат етілген уақыты - 20 минут, Мемлекеттік корпорацияға - 15 минут</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі - Мемлекеттік корпорация);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) көрсетілетін қызметті алушыға көрсеттілетін берушінің кеңсесі арқылы қызмет көрсетудің барынша рұқсат етілген уақыты - 30 минут, Мемлекеттік корпорация арқылы-15 минут.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) "цифрлық үкіметтің" www.egov.kz веб-порталы (бұдан әрі - портал) арқылы жүзеге асырылады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) порталда тіркелген ұялы байланыстың абоненттік құрылғысы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3251,87 +5677,107 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нысаны</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z777" w:id="37"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электрондық (ішінара автоматтандырылған)/қағаз түрінде/проактивті</w:t>
+1) көрсетілетін қызметті берушіге, Мемлекеттік корпорацияға құжаттар топтамасын тапсырған сәттен бастап - 5 жұмыс күні; Мемлекеттік корпорацияға жүгінген кезде қабылдау күні мемлекеттік қызмет көрсету мерзіміне кірмейді. Көрсетілетін қызметті беруші мемлекеттік көрсетілетін қызмет нәтижесін Мемлекеттік корпорацияға мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін бір тәуліктен кешіктірмей жеткізуді қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="37"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) көрсетілетін қызметті берушіге құжаттар топтамасын тапсыру үшін жеке тұлғаларға күтудің барынша рұқсат етілген уақыты - 20 минут, Мемлекеттік корпорацияға - 15 минут 3) көрсетілетін қызметті алушыға көрсеттілетін берушінің кеңсесі арқылы қызмет көрсетудің барынша рұқсат етілген уақыты - 30 минут, Мемлекеттік корпорация арқылы-15 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3364,141 +5810,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нысанын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тегін тамақтандыруды ұсыну туралы хабарлама не осы Тізбенің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
-[...53 lines deleted...]
-Мемлекеттік қызметті көрсету нәтижесі проактивті нысанда тегін тамақтандыруды ұсыну туралы көрсетілетін қызметті алушының абоненттік нөміріне хабарлама түрінде жіберіледі.</w:t>
+Электрондық (ішінара цифрландырылған)/қағаз түрінде/проактивті</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3531,87 +5923,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z778" w:id="38"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет жеке тұлғаларға, сонымен қатар проактивті түрде тегін көрсетіледі.</w:t>
+Тегін тамақтандыруды ұсыну туралы хабарлама не осы Тізбенің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Порталда көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік қызметті көрсету нәтижесі жолданады және сақталады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету нәтижесі проактивті нысанда тегін тамақтандыруды ұсыну туралы көрсетілетін қызметті алушының абоненттік нөміріне хабарлама түрінде жіберіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3644,215 +6084,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамаларында көрсетілген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті беруші - Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, көрсетілетін қызметті берушінің белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.00-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.00-ға дейін.</w:t>
-[...127 lines deleted...]
-3) www.egov.kz. порталында орналасқан.</w:t>
+Тегін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3885,447 +6197,307 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызмет көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+Жұмыс кестесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z780" w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+1) көрсетілетін қызметті беруші - Қазақстан Республикасының еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес демалыс және мереке күндерін қоспағанда, дүйсенбіден бастап жұманы қоса алғанда, көрсетілетін қызметті берушінің белгіленген жұмыс кестесіне сәйкес сағат 13.00-ден 14.00-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.00-ға дейін. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) белгіленген нысандағы өтініш;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) Мемлекеттік корпорация: Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кодексіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру Мемлекеттік корпорация арқылы дүйсенбіден бастап жұманы қоса алғанда үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсету кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) жеке куәлік немесе цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) портал/ұялы байланыстың абоненттік құрылғысы: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы Қазақстан Республикасының еңбек </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заңнамасына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінішті қабылдау және мемлекеттік қызмет көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) туу туралы куәлік - көп балалы отбасылардың балалары үшін (2007 жылғы 13 тамызға дейін туылған жағдайда) немесе цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет көрсету орындарының мекенжайлары:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) қорғаншылықты (қамқоршылықты), патронаттық тәрбиелеуді бекіту туралы анықтамалар - жетім балалар мен ата-анасының қамқорлығынсыз қалған, отбасыларда тәрбиеленетін балалар үшін;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) көрсетілетін қызметті берушінің интернет-ресурсында;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) мүгедектігі туралы анықтамалар - мүгедектігі бар адамдар және бала кезінен мүгедектігі бар адамдар үшін немесе психологиялық-медициналық-педагогикалық консультацияның қорытындысы - даму мүмкіндіктері шектеулі балалар үшін;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Мемлекеттік корпорацияның www.gov4c.kz интернет-ресурсында;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) өтініш берушінің (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат;</w:t>
-[...251 lines deleted...]
-Көрсетілетін қызметті алушының жеке басын куәландыратын құжатты, туу туралы куәлігі, қорғаншылық (қамқоршылық), отбасыларда тәрбиеленетін жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар үшін патронаттық тәрбие туралы мәліметті, (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын құжатты, мүгедектігі туралы мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік ақпараттық жүйелерден "электрондық үкімет" шлюзі арқылы алады. </w:t>
+3) www.egov.kz. порталында орналасқан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4358,143 +6530,611 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z786" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
-[...1 lines deleted...]
-          </w:p>
+Көрсетілетін қызметті берушіге және (немесе) Мемлекеттік корпорацияға:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) көрсетілетін қызметті алушыға қатысты заңды күшіне енген, соның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған сот шешімінің болуы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) белгіленген нысандағы өтініш;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жеке куәлік немесе цифрлық құжаттар сервисінен алынған электрондық құжат (жеке басын сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) қорғаншылықты (қамқоршылықты), патронаттық тәрбиелеуді бекіту туралы анықтамалар - жетім балалар мен ата-анасының қамқорлығынсыз қалған, отбасыларда тәрбиеленетін балалар үшін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) мүгедектігі туралы анықтамалар - мүгедектігі бар адамдар және бала кезінен мүгедектігі бар адамдар үшін немесе психологиялық-медициналық-педагогикалық консультацияның қорытындысы - ерекше білім беруді қажет ететін адамдар (балалар) үшін;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) өтініш берушінің (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын ақпарат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) табысы туралы мәліметтер (жұмыс істейтін ата-аналардың немесе оларды алмастыратын адамдардың еңбекақысы, кәсіпкерлік қызметтен және басқа да қызмет түрлерінен түсетін табыстар, балаларға және басқа да асырауындағыларға алимент түріндегі табыстар) - мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы табысы ең төменгі күнкөріс деңгейінен төмен отбасылардан шыққан балалар үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білікті жұмысшы кадрларды даярлауды көздейтін техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламалары бойынша оқитын студенттер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) белгіленген нысандағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) оқу ұйымына қабылдау туралы бұйрық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2, 3-тармақтарда көрсетілген құжаттар түпнұсқаларда және көшірмелерде ұсынылады, салыстырып тексерілгеннен кейін түпнұсқалар өтініш берушіге қайтарылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Порталда:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) белгіленген нысандағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) жеке басты куәландыратын құжат немесе цифрлық құжаттар сервисінен цифрлық құжат (жеке басын сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) жетім балалар мен отбасында тәрбиеленетін ата – анасының қамқорлығынсыз қалған балалар үшін-қорғаншылықты (қамқоршылықты), патронаттық тәрбиені бекіту туралы электрондық анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) табысы туралы мәліметтер (жұмыс істейтін ата-аналардың немесе оларды алмастыратын адамдардың еңбекақысы, кәсіпкерлік қызметтен және басқа да қызмет түрлерінен түсетін табыстар, балаларға және басқа да асырауындағыларға алимент түріндегі табыстар) - мемлекеттік атаулы әлеуметтік көмек алмайтын, жан басына шаққандағы табысы ең төменгі күнкөріс деңгейінен төмен отбасылардан шыққан балалар үшін.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білікті жұмысшы кадрларды даярлауды көздейтін техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламалары бойынша оқитын студенттер үшін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) белгіленген нысандағы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) оқу ұйымына қабылдау туралы бұйрық.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының жеке басын куәландыратын құжатты, туу туралы куәлігі, қорғаншылық (қамқоршылық), отбасыларда тәрбиеленетін жетім балалар мен ата-анасының қамқорлығынсыз қалған балалар үшін патронаттық тәрбие туралы мәліметті, (отбасының) атаулы әлеуметтік көмек алушыларға тиесілігін растайтын құжатты, мүгедектігі туралы мәліметтерін көрсетілетін қызметті беруші тиісті мемлекеттік цифрлық жүйелерден "цифрлық үкімет" шлюзі арқылы алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4527,159 +7167,316 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып қойылатын өзге де талаптар</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z805" w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі және жағдайы туралы ақпаратты мемлекеттік қызмет көрсету мәселесі бойынша бірыңғай байланыс орталығы, сонымен қатар www. egov. kz-те тіркелген ұялы байланысының абоненттік құрылғысы арқылы алу мүмкіндігіне ие.</w:t>
-[...1 lines deleted...]
-          </w:p>
+1) мемлекеттік көрсетілетін қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дәйексіздігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті берушінің мемлекеттік қызметті көрсету мәселелері бойынша ақпараттық қызметінің байланыс телефондары Министрліктің www. edu. gov. kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша Бірыңғай байланыс орталығы: 8-800-080-7777, 1414.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушыға қатысты заңды күшіне енген, соның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқықтан айырылған сот шешімінің болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...2 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">
+3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімі болмауы бойынша мемлекеттік қызметтерді көрсетуден бас тартады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ 1414, 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар.</w:t>
-[...1 lines deleted...]
-          </w:p>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Порталдағы "жеке кабинеттен" ұсынылған мәліметтер сұратылып отырған тұлғаның келісімі болған жағдайда, сондай-ақ порталдағы хабарламаға жауап ретінде бір реттік парольді беру жолымен немесе қысқа мәтіндік хабарламаны жіберу жолымен субъектінің порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы үшінші тұлғалардың электрондық сұрау салуы.</w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z807" w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушы мемлекеттік қызмет көрсету тәртібі және жағдайы туралы ақпаратты мемлекеттік қызмет көрсету мәселесі бойынша бірыңғай байланыс орталығы, сонымен қатар www. egov. kz-те тіркелген ұялы байланысының абоненттік құрылғысы арқылы алу мүмкіндігіне ие.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Көрсетілетін қызметті берушінің мемлекеттік қызметті көрсету мәселелері бойынша ақпараттық қызметінің байланыс телефондары Министрліктің www. edu. gov. kz интернет-ресурсында "Мемлекеттік көрсетілетін қызметтер" бөлімінде орналастырылған. Мемлекеттік қызмет көрсету мәселелері бойынша Бірыңғай байланыс орталығы: 8-800-080-7777, 1414. Көрсетілетін қызметті алушының ЭЦҚ болған жағдайда Мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алуға мүмкіндігі бар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті алушының мемлекеттік қызметті көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", көрсетілетін қызметті берушінің анықтамалық қызметтері, сондай-ақ 1414, 8-800-080-7777 бірыңғай байланыс орталығы арқылы алуға мүмкіндігі бар. Порталдағы "жеке кабинеттен" ұсынылған мәліметтер сұратылып отырған тұлғаның келісімі болған жағдайда, сондай-ақ порталдағы хабарламаға жауап ретінде бір реттік парольді беру жолымен немесе қысқа мәтіндік хабарламаны жіберу жолымен субъектінің порталда тіркелген ұялы байланыстың абоненттік нөмірі арқылы үшінші тұлғалардың электрондық сұрау салуы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4718,155 +7515,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Техникалық және кәсіптік, орта</w:t>
-[...103 lines deleted...]
-              <w:t>3-қосымша</w:t>
+              <w:t xml:space="preserve">"Техникалық және кәсіптік, орта </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4887,218 +7580,847 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нысан</w:t>
+              <w:t xml:space="preserve">білімнен кейінгі білім беру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымдарындағы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәрбиеленушілер мен білім </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алушылардың жекелеген </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаттағы азаматтарына, сондай-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ақ, қорғаншылық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қамқоршылықтағы) пен </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">патронаттағы тұлғаларына тегін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тамақтандыруды ұсыну" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Тегін тамақтандыруды ұсыну туралы хабарлама</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      __________________________________________________________________________</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z518" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (Т.А.Ә. (бар болған жағдайда)  </w:t>
+        <w:t>
+      ____________________________________________________________________  (ТАӘ (ол бар болған жағдайда) __________________________________________________ білім беру ұйымында  20___20___ оқу жылында тегін тамақтандырумен қамтамасыз етілетін білім  алушылар тізіміне енгізілгені үшін берілді.  "___" _____________20____ жылы ________________________________ (білім беру ұйымы басшысының қолы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5132,155 +8454,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Техникалық және кәсіптік, орта</w:t>
-[...103 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t xml:space="preserve">"Техникалық және кәсіптік, орта </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5301,364 +8519,1146 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Нысан</w:t>
+              <w:t xml:space="preserve">білімнен кейінгі білім беру </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымдарындағы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәрбиеленушілер мен білім </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">алушылардың жекелеген </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаттағы азаматтарына, сондай-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ақ, қорғаншылық </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(қамқоршылықтағы) пен </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">патронаттағы тұлғаларына тегін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тамақтандыруды ұсыну" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мемлекеттік қызмет көрсету </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтінішті қабылдаудан бас тарту туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағын басшылыққа ала отырып, Сіздің мемлекеттік қызмет көрсету тәртібінде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауыңызға байланысты Мемлекеттік корпорация (мекен-жайын көрсету) "Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы тәрбиеленушілер мен білім алушылардың жекелеген санаттағы азаматтарына, сондай-ақ, қорғаншылық (қамқоршылықтағы) пен патронаттағы тұлғаларына тегін тамақтандыруды ұсыну" мемлекеттік қызметін көрсетуге құжаттарды қабылдаудан бас тартады:</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z520" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Жоқ құжаттардың атауы:</w:t>
+        <w:t xml:space="preserve">
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 20-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басшылыққа ала отырып, Сіздің мемлекеттік қызмет көрсету тәртібінде көзделген тізбеге сәйкес құжаттардың толық топтамасын ұсынбауыңызға байланысты Мемлекеттік корпорация (мекен-жайын көрсету) "Техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарындағы тәрбиеленушілер мен білім алушылардың жекелеген санаттағы азаматтарына, сондай-ақ, қорғаншылық (қамқоршылықтағы) пен патронаттағы тұлғаларына тегін тамақтандыруды ұсыну" мемлекеттік қызметін көрсетуге құжаттарды қабылдаудан бас тартады:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z521" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1)_______________________________________;</w:t>
+      Жоқ құжаттардың атауы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z522" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2)_______________________________________;  </w:t>
+        <w:t>
+      1)_______________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z523" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Осы қолхат әр тарапқа бір-бірден 2 (екі) данада жасалды. </w:t>
+        <w:t>
+      2)_______________________________________;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z524" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      _______________________________             ________________________ </w:t>
+        <w:t>
+      Осы қолхат әр тарапқа бір-бірден 2 (екі) данада жасалды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z525" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (Т.А.Ә. (бар болған жағдайда)             Мемлекеттік корпорация   қызметкерінің қолы) </w:t>
+        <w:t>
+      _______________________________ ________________________________  (ТАӘ (ол болған жағдайда) Мемлекеттік корпорация қызметкерінің қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z526" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      ________________________________________ _____________________ </w:t>
+        <w:t>
+      ________________________________________ _______________________  (көрсетілетін қызметті берушінің ТАӘ (ол болған жағдайда) (қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z527" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      (көрсетілетін қызметті берушінің Т.А.Ә. (бар болған жағдайда) (қолы) </w:t>
+        <w:t>
+      Алдым: ________________ ________________________________________  (ТАӘ (ол болған жағдайда) (көрсетілетін қызметті алушының қолы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z528" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>
       "___"_________ 20__ жыл.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5984,31 +9984,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>