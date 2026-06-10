--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="976166f" w14:textId="976166f">
+    <w:p w14:paraId="2ff9497" w14:textId="2ff9497">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Квазимемлекеттік сектор субъектілеріндегі сыбайлас жемқорлыққа қарсы комплаенс-қызмет туралы үлгілік ережені бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) Төрағасының 2023 жылғы 31 наурыздағы № 112 бұйрығы. Қазақстан Республикасының Әділет министірлігінде 2023 жылғы 31 наурызда № 32211 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігі (Сыбайлас жемқорлыққа қарсы қызмет) Төрағасының 2023 жылғы 31 наурыздағы № 112 бұйрығы. Қазақстан Республикасының Әділет министірлігінде 2023 жылғы 31 наурызда № 32211 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Сыбайлас жемқорлыққа қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 16-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2665,266 +2665,360 @@
         <w:t>
       26. Квазимемлекеттік сектор субъектісінің басшылығы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z96" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сыбайлас жемқорлыққа қарсы комплаенс-қызметтің қызметін жүзеге асыру үшін тиімді орта құруға жәрдемдесу, оның мақсаттарын, міндеттерін, функциялары мен міндеттерін орындауға, құқықтарын іске асыруға жәрдемдесуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z97" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыбайлас жемқорлыққа қарсы комплаенс-қызметтің қызметін әкімшілік (ұйымдық-техникалық) қамтамасыз етуді жүзеге асыру, оның ішінде ақпараттық жүйелер мен қосымшаларды (қажетті дерекқорларға қолжетімділікті) және өзге де тауарларды, жұмыстарды, көрсетілетін қызметтерді қоса алғанда, оның қызметі үшін қажетті мүмкіндіктермен, активтермен және ресурстармен қамтамасыз етуі;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сыбайлас жемқорлыққа қарсы комплаенс-қызметтің басшысы мен қызметкерлеріне сыбайлас жемқорлыққа қарсы комплаенс-қызметтің қызметі, әлеуметтік және коммуникациялық дағдылар мен құзыреттер мәселелері бойынша оқыту және сертификаттау мүмкіндіктерін беруі қажет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z98" w:id="97"/>
-[...15 lines deleted...]
-      3) сыбайлас жемқорлыққа қарсы комплаенс-қызметтің басшысы мен қызметкерлеріне сыбайлас жемқорлыққа қарсы комплаенс-қызметтің қызметі, әлеуметтік және коммуникациялық дағдылар мен құзыреттер мәселелері бойынша оқыту және сертификаттау мүмкіндіктерін беруі қажет.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Сыбайлас жемқорлыққа қарсы комплаенс-қызметтің квазимемлекеттік сектор субъектісінің құрылымдық бөлімшелерімен өзара іс-қимылы жұмыстағы өзара сыпайылық пен дұрыстық негізінде құрылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z99" w:id="98"/>
-[...15 lines deleted...]
-      27. Сыбайлас жемқорлыққа қарсы комплаенс-қызметтің квазимемлекеттік сектор субъектісінің құрылымдық бөлімшелерімен өзара іс-қимылы жұмыстағы өзара сыпайылық пен дұрыстық негізінде құрылады.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Квазимемлекеттік сектор субъектісінің құрылымдық бөлімшелерінің қызметкерлері сыбайлас жемқорлыққа қарсы комплаенс-қызметіне келесідей жәрдемдеседі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z100" w:id="99"/>
-[...15 lines deleted...]
-      28. Квазимемлекеттік сектор субъектісінің құрылымдық бөлімшелерінің қызметкерлері сыбайлас жемқорлыққа қарсы комплаенс-қызметіне келесідей жәрдемдеседі:</w:t>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Үлгілік ереженің 14-тармағы 1) тармақшасында белгіленген ерекшеліктерді ескере отырып, сыбайлас жемқорлыққа қарсы комплаенс-қызметтің міндеттері мен функцияларын жүзеге асыру үшін қажетті құжаттар мен ақпаратты ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z101" w:id="100"/>
-[...15 lines deleted...]
-      1) осы Үлгілік ереженің 14-тармағы 1) тармақшасында белгіленген ерекшеліктерді ескере отырып, сыбайлас жемқорлыққа қарсы комплаенс-қызметтің міндеттері мен функцияларын жүзеге асыру үшін қажетті құжаттар мен ақпаратты ұсыну;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анықталған тәуекелдер мен бұзушылықтарды объективті талқылау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z102" w:id="101"/>
-[...15 lines deleted...]
-      2) анықталған тәуекелдер мен бұзушылықтарды объективті талқылау;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) туындайтын мәселелер мен проблемаларды бірлесіп шешу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z103" w:id="102"/>
-[...15 lines deleted...]
-      3) туындайтын мәселелер мен проблемаларды бірлесіп шешу.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Сыбайлас жемқорлыққа қарсы комплаенс-қызметтердің есептілігі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z104" w:id="103"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Сыбайлас жемқорлыққа қарсы комплаенс-қызметтердің есептілігі</w:t>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Сыбайлас жемқорлыққа қарсы комплаенс-қызмет квазимемлекеттік сектор субъектісінде қабылданған сыбайлас жемқорлыққа қарсы шаралар бойынша ақпаратты тоқсан сайын сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z105" w:id="104"/>
-[...15 lines deleted...]
-      29. Сыбайлас жемқорлыққа қарсы комплаенс-қызмет квазимемлекеттік сектор субъектісінде қабылданған сыбайлас жемқорлыққа қарсы шаралар бойынша ақпаратты тоқсан сайын сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органға жібереді.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сыбайлас жемқорлыққа қарсы іс-қимыл жөніндегі уәкілетті органның сұрау салуы бойынша квазимемлекеттік сектор субъектілеріне қабылданған сыбайлас жемқорлыққа қарсы шаралар бойынша қосымша ақпарат жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Сыбайлас жемқорлыққа қарсы комплаенс-қызмет квазимемлекеттік сектор субъектісінің директорлар кеңесіне, байқау кеңесіне (ол болған кезде) немесе Қазақстан Республикасының заңнамасымен айқындалған өзге де тәуелсіз басқару органына, ал көрсетілген органдар болмаған жағдайда, квазимемлекеттік сектор субъектісінің басшысына мерзімді түрде есеп береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Квазимемлекеттік сектор субъектісінің басшысы тарапынан ықтимал сыбайлас жемқорлық құқық бұзушылықтары туындаған жағдайда сыбайлас жемқорлыққа қарсы комплаенс-қызмет Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2968,55 +3062,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3342,31 +3436,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>