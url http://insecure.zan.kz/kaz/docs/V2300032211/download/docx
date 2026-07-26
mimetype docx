--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2ff9497" w14:textId="2ff9497">
+    <w:p w14:paraId="cc6e52c" w14:textId="cc6e52c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2744,51 +2744,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Мемлекеттік қызмет істері агенттігі Төрағасының 31.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (11.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3062,55 +3062,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3436,31 +3436,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>