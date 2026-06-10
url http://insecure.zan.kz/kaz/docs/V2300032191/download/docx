--- v0 (2025-11-05)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c67ca4f" w14:textId="c67ca4f">
+    <w:p w14:paraId="2d57df3" w14:textId="2d57df3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -168,74 +168,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрықтың қолданысқа енгізілу тәртібін 4-т. қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Өсімдіктер дүниесі туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+      "Өсімдіктер дүниесі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 14) тармақшасына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағының 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған Ресурстық зерттеп-қарауларды жүзеге асыратын мамандандырылған ұйымдарды аккредиттеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -846,64 +928,77 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Экология және табиғи</w:t>
+              <w:t>Экология және табиғи ресурстар</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ресурстар министрінің м.а.</w:t>
+              <w:t>министрінің міндетін</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 30 наурыздағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -918,850 +1013,826 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ресурстық зерттеп-қарауды жүзеге асыратын мамандандырылған ұйымдарды аккредиттеу қағидаларын</w:t>
+        <w:t xml:space="preserve"> Ресурстық зерттеп-қарауды жүзеге асыратын мамандандырылған ұйымдарды аккредиттеу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - ҚР Экология және табиғи ресурстар министрінің 17.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z33" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы ресурстық зерттеп-қарауды жүзеге асыратын мамандандырылған ұйымдарды аккредиттеу қағидалары (бұдан әрі – қағидалар) "Өсімдіктер дүниесі туралы" Қазақстан Республикасы Заңының 9-бабы 1-тармағының </w:t>
-[...39 lines deleted...]
-        <w:t>жүзеге асыратын мамандандырылған ұйымдарды аккредиттеу тәртібін айқындайды.</w:t>
+      1. Осы Ресурстық зерттеп-қарауды жүзеге асыратын мамандандырылған ұйымдарды аккредиттеу қағидалары (бұдан әрі – Қағидалар) "Өсімдіктер дүниесі туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1–тармағының 14) тармақшасына, "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Ресурстық зерттеп-қарауды жүзеге асыратын мамандандырылған ұйымдарды аккредиттеу" мемлекеттік қызметін (бұдан әрі – мемлекеттік қызмет) көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z34" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Мемлекеттік қызметті көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z35" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызметті Қазақстан Республикасы Экология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті (бұдан әрі – көрсетілген қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z36" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші осы Қағидаларға өзгерістер және (немесе) толықтырулар қолданысқа енгізілген күннен бастап үш жұмыс күні ішінде енгізілген өзгерістер және (немесе) толықтырулар туралы ақпаратты "электрондық үкіметтің" ақпараттық-коммуникациялық инфрақұрылымының операторына және Бірыңғай байланыс орталығына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z37" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Осы Қағидалардың мақсаттары үшін "Өсімдіктер дүниесі туралы" Қазақстан Республикасының </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+      3. Мемлекеттік қызметті көрсетуге қойылатын негізгі талаптардың тізбесі (бұдан әрі – тізбе) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жазылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z38" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Мемлекеттік қызметті алу үшін ресурстық зерттеп-қарауды жүргізу құқығына үміткер заңды тұлғалар (бұдан әрі – көрсетілген қызметті алушы) "электрондық үкімет" веб-порталы www.egov.kz, www.elicense.kz (бұдан әрі – портал) арқылы көрсетілген қызметті беруші осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтініш пен тізбенің 8-тармағында көрсетілген құжаттарды жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z39" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйелерде бар мәліметтерді, оның ішінде заңды тұлғаның мемлекеттік тіркелуі (қайта тіркелуі) туралы мәліметті, үй-жайға меншік құқығын немесе уақытша иелік ету және (немесе) пайдалану құқығын растайтын құжатты, биологтың кәсіптік білімі, ғылыми дәрежесі (ғылым кандиданты, докторы немесе PhD), сондай-ақ ресурстық зерттеулер жүргізу бойынша кемінде 5 жыл өндірістік жұмыс өтілі бар қызметкердің бар екенін растайтын құжаттардың көшірмелерін көрсетілетін қызметті беруші тиісті мемлекеттік жүйелерден "электрондық үкімет" шлюзі арқылы алады көрсетілетін қызметті беруші тиісті мемлекеттік жүйелерден "электрондық үкімет" шлюзі арқылы алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z40" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Көрсетілетін қызметті берушінің кеңсесі құжаттарды олар келіп түскен күні қабылдауды және тіркеуді жүзеге асырады және жауапты орындаушыны тағайындайтын көрсетілетін қызметті берушінің басшысына жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z41" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген жағдайда Қазақстан Республикасының еңбек заңнамасына сәйкес өтінішті қабылдау және аккредиттеу жүргізу нәтижесін беру келесі жұмыс күні жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z42" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Көрсетілетін қызметті берушінің жауапты орындаушысы көрсетілетін қызметті алушының құжаттарын алған сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z43" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші ұсынылған құжаттардың толық еместігін анықтаған кезде көрсетілген мерзімде өтінішті одан әрі қараудан уәжделген бас тартуды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z44" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Көрсетілген қызметті берушінің жауапты орындаушысы өтініш беруші ұсынған құжаттарды тіркеген сәттен бастап 3 (үш) жұмыс күні ішінде ұсынылған құжаттардың сәйкестігін тексеріп, нәтижесі бойынша осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша ресурстық тексерулерді жүзеге асыратын мамандандырылған ұйымды аккредиттеу туралы куәлікті (бұдан әрі – куәлік) немесе тізбенің 9-тармағында көрсетілген жағдайлар мен негіздерге сәйкес аккредиттеуді жүргізуден бас тарту туралы дәлелді жауапты ресімдейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z45" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Көрсетілетін қызметті алушы барлық қажетті құжаттарды портал арқылы берген кезде көрсетілетін қызметті алушының "жеке кабинетінде" мемлекеттік көрсетілетін қызмет нәтижесін алу күнін көрсете отырып, мемлекеттік қызметті көрсету үшін сұрау салудың қабылданғаны туралы мәртебесі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Куәліктің күші келесі жағдайларда жойылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z47" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оның қолданылу мерзімі аяқталғанда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z48" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мамандандырылған ұйымды қайта ұйымдастыру немесе тарату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z49" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш беруші куәліктің қолданылуын ерікті түрде тоқтату туралы өтініш берген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z50" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көрсетілетін қызметті берушінің қызметті тиісінше жүзеге асырмау фактілерін анықтаған жағдайларда тоқтатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z51" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Аккредиттеу туралы куәлікті тоқтата тұру, қолданысын қайта бастау, одан айыру (кері қайтарып алу) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен және (немесе) негіздер бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z52" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Көрсетілетін қызметті берушілер мемлекеттік қызмет көрсету сатысы туралы деректерді мемлекеттік қызметтер көрсету мониторингінің ақпараттық жүйесіне "Мемлекеттік көрсетілетін қызметтерді көрсету мониторингінің ақпараттық жүйесіне мемлекеттік көрсетілетін қызметті көрсету сатысы туралы деректер енгізу қағидаларын бекіту туралы" Қазақстан Республикасы Көлік және коммуникация министрінің міндетін атқарушының 2013 жылғы 14 маусымдағы № 452 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8555 болып тіркелген) белгілеген тәртіппен енгізуді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Аккредиттеуді жүргізу тәртібі</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+        <w:t xml:space="preserve"> 3-тарау. Мемлекеттік қызметтер көрсету мәселелері бойынша көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі көрсетілетін қызметті беруші (бұдан әрі – Шағымды қарайтын орган) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z55" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адамға беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z56" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z57" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте көрсетілетін қызметті беруші, шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын лауазымды адам, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік іс-әрекет қабылдаса, шағымды қарайтын органға шағым жібермейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z58" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Қазақстан Республикасының заңдарында өзгеше көзделмесе, Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің 91-бабының 5-тармағына сәйкес сотқа дейінгі тәртіппен шағымданғаннан кейін сотқа жүгінуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z59" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осы Қағидаларға </w:t>
-[...539 lines deleted...]
-      Шағым кімнің шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын уәкілетті органға беріледі.</w:t>
+      Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағына сәйкес көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
-[...15 lines deleted...]
-      Шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалатын уәкілетті орган шағым түскен күннен бастап 3 (үш) жұмыс күнінен кешіктірмей оны және әкімшілік істі шағымды қарайтын органға жібереді.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі көрсетілетін қызметті берушінің атына келіп түскен көрсетілетін қызметті алушының шағымы тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1821,576 +1892,1636 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мамандандырылған</w:t>
+              <w:t>мамандандырылған ұйымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдарды аккредиттеу</w:t>
+              <w:t>аккредиттеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қағидаларына </w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресурстық зерттеп-қарауды жүзеге асыратын мамандандырылған ұйымдарды аккредиттеу мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t> </w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...11 lines deleted...]
-              <w:t>Нысан</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметтің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Ресурстық зерттеп-қарауды жүзеге асыратын мамандандырылған ұйымдарды аккредиттеу"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті берушінің атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Экология және табиғи ресурстар министрлігі Орман шаруашылығы және жануарлар дүниесі комитеті</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+"Электрондық үкіметтің" веб-порталы: www.egov.kz (бұдан әрі-Портал)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 (үш) жұмыс күн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нысаны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрондық (ішінара автоматтандырылған)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету нәтижесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ресурстық зерттеп-қарауды жүзеге асыратын мамандандырылған ұйымды аккредиттеу туралы куәлік немесе осы мемлекеттік көрсетілген қызметті берушіге қойылатын негізгі талаптар тізбесінің 9-тармағында көзделген жағдайларда және негіздер бойынша мемлекеттік қызмет көрсетуден дәлелді бас тарту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызмет тегін көрсетіледі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыс кестесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z62" w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті берушінің – демалыс және мереке күндерін қоспағанда, дүйсенбі-жұма аралығында сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 17.30-ға дейін;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="38"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) порталда – техникалық жұмыстарды жүргізуге байланысты үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері жүгінген кезде өтінім мен құжаттарды қабылдау, мемлекеттік қызмет көрсету нәтижелерін беру келесі жұмыс күні жүзеге асырылады)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік қызметті көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z63" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша өтініш</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ақпараттық жүйелерде бар мәліметтерді, оның ішінде заңды тұлғаның мемлекеттік тіркелуі (қайта тіркелуі) туралы мәліметті, үй-жайға меншік құқығын немесе уақытша иелік ету және (немесе) пайдалану құқығын растайтын құжатты, биологтың кәсіптік білімі, ғылыми дәрежесі (ғылым кандиданты, докторы немесе PhD), сондай-ақ ресурстық зерттеулер жүргізу бойынша кемінде 5 жыл өндірістік жұмыс өтілі бар қызметкердің бар екенін растайтын құжаттардың көшірмелерін көрсетілетін қызметті беруші тиісті мемлекеттік жүйелерден "электрондық үкімет" шлюзі арқылы алады көрсетілетін қызметті беруші тиісті мемлекеттік жүйелерден "электрондық үкімет" шлюзі арқылы алады</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңдарында белгіленген мемлекеттік қызмет көрсетуден бас тарту үшін негіздер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z64" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігін анықтау;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, объектілердің, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушыға қатысты белгілі бір мемлекеттік көрсетілетін қызметті алуды талап ететін қызметке немесе жекелеген қызмет түрлеріне тыйым салу туралы заңды күшіне енген сот шешімінің (үкімінің) болуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) көрсетілетін қызметті алушыға қатысты соттың заңды күшіне енген шешімінің болуы, оның негізінде көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылуы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Қазақстан Республикасының "Дербес деректер және оларды қорғау туралы" Заңының 8-бабына сәйкес көрсетілетін қызметті алушының мемлекеттік қызмет көрсету үшін қажет шектеулі қолжетімділікпен пайдаланылатын жеке деректерге қол жеткізуге берген келісімінің болмауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекеттік, оның ішінде электрондық нысанда көрсетілетін қызметті көрсету ерекшеліктері ескерілген, өзге де талаптар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z68" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Мемлекеттік қызмет көрсету орындарының мекенжайлары: мемлекеттік органдардың интернет-ресурстарының бірыңғай тұғырнамасы – www.gov.kz Экология және табиғи ресурстар министрлігі "деген бөлімде" қызметтер "деген кіші бөлімде:"; Порталда;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) көрсетілетін қызметті алушының электрондық цифрлық қолтаңбасы болған жағдайда, мемлекеттік көрсетілетін қызметті портал арқылы электрондық нысанда алу мүмкіндігі бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) көрсетілетін қызметті алушының мемлекеттік қызмет көрсету тәртібі мен мәртебесі туралы ақпаратты қашықтықтан қол жеткізу режимінде порталдағы "жеке кабинеті", сондай-ақ Бірыңғай байланыс орталығы арқылы алу мүмкіндігі бар;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) портал арқылы мемлекеттік қызмет көрсету кезінде нашар көретіндерге арналған нұсқа қолжетімді болады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтамалық қызметтердің байланыс телефондары Мемлекеттік органдардың интернет-ресурстарының бірыңғай платформасында көрсетілген – www.gov.kz, "Экология және табиғи ресурстар министрлігі" деген бөлімде "қызметтер" деген кіші бөлімде. Мемлекеттік қызметтер көрсету мәселелері жөніндегі бірыңғай байланыс орталығы: 1414, 8-800-080-7777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="40"/>
-[...414 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2450,77 +3581,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыратын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мамандандырылған</w:t>
+              <w:t>мамандандырылған ұйымдарды</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұйымдарды аккредиттеу</w:t>
+              <w:t>аккредиттеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына 2-қосымша</w:t>
+              <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2547,458 +3678,1031 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z74" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Елтаңба Ресурстық зерттеп-қарауды жүзеге асыратын мамандандырылған ұйымды аккредиттеу туралы куәлік</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="41"/>
+        <w:t xml:space="preserve"> Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z75" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z76" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Көрсетілген қызметті берушінің толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z77" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z78" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (заңды тұлғаның толық атауы, бизнес-сәйкестендіру нөмірінің деректемелері)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z79" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ресурстық зерттеп-қарауды жүзеге асыратын мамандандырылған ұйым ретінде </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z80" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аккредиттеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z81" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z82" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мекенжайы  (индекс, қала, аудан, облыс, көше, үйдің/ғимараттың (стационарлық үй-</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z83" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жайдың) нөмірі, телефон, факс, е-mail)  Қоса беріліп отырған құжаттардың тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z84" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z85" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z86" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z87" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z88" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұсынылған ақпараттың анықтығын растаймын, Қазақстан Республикасының заңнамасына сәйкес анық емес мәліметтерді ұсынғаны үшін жауаптылық туралы  хабардармын және ақпараттық жүйелердегі заңмен қорғалатын құпияны құрайтын  мәліметтерді пайдалануға келісім беремін.  Басшының немесе оның уәкілетті өкілінің қолы (өкіл өтініш берген  жағдайда өкілеттігін куәландыратын құжат қоса беріледі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z89" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________ _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z90" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z91" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтыру күні: 20___ жылғы "___" __________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ресурстық зерттеп-қарауды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жүзеге асыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мамандандырылған ұйымдарды</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аккредиттеу қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z94" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Елтаңба</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z95" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ресурстық зерттеп-қарауды жүзеге асыратын мамандандырылған ұйымды аккредиттеу туралы куәлік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-"___"__________20 ___ жыл</w:t>
+20 ___ жылғы "___" __________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...124 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы куәлік мынаны куәландырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z97" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z98" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (заңды тұлғаның атауы)  ресурстық зерттеп-қарауды жүзеге асыратын </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z99" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мамандандырылған ұйымдарды аккредиттеу қағидаларына сәйкес аккредиттелген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z100" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды мекенжайы:_______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z101" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ұйымның заңды мекенжайы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z102" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бизнес сәйкестендіру нөмірі: _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z103" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аккредиттеу туралы куәлік бес жыл мерзімге берілді, 20__ жылғы "__" _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z104" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дейін жарамды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z105" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген қызметті берушінің басшысы ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z106" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (қолы) (тегі, аты, әкесінің аты (бар болса))</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z107" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Серия _ _ _ _ _ _ № __________________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      Берілген күні"___" ___________ 20___жыл</w:t>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z108" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Берілген күні: 20___жылғы "___" ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3006,55 +4710,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>