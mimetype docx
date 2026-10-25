--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="78bc363" w14:textId="78bc363">
+    <w:p w14:paraId="7a682f6" w14:textId="7a682f6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Ғылыми табиғи объект - ұлттық игілік" мәртебесін беруге жататын ғылыми табиғи объектілерді айқындау қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Экология және табиғи ресурстар министрінің м.а. 2023 жылғы 30 наурыздағы № 104 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 наурызда № 32181 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Экология және табиғи ресурстар министрінің м.а. 2023 жылғы 30 наурыздағы № 104 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 наурызда № 32181 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасы Заңының 8-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1027,735 +1027,956 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы</w:t>
-[...42 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Экология және табиғи ресурстар </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">министрінің міндетін </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атқарушының 2023 жылғы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30 наурыздағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 104 бұйрығымен</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>бекітілген</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ғылыми табиғи объект – ұлттық игілік" мәртебесін беруге жататын ғылыми табиғи объектілерді айқындау қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда – ҚР Экология және табиғи ресурстар министрінің 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы "Ғылыми табиғи объект – ұлттық игілік" мәртебесін беруге жататын ғылыми табиғи объектілерді айқындау қағидалары (бұдан әрі – Қағидалар) "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасы Заңының 8-бабы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Ғылыми табиғи объект – ұлттық игілік" мәртебесін беру жататын ғылыми табиғи объектілерді айқындау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ерекше қорғалатын табиғи аумақтар саласындағы уәкiлеттi орган (бұдан әрi – уәкiлеттi орган) – ерекше қорғалатын табиғи аумақтарды басқару, бақылау мен қадағалау, күзету және қорғау функцияларын жүзеге асыратын мемлекеттiк орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. "Ғылыми табиғи объект – ұлттық игілік" мәртебесін беруге жататын ғылыми объектілерді айқындау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ғылыми тұрғыдан ерекше құнды және ұлттық игілік болып табылатын, табиғи немесе жасанды бірегей объектілер "Ғылыми табиғи объект – ұлттық игілік" мәртебесі берілетін ғылыми табиғи объектілер деп танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Ғылыми табиғи объект – ұлттық игілік" мәртебесі бар ғылыми табиғи объектілерге мыналар жатқызылуы мүмкін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өсімдіктер мен жануарлардың сирек кездесетін және жойылып кету қаупі төнген түрлерін сақтау, өсіру, реинтродукциялау жөніндегі бірегей объектілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табиғи объектілер жөніндегі ғылыми және ғылыми-техникалық ақпараттың бірегей қорлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өсімдіктердің, жануарлар және микроорганизмдердің түрлерін зерделеуге, сақтауға, молықтыруға және пайдалануға байланысты бірегей зерттеу және эксперименттік қондырғылар, кешендер, ғылыми-сынақ полигондары жатқызылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қарамағында ерекше қорғалатын табиғи аумақтар бар орталық атқарушы және өзге де мемлекеттік органдар, сондай-ақ ерекше қорғалатын табиғи аумақтардың құрамына кірмейтін ғылыми табиғи объектілердің басшылары ғылыми табиғи объектілерге "Ғылыми табиғи объект – ұлттық игілік" мәртебесін беру туралы уәкілетті органға өтініш (ходатайство) береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішке мынадай құжаттар қоса беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) объектінің бірегейлігін айқындайтын ғылыми табиғи объектінің қызметі туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өсімдіктер мен жануарлардың сирек және жойылып кету қаупі төнген түрлерін сақтау, өсіру, реинтродукциялау жөніндегі бірегей объектілер, табиғи объектілер бойынша ғылыми және ғылыми-техникалық ақпараттың бірегей қорлары, бірегей зерттеу және эксперименттік қондырғылар, кешендер, ғылыми-сынақ полигондары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметі туралы республикалық деңгейдегі бұқаралық ақпарат құралдарында және шетелдік бұқаралық ақпарат құралдарында (кемінде он жарияланым) жарияланған материалдардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ерекше қорғалатын табиғи аумақтар саласындағы іс-шараларға (конкурстарға, фестивальдерге, республикалық және халықаралық маңызы бар көрмелерге) қатысқанын куәландыратын құжаттардың көшірмелері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Ғылыми табиғи объектілерге "Ғылыми табиғи объект – ұлттық игілік" мәртебесін беру туралы өтініш уәкілетті орган ведомствосының ғылыми-техникалық кеңесінде өтініш берілген күннен бастап 30 (отыз) күнтізбелік күн ішінде қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уәкілетті орган ғылыми-техникалық кеңестің ұсынымы негізінде Қазақстан Республикасы Үкіметінің қарауына ғылыми табиғи объектіге "Ғылыми табиғи объект – ұлттық игілік" мәртебесін беру туралы Қазақстан Республикасы Үкіметі қаулысының жобасын енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ғылыми-техникалық кеңестің шешімдері хаттамамен рәсімделеді және ұсынымдық сипатта болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. "Ғылыми табиғи объект – ұлттық игілік" мәртебесін уәкілетті органның ұсынуы бойынша Қазақстан Республикасының Үкіметі береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уәкілетті орган тиісті ақпаратты уәкілетті органның ресми интернет-ресурсында жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Ғылыми табиғи объект - ұлттық игілік" мәртебесін беруге жататын ғылыми табиғи объектілерді айқындау қағидалары (бұдан әрі – Қағидалар) "Ерекше қорғалатын табиғи аумақтар туралы" Қазақстан Республикасы Заңының 8-бабының </w:t>
-[...377 lines deleted...]
-      7. Уәкілетті орган уәкілетті органның жанынан құрылған комиссияның (бұдан әрі – Комиссия) ұсынымы негізінде 10 қазанға дейін Қазақстан Республикасының заңнамасына сәйкес ғылыми табиғи объектілердің "Ғылыми табиғи объект - ұлттық игілік" мәртебесін беру туралы Қазақстан Республикасы Үкіметі қаулысының жобасын Қазақстан Республикасының Үкіметіне қарауға енгізеді.</w:t>
+      11. Қазақстан Республикасы Үкіметінің "Ғылыми табиғи объект – ұлттық игілік" мәртебесін беру туралы шешімі қабылданғаннан кейін ғылыми табиғи объект уәкілетті органда тіркеледі және осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша сертификатпен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1789,193 +2010,366 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Ғылыми табиғи объект –</w:t>
+              <w:t xml:space="preserve">"Ғылыми табиғи объект – </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ұлттық игілік" мәртебесін</w:t>
+              <w:t xml:space="preserve">ұлттық игілік" мәртебесін </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>беруге жататын ғылыми</w:t>
+              <w:t>беруге жататын</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>табиғи объектілерді</w:t>
+              <w:t xml:space="preserve">ғылыми табиғи объектілерді </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>айқындау қағидаларына</w:t>
+              <w:t xml:space="preserve">айқындау қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Ғылыми табиғи объект - ұлттық қазына"  мәртебесін куәландыратын сертификат</w:t>
-[...36 lines deleted...]
-      1. Ғылыми табиғи объект __________________________________________ (заңды тұлғаның атауы) 2. Ғылыми табиғи объектінің деректері:______________________________ (заңды тұлғаның деректемелері) 3. Ғылыми табиғи объектінің түрі:___________________________________ 4. "Ғылыми табиғи объект-ұлттық игілік" мәртебесін беру туралы  ______________________________ № ___ "___" __________ 20___ жылғы Қазақстан Республикасы  Үкіметінің қаулысы негізінде: "Ғылыми табиғи объект - ұлттық қазына" мәртебесі куәландырылады Уәкілетті органның лауазымды тұлғасы ____________ ___________________________________________________ (қолы) (тегі, аты, әкесінің аты (бар болса) және лауазымы) Мөрдің орыны</w:t>
+        <w:t xml:space="preserve"> "Ғылыми табиғи объект – ұлттық игілік" мәртебесін куәландыратын сертификат</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________ қаласы                   20___ жылғы "_" _______ № ___</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Ғылыми табиғи объект _________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       (заңды тұлғаның атауы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Ғылыми табиғи объект туралы деректері __________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                      (заңды тұлғаның деректемелері)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Ғылыми табиғи объекттің түрі: __________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Қазақстан Республикасы Үкіметінің "Ғылыми табиғи объект – ұлттық </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      игілік" мәртебесін беру туралы____________________________ № ____ "____" </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________ 20___ жылғы Қазақстан Республикасы Үкіметінің қаулысы негізінде </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Ғылыми табиғи объект – ұлттық игілік" мәртебесі куәландырылады </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Уәкілетті органның лауазымды тұлғасы ____________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (қолы) (тегі, аты, әкесінің аты (болған жағдайда) және лауазымы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мөр қою орны</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1983,55 +2377,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2357,31 +2751,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>