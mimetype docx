--- v0 (2025-10-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2668022" w14:textId="2668022">
+    <w:p w14:paraId="c38cc11" w14:textId="c38cc11">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -149,50 +149,126 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Осы бұйрықтың қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-т.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
@@ -212,190 +288,284 @@
         <w:t xml:space="preserve">
       "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-9) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса ұсынылған Ақпараттық жүйеде тіркеу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Сауда және интеграция министрлігінің Сауда комитеті заңнамада белгіленген тәртіппен: </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Қазақстан Республикасы Сауда және интеграция министрлігінің Сауда комитеті заңнамада белгіленген тәртіппен: </w:t>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
-[...15 lines deleted...]
-      1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы бұйрықтың Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...15 lines deleted...]
-      2) осы бұйрықтың Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
-[...15 lines deleted...]
-      3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бұйрық 2023 жылғы 2 шілдеден бастап қолданысқа енгізілетін 2-тармақтың 2) тармақшасын, 3 және 4-тармақтарды қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -978,560 +1148,1198 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 123-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпараттық жүйеде тіркеу қағидалары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы Ақпараттық жүйеде тіркеу қағидалары (бұдан әрі – Қағидалар) "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының (бұдан әрі-Заң) 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-9) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әзірленді және ақпараттық жүйеде тіркеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ақпараттық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және осы Қағидаларда және "Сауда қызметін реттеу туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген нақты функционалдық міндеттерді шешуге арналған ақпараттық-коммуникациялық технологиялардың, қызмет көрсететін персоналдың және техникалық құжаттаманың ұйымдық-реттелген жиынтығы;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) тармақша жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайдаланушы – негізгі қызмет түрі ірі сауда объектілерінде, сондай-ақ сауда базарларында сауда орындарын жалға (пайдалануға) беру, осындай объектілердің жұмыс істеуін қамтамасыз ету және өз қызметін ақпараттық жүйе арқылы жүзеге асыратын Қазақстан Республикасының сауда қызметін реттеу туралы заңнамасына сәйкес олардың жұмысын ұйымдастыру болып табылатын дара кәсіпкер немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ішкі сауда субъектici – Қазақстан Республикасының заңнамасында белгiленген тәртiппен ішкі сауданы жүзеге асыратын жеке немесе заңды тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) QR-код (Quick Response code) – жылдам жауап беру коды, матрицалық штрих-кодтардың түрі (немесе екі өлшемді штрих-кодтар).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тараудың тақырыбы жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Ақпараттық жүйеде тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пайдаланушы egov.kz эклектрондық үкімет порталы арқылы ақпараттық жүйеге тіркелуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық жүйе (қажет болған жағдайда) "электрондық үкіметтің" басқа ақпараттандыру объектілерімен біріктіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Пайдаланушы ақпараттық жүйеде тіркеу рәсімінен өту кезінде "электрондық үкімет" веб-порталының (IDP SSO) авторизациялау парақшасын пайдалануы қажет. Авторизациядан кейін пайдаланушы ақпараттық жүйеде тіркеу үшін келесі әрекеттерді орындайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайдаланушыға қатысты түрді таңдау (жеке тұлға, заңды тұлға);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      2) пайдаланушы – негізгі қызмет түрі ірі сауда объектілерінде, сондай-ақ сауда базарларында сауда орындарын жалға (пайдалануға) беру, осындай объектілердің жұмыс істеуін қамтамасыз ету және өз қызметін ақпараттық жүйе арқылы жүзеге асыратын Қазақстан Республикасының сауда қызметін реттеу туралы заңнамасына сәйкес олардың жұмысын ұйымдастыру болып табылатын дара кәсіпкер немесе заңды тұлға;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке тұлғаның ЖСН-і немесе заңды тұлғаның БСН-і, байланыс деректерін көрсету (ұялы телефон нөмірі, электрондық пошта мекенжайы);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      3) ішкі сауда субъектici – Қазақстан Республикасының заңнамасында белгiленген тәртiппен ішкі сауданы жүзеге асыратын жеке немесе заңды тұлға.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тіркеуді аяқтау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      4) QR-код (Quick Response code) – жылдам жауап беру коды, матрицалық штрих-кодтардың түрі (немесе екі өлшемді штрих-кодтар).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Пайдаланушыны тіркеу процесі ақпараттық жүйеде тіркеуді растағаннан кейін аяқталды деп есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркелгеннен кейін пайдаланушыға келесі ақпаратты толтыру және орналастыру үшін компьютер және (немесе) мобильді құрылғы арқылы қолжетімді сервистер жинақталатын ақпараттық жүйеде жеке жұмыс кабинеті ұсынылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сауда орнының сипаттамасын (сауда, қойма, алаң, үй-жайдың биіктігі, жабдық, температуралық режимдер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Ақпараттық жүйеде тіркеу тәртібі</w:t>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сауда орнын жалға алу мерзімі мен шаршы метрінің бағасын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...15 lines deleted...]
-      3. Пайдаланушы egov.kz эклектрондық үкімет порталы арқылы ақпараттық жүйеге тіркелуді жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сауда орнының фотосуреті және / немесе бейне жазбасын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...33 lines deleted...]
-      4. Пайдаланушы ақпараттық жүйеде тіркеу рәсімінен өту кезінде "электрондық үкімет" веб-порталының (IDP SSO) авторизациялау парақшасын пайдалануы қажет. Авторизациядан кейін пайдаланушы ақпараттық жүйеде тіркеу үшін келесі әрекеттерді орындайды:</w:t>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сауда базарының, ірі сауда объектісінің бекітілген жұмыс регламентін және қосымша қызметтер тізбесін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      1) пайдаланушыға қатысты түрді таңдау (жеке тұлға, заңды тұлға);</w:t>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сауда объектілерін және (немесе) сауда орындарын жалдау (пайдалану) шартын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
-[...15 lines deleted...]
-      2) жеке тұлғаның ЖСН-і немесе заңды тұлғаның БСН-і, байланыс деректерін көрсету (ұялы телефон нөмірі, электрондық пошта мекенжайы);</w:t>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ақпараттық жүйеде тіркелген ішкі сауда субъектілерін қосымша қызметтер тізбесіне өзгерістер мен толықтырулар енгізу туралы немесе оны бекіту туралы кемінде бір ай бұрын хабардар ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
-[...15 lines deleted...]
-      3) тіркеуді аяқтау.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сауда орнын, сауда объектісін үшінші тұлғаға беру туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
-[...176 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір жыл және күнтізбелік бір жылдан астам мерзімге жасалған сауда объектілерін және (немесе) сауда орындарын жалдау (пайдалану) шарттары жөніндегі осы тармақтың 5) тармақшасы бойынша ақпарат "электрондық үкіметтің" басқа ақпараттандыру объектілерінен беріледі (жүктеледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1562,150 +2370,338 @@
         </w:rPr>
         <w:t xml:space="preserve">
       "Азаматтарға арналған үкімет" мемлекеттік корпорациясында "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес тіркелген сауда объектілерін және (немесе) сауда орындарын жалдау (пайдалану) шартында, сондай-ақ мемлекеттік кірістер уәкілетті органының ақпараттық жүйесінен берілген (жүктелген) сауда объектілерін және (немесе) сауда орындарын жалдау (пайдалану) шартында осы Қағидалардың 5-тармағында көрсетілген ақпарат болмаған кезде пайдаланушы оны жеке жұмыс кабинетінде орналастырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Пайдаланушы өзінің жұмыс кабинетінде QR-кодын жүктейді, ол "QR жүктеу" батырмасын басу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сауда объектісіне жүктелген QR-кодты сауда объектісіне кіреберісте орналастыру қажет (оны сканерлеуге ыңғайлы жерде), ал сауда орнына жүктелген QR-кодты тікелей сауда орнына орналастыру керек (оны сканерлеуге ыңғайлы жерде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. QR-код пайдаланушының жеке жұмыс кабинетіне бекітіледі, онда ішкі сауда субъектілерінен жасалған жалдау шартына сәйкес ескертулер мен ұсыныстар түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ішкі сауда субъектісі осы Қағидалардың 3 және 4-тармақтарына сәйкес тіркеу рәсімінен өтіп, ақпараттық жүйеде тіркеле алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Тіркеу деректері өзгерген жағдайда пайдаланушы, ішкі сауда субъектісі үш жұмыс күні ішінде ақпараттық жүйенің жеке жұмыс кабинетіне тиісті деректерді енгізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызмет тоқтатылған жағдайда пайдаланушы, ішкі сауда субъектісі қызметі тоқтатылған күннен кейінгі үш жұмыс күні ішінде бұл туралы ақпаратты ақпараттық жүйенің жеке жұмыс кабинетіне енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1729,55 +2725,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2103,31 +3099,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>