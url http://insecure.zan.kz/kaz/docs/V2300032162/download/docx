--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c38cc11" w14:textId="c38cc11">
+    <w:p w14:paraId="103ced1" w14:textId="103ced1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,131 +76,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Ақпараттық жүйеде тіркеу қағидаларын бекіту туралы</w:t>
+        <w:t>Цифрлық жүйеде тіркеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Премьер-Министрі орынбасарының м.а. - Сауда және интеграция министрінің м.а. 2023 жылғы 30 наурыздағы № 123-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 наурызда № 32162 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Бұйрықтың тақырыбы жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -288,284 +260,252 @@
         <w:t xml:space="preserve">
       "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-9) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қоса ұсынылған Цифрлық жүйеде тіркеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Сауда және интеграция министрлігінің Сауда комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықтың Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық 2023 жылғы 2 шілдеден бастап қолданысқа енгізілетін 2-тармақтың 2) тармақшасын, 3 және 4-тармақтарды қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1148,1576 +1088,1248 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 123-НҚ бұйрығымен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақпараттық жүйеде тіркеу қағидалары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Цифрлық жүйеде тіркеу қағидалары (бұдан әрі – Қағидалар) "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 7-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-9) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және цифрлық жүйеде тіркеу тәртібін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) цифрлық жүйе – ақпараттық өзара іс-қимыл арқылы белгілі бір технологиялық әрекеттерді іске асыратын және осы Қағидаларда және "Сауда қызметін реттеу туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген нақты функционалдық міндеттерді шешуге арналған цифрлық технологиялардың, қызмет көрсететін персоналдың және техникалық құжаттаманың ұйымдық-реттелген жиынтығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пайдаланушы – негізгі қызмет түрі ірі сауда объектілерінде, сондай-ақ сауда базарларында сауда орындарын жалға (пайдалануға) беру, осындай объектілердің жұмыс істеуін қамтамасыз ету және өз қызметін цифрлық жүйе арқылы жүзеге асыратын Қазақстан Республикасының сауда қызметін реттеу туралы заңнамасына сәйкес олардың жұмысын ұйымдастыру болып табылатын дара кәсіпкер немесе заңды тұлға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ішкі сауда субъектici – Қазақстан Республикасының заңнамасында белгiленген тәртiппен ішкі сауданы жүзеге асыратын жеке немесе заңды тұлға.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) QR-код (Quick Response code) – жылдам жауап беру коды, матрицалық штрих-кодтардың түрі (немесе екі өлшемді штрих-кодтар).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Цифрлық жүйеде тіркеу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-тараудың тақырыбы жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 157-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Пайдаланушы egov.kz "цифрлық үкімет" веб-порталы арқылы цифрлық жүйеге тіркелуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық жүйе (қажет болған жағдайда) "цифрлық үкіметтің" басқа ақпараттандыру объектілерімен біріктіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Пайдаланушы цифрлық жүйеде тіркеу рәсімінен өту кезінде "цифрлық үкімет" веб-порталының (IDP SSO) авторизациялау парақшасын пайдалануы қажет. Авторизациядан кейін пайдаланушы цифрлық жүйеде тіркеу үшін келесі әрекеттерді орындайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пайдаланушыға қатысты түрді таңдау (жеке тұлға, заңды тұлға);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке тұлғаның ЖСН-і немесе заңды тұлғаның БСН-і, байланыс деректерін көрсету (ұялы телефон нөмірі, электрондық пошта мекенжайы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тіркеуді аяқтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Пайдаланушыны тіркеу процесі цифрлық жүйеде тіркеуді растағаннан кейін аяқталды деп есептеледі.;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Ақпараттық жүйеде тіркеу қағидалары (бұдан әрі – Қағидалар) "Сауда қызметін реттеу туралы" Қазақстан Республикасы Заңының (бұдан әрі-Заң) 7-бабының </w:t>
-[...870 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+      Тіркелгеннен кейін пайдаланушыға келесі ақпаратты толтыру және орналастыру үшін компьютер және (немесе) мобильді құрылғы арқылы қолжетімді сервистер жинақталатын цифрлық жүйеде жеке жұмыс кабинеті ұсынылады: </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сауда орнының сипаттамасын (сауда, қойма, алаң, үй-жайдың биіктігі, жабдық, температуралық режимдер);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сауда орнын жалға алу мерзімі мен шаршы метрінің бағасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сауда орнының фотосуреті және / немесе бейне жазбасын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сауда базарының, ірі сауда объектісінің бекітілген жұмыс регламентін және қосымша қызметтер тізбесін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сауда объектілерін және (немесе) сауда орындарын жалдау (пайдалану) шартын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) цифрлық жүйеде тіркелген ішкі сауда субъектілерін қосымша қызметтер тізбесіне өзгерістер мен толықтырулар енгізу туралы немесе оны бекіту туралы кемінде бір ай бұрын хабардар ету;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сауда орнын, сауда объектісін үшінші тұлғаға беру туралы мәліметтер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...33 lines deleted...]
-      Күнтізбелік бір жылдан кем мерзімге жасалған сауда объектілерін және (немесе) сауда орындарын жалдау (пайдалану) шарттары жөніндегі осы тармақтың 5) тармақшасы бойынша ақпарат мемлекеттік кірістер уәкілетті органының ақпараттық жүйесінен беріледі (жүктеледі).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бір жыл және күнтізбелік бір жылдан астам мерзімге жасалған сауда объектілерін және (немесе) сауда орындарын жалдау (пайдалану) шарттары жөніндегі осы тармақтың 5) тармақшада бойынша ақпарат "цифрлық үкіметтің" басқа цифрлық объектілері беріледі (жүктеледі).;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күнтізбелік бір жылдан кем мерзімге жасалған сауда объектілерін және (немесе) сауда орындарын жалдау (пайдалану) шарттары жөніндегі осы тармақтың 5) тармақшада бойынша ақпарат мемлекеттік кірістер уәкілетті органының цифрлық жүйесінен беріледі (жүктеледі).;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Азаматтарға арналған үкімет" мемлекеттік корпорациясында "Жылжымайтын мүлікке құқықтарды мемлекеттік тіркеу туралы" Қазақстан Республикасы Заңының 5-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) тармақшасына</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+        <w:t>1) тармақшадана</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркелген сауда объектілерін және (немесе) сауда орындарын жалдау (пайдалану) шартында, сондай-ақ мемлекеттік кірістер уәкілетті органының цифрлық жүйесінен берілген (жүктелген) сауда объектілерін және (немесе) сауда орындарын жалдау (пайдалану) шартында осы Қағидалардың 5-тармағында көрсетілген ақпарат болмаған кезде пайдаланушы оны жеке жұмыс кабинетінде орналастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Пайдаланушы өзінің жұмыс кабинетінде QR-кодын жүктейді, ол "QR жүктеу" батырмасын басу арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Сауда объектісіне жүктелген QR-кодты сауда объектісіне кіреберісте орналастыру қажет (оны сканерлеуге ыңғайлы жерде), ал сауда орнына жүктелген QR-кодты тікелей сауда орнына орналастыру керек (оны сканерлеуге ыңғайлы жерде).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. QR-код пайдаланушының жеке жұмыс кабинетіне бекітіледі, онда ішкі сауда субъектілерінен жасалған жалдау шартына сәйкес ескертулер мен ұсыныстар түседі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Ішкі сауда субъектісі осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-тармақтарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес тіркеу рәсімінен өтіп, цифрлық жүйеде тіркеле алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тіркеу деректері өзгерген жағдайда пайдаланушы, ішкі сауда субъектісі үш жұмыс күні ішінде цифрлық жүйенің жеке жұмыс кабинетіне тиісті деректерді енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызмет тоқтатылған жағдайда пайдаланушы, ішкі сауда субъектісі қызметі тоқтатылған күннен кейінгі үш жұмыс күні ішінде бұл туралы ақпаратты цифрлық жүйенің жеке жұмыс кабинетіне енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9-тармақ жаңа редакцияда көзделген - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Сауда және интеграция министрінің м.а. 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 157-НҚ</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...148 lines deleted...]
-      Қызмет тоқтатылған жағдайда пайдаланушы, ішкі сауда субъектісі қызметі тоқтатылған күннен кейінгі үш жұмыс күні ішінде бұл туралы ақпаратты ақпараттық жүйенің жеке жұмыс кабинетіне енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2725,55 +2337,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>