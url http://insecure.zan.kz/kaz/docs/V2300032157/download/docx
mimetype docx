--- v0 (2025-10-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9433a6b" w14:textId="9433a6b">
+    <w:p w14:paraId="97611fc" w14:textId="97611fc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Сәулет, қала құрылысы және құрылыс қызметі саласындағы кейбір бұйрықтарға өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 28 наурыздағы № 183 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 наурызда № 32157 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 28 наурыздағы № 183 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 30 наурызда № 32157 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -192,242 +192,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. қараңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Осы бұйрыққа қосымшаға сәйкес сәулет, қала құрылысы және құрылыс қызметі саласындағы өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тізбесі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй коммуналдық шаруашылық істері комитеті заңнамамен белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z4" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықтың Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелуін;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықтың Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастырылуын қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z6" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Осы бұйрық, алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізілетін өзгерістер мен толықтырулар енгізілетін сәулет, қала құрылысы және құрылыс қызметі саласындағы кейбір бұйрықтар тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3 – тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -877,1457 +845,1280 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 183 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="5"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сәулет, қала құрылысы және құрылыс қызметі саласындағы өзгерістер мен толықтырулар енгізілетін кейбір бұйрықтардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтер көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 3 ақпандағы № 71 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10401 болып тіркелген):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтер көрсету </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10-тармақтың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24) тармақшасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген Сәулет, қала құрылысы және құрылыс қызметі саласында инжинирингтік қызметтер көрсету </w:t>
-[...9 lines deleted...]
-        <w:t>қағидаларында</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10-тармақтың </w:t>
-[...21 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) жұмыс құрамының және өндіріс технологиясының жобалық шешімдерге сәйкестігін тексереді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25-тармақта</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>5) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) ұлттық стандарттарға, техникалық регламенттерге және жобалау-сметалық құжаттамаға сәйкес келмейтін конструкцияларды, бөлшектерді, бұйымдарды, құрылыс материалдары мен жабдықтарды қолдануға жол бермейді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1) тармақша</w:t>
+        <w:t>26-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "1) жұмыс құрамының және өндіріс технологиясының жобалық шешімдерге сәйкестігін тексереді;";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
+      "26. Автор немесе жобаны әзірлеуші, сондай-ақ авторлық қадағалау жөніндегі сарапшы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      функцияларды сапалы және уақытылы орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      объектінің құрылысын авторлық қадағалау журналын сапалы және уақытында жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      авторлық қадағалауды жүргізу жоспар-кестесін уақытында орындауға және қатаң сақтауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      салынып жатқан объектінің жобалау-сметалық құжаттамаға сәйкестігін қамтамасыз етуге жауапты.".</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат беру қағидаларын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2021 жылғы 29 сәуірдегі № 202 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22672 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрықпен бекітілген Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат беру </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5) тармақша</w:t>
+        <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "6. ЖЖЖ әзірлеу Заңның 60-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көрсетілген объектілер бойынша талап етілмейді. Сонымен қатар мұндай объектілерде бұзу меншік иесімен өз бетінше осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат беру" мемлекеттік көрсетілетін қызметке қойылатын негізгі талаптардың тізбесіне (бұдан әрі – Негізгі талаптардың тізбесі) сәйкес объектілерді кейіннен кәдеге жарату (құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат (бұдан әрі – Бұзу туралы рұқсат) негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңның 60-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қоршалған тұрғын үйдің немесе тұрғын емес ғимараттар мен құрылыстардың бір бөлігін бұзу кезінде жобаны ведомстводан тыс кешенді сараптамадан өткізе отырып тұрғын үйдің немесе тұрғын емес ғимараттар мен құрылыстардың қалған бөлігін күшейту жөніндегі жобалау (жобалау-сметалық) құжаттамасын әзірлеу талап етіледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "5) ұлттық стандарттарға, техникалық регламенттерге және жобалау-сметалық құжаттамаға сәйкес келмейтін конструкцияларды, бөлшектерді, бұйымдарды, құрылыс материалдары мен жабдықтарды қолдануға жол бермейді;";</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
+      мынадай мазмұндағы 7-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1. Жергілікті атқарушы органдар техникалық және (немесе) технологиялық жағынан күрделі объектілер бойынша берілген Бұзу туралы рұқсаттар туралы ақпаратты есепті кезеңнен кейінгі айдың 5-күніне қарай азаматтық қорғау саласындағы уәкілетті органның аумақтық бөлімшелеріне жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 17-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17-1. Уәкілетті орган Қағидалар бекітілген немесе өзгерістер енгізілген күннен бастап үш жұмыс күні ішінде мемлекеттік қызмет көрсету тәртібі туралы ақпаратты жаңартады және Бірыңғай байланыс орталығына жібереді.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>26-тармақ</w:t>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "26. Автор немесе жобаны әзірлеуші, сондай-ақ авторлық қадағалау жөніндегі сарапшы:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+      "18. "Объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат беру" мемлекеттік көрсетілетін қызметті (бұдан әрі – мемлекеттік көрсетілетін қызмет) облыстардың, Астана, Алматы және Шымкент қалаларының, аудандардың және облыстық маңызы бар қалалардың жергілікті атқарушы органдары (бұдан әрі – көрсетілетін қызметті беруші) көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Мемлекеттік қызметті алу үшін жеке және заңды тұлғалар (бұдан әрі – көрсетілетін қызметті алушы) осы Қағидаларға </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті Негізгі талаптардың тізбесінде көрсетілген құжаттарды қоса бере отырып "электрондық үкіметтің" веб-порталы арқылы береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      функцияларды сапалы және уақытылы орындауға;</w:t>
-[...55 lines deleted...]
-    </w:p>
+      20. Мемлекеттік қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін қамтитын мемлекеттік қызмет көрсетуге қойылатын талаптар, сондай-ақ мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтер Негізгі талаптардың тізбесінде жазылған.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. "Құрылыс-монтаждау жұмыстарының сапасы және орындалған жұмыстардың жобаға сәйкестігі туралы қорытындылардың, сәйкестік туралы декларацияның нысандарын бекіту туралы" Қазақстан Республикасы Инвестициялар және даму министрінің 2017 жылғы 24 сәуірдегі № 235 </w:t>
-[...262 lines deleted...]
-        <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармақ</w:t>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...461 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "24. Көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің жұмыскері Негізгі талаптардың тізбесінде көрсетілген құжаттарды алған сәттен бастап екі жұмыс күні ішінде ұсынылған құжаттардың толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы құжаттар топтамасын толық ұсынбаған кезде көрсетілетін қызметті беруші көрсетілген мерзімдерде өтінішті одан әрі қараудан дәлелді бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде мемлекеттік қызмет берушінің жауапты құрылымдық бөлімшесінің жұмыскері ұсынылған құжаттардың дұрыстығын және көрсетілетін қызмет алушының және (немесе) ұсынылған құжаттар мен мәліметтердің осы Негізгі талаптардың тізбесінде бекітілген талаптарға сәйкестігін техникалық және (немесе) технологиялық жағынан күрделі емес объектілер бойынша 4 (төрт) жұмыс күні ішінде, техникалық және (немесе) технологиялық жағынан күрделі объектілер бойынша 9 (тоғыз) жұмыс күні ішінде тексереді және 1 (бір) жұмыс күні ішінде объектілерді кейіннен кәдеге жарату (ғимараттар мен құрылыстарды бұзу) жөніндегі жұмыстар кешенін жүргізуге рұқсат беру осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ресімделеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4976,68 +4767,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(электрондық мекенжайы,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z44" w:id="18"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кейіннен кәдеге жарату (ғимараттармен құрылыстарды бұзу) жөніндегі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5241,55 +5032,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5615,31 +5406,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>