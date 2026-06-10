--- v0 (2025-11-17)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="214ecb1" w14:textId="214ecb1">
+    <w:p w14:paraId="cd2e1f5" w14:textId="cd2e1f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,329 +85,340 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қазақстан Республикасының Ұлттық даму жоспарын, Елдің аумақтық даму жоспарын, тұжырымдамаларды, мемлекеттік органдардың даму жоспарларын, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларын әзірлеу, мониторингтеу, іске асыру, бағалау және бақылау әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 25 қазандағы № 93 бұйрығына өзгеріс енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Ұлттық экономика министрінің 2023 жылғы 17 наурыздағы № 36 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 наурызда № 32097 болып тіркелді. Күші жойылды - Қазақстан Республикасы Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 2026 жылғы 4 наурыздағы № 15 бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Премьер-Министрінің орынбасары - Ұлттық экономика министрінің 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       БҰЙЫРАМЫН: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Қазақстан Республикасының Ұлттық даму жоспарын, Елдің аумақтық даму жоспарын, тұжырымдамаларды, мемлекеттік органдардың даму жоспарларын, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларын әзірлеу, мониторингтеу, іске асыру, бағалау және бақылау әдістемесін бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2021 жылғы 25 қазандағы № 93 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 24908 болып тіркелген) мынадай өзгеріс енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Қазақстан Республикасының Ұлттық даму жоспарын, Елдің аумақтық даму жоспарын, тұжырымдамаларды, мемлекеттік органдардың даму жоспарларын, облыстың, республикалық маңызы бар қаланың, астананың даму жоспарларын әзірлеу, мониторингтеу, іске асыру, бағалау және бақылау </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>әдістемеcінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       130-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Ұлттық экономика министрлігінің Стратегиялық талдау және даму департаменті Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Ұлттық экономика министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрық Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркелгеннен кейін он жұмыс күні ішінде осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -420,90 +433,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді Қазақстан Республикасы Ұлттық экономика министрлігінің Заң департаментіне ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Ұлттық экономика вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -779,63 +793,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1157,35 +1193,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>