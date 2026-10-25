--- v0 (2025-10-11)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44b9cc7" w14:textId="44b9cc7">
+    <w:p w14:paraId="aee548d" w14:textId="aee548d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Денсаулық сақтау министрлігінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 15 наурыздағы № 38 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 наурызда № 32091 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 15 наурыздағы № 38 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 17 наурызда № 32091 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z0" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z1" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -236,68 +236,51 @@
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z4" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты ресми жарияланғаннан кейін оны Қазақстан Республикасы Денсаулық сақтау министрлігінің интернет-ресурсында орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркегеннен кейін он жұмыс күні ішінде Қазақстан Республикасы Денсаулық сақтау министрлігінің Заң департаментіне осы тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -312,90 +295,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген іс-шаралардың орындалуы туралы мәліметтерді ұсынуды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z6" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Денсаулық сақтау вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -797,106 +781,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 38 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Клиникалық мамандықтар бойынша үздіксіз интеграцияланған білім беру бағдарламаларының тізбесін бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2008 жылғы 30 қаңтардағы № 27 </w:t>
+      1. Күші жойылды - ҚР Денсаулық сақтау министрінің м.а. 02.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. "Денсаулық сақтау саласындағы білім беру бағдарламалары білім алушыларының білімі мен дағдыларын бағалау, түлектерінің кәсіптік даярлығын бағалау, денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалау қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 11 желтоқсандағы № ҚР ДСМ-249/2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 5134 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21763 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -909,398 +933,844 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Білім туралы" Қазақстан Республикасының Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 3-тармағына сәйкес </w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>223-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тармағына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z15" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрықпен бекітілген клиникалық мамандықтар бойынша үздіксіз интеграцияланған білім беру бағдарламаларының </w:t>
-[...113 lines deleted...]
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21763 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      көрсетілген бұйрыққа 1-қосымшамен бекітілген Денсаулық сақтау саласындағы білім беру бағдарламалары білім алушыларының білімі мен дағдыларын бағалау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Денсаулық сақтау саласындағы білім беру бағдарламалары білім алушыларының білімі мен дағдыларын бағалау қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>223-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тармағына сәйкес әзірленді және денсаулық сақтау саласындағы білім беру бағдарламалары білім алушыларының (бұдан әрі – білім алушылар) білімі мен дағдыларын бағалау тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрыққа 2-қосымшамен бекітілген Денсаулық сақтау саласындағы білім беру бағдарламалары түлектерінің кәсіптік даярлығын бағалау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Денсаулық сақтау саласындағы білім беру бағдарламалары түлектерінің кәсіптік даярлығын бағалау қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>223-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тармағына сәйкес әзірленді және денсаулық сақтау саласындағы білім беру бағдарламалары түлектерінің (бұдан әрі – түлектер) кәсіптік даярлығын бағалауды жүргізу тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрыққа 3-қосымшамен бекітілген Денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Осы Денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалау қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>223-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тармағына сәйкес әзірленді және денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалау (бұдан әрі - Бағалау) тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) тармақша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) "Болашақ" халықаралық стипендиясының, танудан босататын халықаралық шартқа (келісімге) қол қойған елдердің оқу орындарының және (немесе) білім беру саласындағы уәкілетті орган бекіткен үш халықаралық академиялық рейтингке және олардың екеуінің немесе одан да көбінің алғашқы 250 (екі жүз елу) позицияларының қатарына кіретін жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының түлектерін қоспағанда, Қазақстан Республикасынан тыс жерлерде білім алған тұлғалар.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Резидентурада мемлекеттік тапсырысты орналастыру, оқуға қабылдау және медицина кадрларын даярлау қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 15 желтоқсандағы № ҚР ДСМ-270/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21802 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>223-бабының</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 6-тармағына сәйкес </w:t>
+        <w:t>222-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрыққа 1-қосымшамен бекітілген Денсаулық сақтау саласындағы білім беру бағдарламалары білім алушыларының білімі мен дағдыларын бағалау </w:t>
+      көрсетілген бұйрыққа 1-қосымшамен бекітілген Резидентурада медициналық кадрларды даярлауға мемлекеттік тапсырысты орналастыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1328,103 +1798,153 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Денсаулық сақтау саласындағы білім беру бағдарламалары білім алушыларының білімі мен дағдыларын бағалау қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+      "1. Осы Медицина кадрларын резидентурада даярлауға арналған мемлекеттік тапсырысты орналастыру қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>222-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына сәйкес әзірленді және еңбек нарығының қажеттілігін ескере отырып, медицина кадрларын резидентурада даярлауға арналған мемлекеттік тапсырысты орналастыруды айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      көрсетілген бұйрыққа 2-қосымшамен бекітілген Денсаулық сақтау саласындағы білім беру бағдарламалары түлектерінің кәсіптік даярлығын бағалау </w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+      көрсетілген Қағидаларға 4-қосымша Қазақстан Республикасы Денсаулық сақтау министрлігінің кейбір бұйрықтарының тізбесіне </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшаға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрыққа 2-қосымшамен бекітілген медицина кадрларын резидентурада оқуға қабылдау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1452,1649 +1972,854 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Денсаулық сақтау саласындағы білім беру бағдарламалары түлектерінің кәсіптік даярлығын бағалау қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) </w:t>
-[...61 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+      "1. Медицина кадрларын резидентурада оқуға қабылдау қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>222-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) тармақшасына сәйкес әзірленді және медицина кадрларын резидентурада оқуға қабылдау тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1-тармақ</w:t>
+        <w:t>7-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Осы Денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалау қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 6-тармағына сәйкес әзірленді және денсаулық сақтау саласындағы мамандардың кәсіптік даярлығын бағалау (бұдан әрі - Бағалау) тәртібін айқындайды.";</w:t>
+      "7. Шетелдік білім беру ұйымдары берген білім туралы құжаттар Қазақстан Республикасы Білім және ғылым министрінің міндетін атқарушының 2021 жылғы 19 шiлдедегі № 352 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 23626 болып тіркелген) бекітілген білім туралы құжаттарды тану қағидаларына, сондай-ақ білім туралы құжаттары Қазақстан Республикасының аумағында танылатын шетелдік жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының тізбесіне сәйкес заңнамада белгіленген тәртіппен танылады.";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>7-тармақта</w:t>
+        <w:t>12-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Резидентураға түсуші тұлғалар резидентура бағдарламалары бойынша дайындықты жүзеге асыратын ұйымға және (немесе) ақпараттық жүйе арқылы мынадай құжаттарды тапсырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұйым басшысының атына жазылған еркін нысандағы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоғары білімі туралы құжат (құжаттарды қабылдау комиссиясына берген кезде), "дәрігер" біліктілігі берілген көшірме (ақпараттық жүйе арқылы берген кезде). Шетелде медициналық білім алған тұлғалар өздерінің білімін тану туралы және (немесе) "дәрігер" біліктілігін беру туралы құжатты ұсынады. Қабылдау кезінде жоғары білім туралы құжаттың түпнұсқасы және (немесе) білімін тану, "дәрігер" біліктілігін беру туралы құжат қабылдау комиссиясына тапсырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) интернатураны бітіргені туралы куәліктің көшірмесі (бар болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) денсаулық сақтау саласындағы маман сертификаты немесе сертификаты туралы мәліметтер (шет мемлекет берген құжаттардың көшірмесі);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) жеке басын куәландыратын құжат немесе цифрлық құжаттар сервисінен алынған электрондық құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) еңбек кітапшасының көшірмесі (бар болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) 3x4 сантиметр өлшемдегі алты фотосурет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген 075/у нысаны бойынша медициналық анықтама.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      көрсетілген бұйрыққа 3-қосымшамен бекітілген медицина кадрларын резидентурада даярлау </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5) тармақша</w:t>
+        <w:t>1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkStart w:name="z56" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. "Резидентурада мемлекеттік тапсырысты орналастыру, оқуға қабылдау және медицина кадрларын даярлау қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 15 желтоқсандағы № ҚР ДСМ-270/2020 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+      "1. Медицина кадрларын резидентурада даярлау қағидалары (бұдан әрі – Қағидалар) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі (бұдан әрі – Кодекс) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>222-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тармағына сәйкес әзірленді және медицина кадрларын резидентурада даярлау тәртібін айқындайды.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>кіріспе</w:t>
+        <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z57" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "5. Резидентурада білім алатын тұлға кәсіптік біліктілігін өзгерту мақсатында формальды білім беруді оқытудың бұрын қол жеткізілген нәтижелерін тануды ескере отырып, түлектердің біліктілік деңгейіне қойылатын талаптар негізінде жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдары дербес әзірлеген қысқартылған білім беру бағдарламаларына және "Денсаулық сақтау саласындағы білім беру деңгейлері бойынша мемлекеттік жалпыға міндетті стандарттарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 4 шiлдедегi № ҚР ДСМ-63 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 28716 болып тіркелген) сәйкес бағдарламаны игереді.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. "Денсаулық сақтау саласындағы маманды сертификаттауды жүргізу, шетелдік мамандарды қоса алғанда, денсаулық сақтау саласындағы маман сертификатының қолданысын растау қағидаларын, сондай-ақ Қазақстан Республикасынан тыс жерлерде денсаулық сақтау саласында медициналық және (немесе) фармацевтикалық білім алған адамды денсаулық сақтау саласындағы маманды сертификаттауға жіберу шарттарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 15 желтоқсандағы № ҚР ДСМ-274/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21818 болып тіркелген) мынадай өзгерістер енгізілсін:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кіріспе мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z58" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>222-бабының</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> 4) тармақшасына сәйкес </w:t>
+        <w:t>27-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тармағына және "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына сәйкес </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>БҰЙЫРАМЫН</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...1061 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрыққа 1-қосымшада бекітілген денсаулық сақтау саласындағы маманды сертификаттауды жүргізу, шетелдік мамандарды қоса алғанда, денсаулық сақтау саласындағы маман сертификатының қолданылуын растау қағидаларында, сондай-ақ Қазақстан Республикасынан тыс жерлерде денсаулық сақтау саласында медициналық және (немесе) фармацевтикалық білім алған адамды денсаулық сақтау саласындағы маманды сертификаттауға жіберу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>шарттарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрыққа 2-қосымшамен бекітілген "Клиникалық практикаға жіберу үшін маман сертификатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3109,68 +2834,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Денсаулық сақтау министрлігінің кейбір бұйрықтарының тізбесіне </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жаңа редакцияда жазылсын.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3392,68 +3100,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="31"/>
+    <w:bookmarkStart w:name="z54" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Білім беру ұйымының ақпараттық картасы _________________________________________________________________ (білім беру ұйымының атауы) _________________________________________________________________ (резидентура мамандығының атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5485,68 +5193,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні 20 ___ жылғы "___" _______________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5911,68 +5601,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Клиникалық практикаға жіберу үшін маман сертификатын беру" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8068,57 +7758,50 @@
               <w:t>
 4. Мүмкіндіктері шектеулі адамдар үшін пандус, шақыру түймесі, зағиптар мен нашар көретіндерге арналған тактильді жол, күту залы, құжаттар үлгілері бар тағандар болуы тиіс.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Мемлекеттік қызметтерді көрсету мәселелері жөніндегі бірыңғай байланыс орталығының телефон нөмірлері - 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8288,68 +7971,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мәліметтер нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мәлімделген мамандықтың немесе мамандандырудың атауы ________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9733,55 +9416,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10107,31 +9790,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>