--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="daff7fe" w14:textId="daff7fe">
+    <w:p w14:paraId="3abcd6c" w14:textId="3abcd6c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының аумағына &amp;#601;келінетін балалар анимациялық фильмдері мен отбасымен көруге арналған фильмдерді қазақ тілінде дубляждау үшін іріктеу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 10 наурыздағы № 72 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 13 наурызда № 32044 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 10 наурыздағы № 72 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 13 наурызда № 32044 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Кинематография туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1030,705 +1030,729 @@
         </w:rPr>
         <w:t>
       Дубляжға арналған фильмдерді іріктеуге қосымша бюджет қаражаты бөлінген жағдайда Орталық 30 (отыз) жұмыс күні ішінде осы Қағидаларда белгіленген тәртіппен дубляжға арналған фильмдерді қосымша іріктеуді жариялайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Дубляжға арналған фильмдерді таңдау келесі кезеңдерден тұрады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z22" w:id="19"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Орталықтың өтініш берушілерден өтінімдер қабылдауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Орталықтың өтінімдерді осы Қағидалардың 5-тармағына сәйкестігін қарауы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (22.04.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Дубляжға арналған фильмдерді іріктеуге қатысу үшін өтініш берушілер хабарландыруда көрсетілген өтінімдерді қабылдау аяқталған күн мен уақыттан кешіктірмей Орталыққа осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша қолма-қол және электрондық түрдегі өтінім, сондай-ақ мынадай құжаттар мен материалдарды енгізеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z32" w:id="29"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке тұлға үшін жеке басын куәландыратын құжаттың көшірмесі немесе заңды тұлға үшін мемлекеттік тіркеу (қайта тіркеу) туралы анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) онда фильмдердің атаулары, сценарий авторы (авторлары), қоюшы-режиссер, кинематографиялық қызмет субъектілері туралы қысқаша ақпарат көрсетілетін, негізгі кейіпкерлер сипатталатын, тизер-постер, плакат немесе басқа да жарнамалық материалдар қамтылатын фильмдердің тұсаукесері;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z34" w:id="31"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) фильмдердің қысқаша мазмұны (синопсис);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z35" w:id="32"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) фильмдерді дубляждау шығындарының сметасы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z36" w:id="33"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кинематографиялық ұйыммен дубляж жасауды жүзеге асыруға ниет туралы шарттардың көшірмелері.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шет тіліндегі құжаттарға олардың қазақ немесе орыс тілдеріндегі нотариалды куәландырылған аудармасы қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылған құжаттар мен материалдар рецензияланбайды және қайтаруға жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="34"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Орталық өтінімдерді қабылдау аяқталған күннен бастап 5 (бес) жұмыс күні ішінде оларды осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген талаптарға сәйкестігін қарайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z38" w:id="35"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтінімдерді қарау мерзімі аяқталған күннен бастап 3 (үш) жұмыс күні ішінде өтінімдер мынадай жағдайларда қараусыз қайтарылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z39" w:id="36"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Орталыққа өтінімдерді қабылдау мерзімі өткеннен кейін келіп түскен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z40" w:id="37"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) өтініш берушінің осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес келмейтін құжаттар мен материалдарды немесе толық емес құжаттар мен материалдар пакетін ұсынуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z41" w:id="38"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) өтініш берушілердің дәйексіз немесе бұрмаланған ақпарат беруі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...118 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="43"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Орталық өтінімді қабылдау мерзімі аяқталған күннен бастап 10 (он) жұмыс күні ішінде өтініш беруші ұсынған дубляжға арналған фильмдердің құжаттар мен материалдар пакетін Орталық жанындағы Сараптама кеңесінің (бұдан әрі – Сараптама кеңесі) қарауына енгізеді. Сараптама кеңесі ұсынылған өтінімдерді қарауға енгізілген сәттен бастап 20 (жиырма) жұмыс күні ішінде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (22.04.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Алып тасталды - ҚР Мәдениет және ақпарат министрінің м.а. 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (22.04.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Алып тасталды - ҚР Мәдениет және ақпарат министрінің м.а. 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (22.04.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Алып тасталды - ҚР Мәдениет және ақпарат министрінің м.а. 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (22.04.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Орталық Сараптама кеңесінің отырысы өткізілетін күнге дейін 10 (он) жұмыс күнінен кешіктірмей өтініш берушілерді Сараптама кеңесінің отырысы өткізілетін күні, уақыты және орны туралы жазбаша хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Сараптама кеңесінің отырысында "Кинематография туралы" Заңның 14-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1743,52 +1767,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтарына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкестігі тұрғысынан фильмдерді қорғау жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Отырыс қорытындысы бойынша Сараптамалық кеңес хаттамамен ресімделетін "Кинематография туралы" Заңның 14-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1803,171 +1827,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген олардың негіздеріне сәйкестігі немесе сәйкес еместігі туралы дәлелдерді көрсете отырып, әрбір фильм бойынша тиісті қорытынды шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Сараптама кеңесінің қорытындысын Орталық қол қойылғаннан кейін 10 (он) жұмыс күні ішінде уәкілетті орган құратын Кинематография саласындағы мемлекеттік қолдау мәселелері жөніндегі ведомствоаралық комиссияның (бұдан әрі – Ведомствоаралық комиссия) қарауына енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Ведомствоаралық комиссия орталық ұсынған Сараптама кеңесінің қорытындысын алғаннан кейін 5 (бес) жұмыс күні ішінде қарайды және хаттамамен ресімделетін фильмдерді қаржыландыру бойынша ұсынымдар дайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Орталық Ведомствоаралық комиссияның отырысы өткізілген күннен бастап 10 (он) жұмыс күні ішінде уәкілетті органға Сараптама кеңесінің қорытындысын және Ведомствоаралық комиссияның ұсынымдарын енгізеді. жұмыс күні ішінде</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сараптама кеңесінің оң қорытындысы мен Ведомствоаралық комиссияның ұсынымы негізінде уәкілетті орган 10 (он) жұмыс күні ішінде қазақ тіліне дубляжға арналған іріктелген фильмдерді қаржыландыру туралы шешім қабылдайды. Шешім уәкілетті органның бұйрығымен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бұйрық шыққаннан кейін 10 (он) жұмыс күні ішінде уәкілетті орган Орталықпен Қазақстан Республикасының аумағына əкелінетін балалар анимациялық фильмдері мен отбасымен көруге арналған фильмдерді қазақ тілінде дубляждауды қаржыландыру түрінде мемлекеттік қолдау көрсету бойынша бірыңғай оператордың қызметтеріне шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Орталық уәкілетті органмен шарт жасасқаннан кейін 15 (он бес) жұмыс күні ішінде өтініш берушімен іріктелген фильмдерді қазақ тіліне дубляж жасау үшін қаржыландыруға шарт жасасады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2079,104 +2103,55 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дубляждау үшін іріктеу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...12 lines deleted...]
-              <w:t>қосымша</w:t>
+              <w:t>қағидаларына қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2193,142 +2168,207 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>"Ұлттық киноны қолдау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мемлекеттік орталығы"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">коммерциялық емес </w:t>
+              <w:t>коммерциялық емес акционерлік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">акционерлік қоғамының </w:t>
+              <w:t>қоғамының Басқарма</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Басқарма Төрағасына</w:t>
+              <w:t>Төрағасына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(басшының тегі, аты,</w:t>
+              <w:t>(басшының тегі, аты, әкесінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкесінің аты (бар болса))</w:t>
+              <w:t>аты (ол болған жағдайда))</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2336,278 +2376,316 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заңды тұлға басшысының тегі,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>аты, әкесінің аты (бар болса),</w:t>
+              <w:t>аты, әкесінің аты (ол болған</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жеке тұлғаның тегі, аты,</w:t>
+              <w:t>жағдайда), жеке тұлғаның тегі,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>әкесінің аты (бар болса)</w:t>
+              <w:t>аты, әкесінің аты (ол болған жағдайда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасының аумағына əкелінетін балалар анимациялық фильмдері мен отбасымен көруге арналған фильмдерді қазақ тілінде дубляждау үшін іріктеуге қатысуға өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...29 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ___________________________________________________________________. </w:t>
-[...35 lines deleted...]
-      Фильмнің жанры мен түрі:_____________________________________________</w:t>
+      Ескерту. Өтінім жаңа редакцияда - ҚР Мәдениет және ақпарат министрінің м.а. 08.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (22.04.2026 бастап қолданысқа енгiзiледi) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағына əкелінетін балалар анимациялық  фильмдері мен отбасымен көруге арналған фильмдерді қазақ тілінде дубляждау  үшін іріктеу мақсатында келесі фильмді қарауды сұраймын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фильмнің атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фильмнің жанры мен түрі: _________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фильм өндіруші студия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Продюсер (лер)_______________________________________________________</w:t>
-[...71 lines deleted...]
-      Актерлар:____________________________________________________________</w:t>
+      Продюсер(лер) ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоюшы-режиссер (лер): ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дыбыс режиссері: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дыбыс операторы (лары): __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Актерлар: _______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фильмнің дубляжын жүзеге асыру мерзімі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
@@ -3516,141 +3594,173 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заңды мекен-жайы, пошта индексі, электрондық пошта, телефондары)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      _______________________________________________________________</w:t>
+      ______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (заңды тұлға үшін – бизнес-сәйкестендіру нөмірі; жеке тұлға үшін-жеке сәйкестендіру нөмірі)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтінім берілген күн: _____________________________________________</w:t>
-[...17 lines deleted...]
-      Өтініш берушінің тегі, аты, әкесінің аты (бар болса) ___________________</w:t>
+      Өтінім берілген күн: ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш берушінің тегі, аты, әкесінің аты (ол болған жағдайда) _________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қолы ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөр орны (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -3658,55 +3768,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4032,31 +4142,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>