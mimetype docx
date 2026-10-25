--- v0 (2026-03-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b1fb9f8" w14:textId="b1fb9f8">
+    <w:p w14:paraId="06ecbe5" w14:textId="06ecbe5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1100,51 +1100,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) дымқыл қар - тығыз оралған қатты қар түйіршіктерін жасауға жеткілікті суы бар қар, одан су сығып кетпейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) ең төменгі (шекті) пайдалану температурасы (LOUT) - сұйықтықты қолданудың мынадай температураларының ең үлкені:</w:t>
+      15) ең төменгі (шекті) пайдалану температурасы (бұдан әрі – LOUT) – сұйықтықты қолданудың мынадай температураларының ең үлкені:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сұйықтық әуе кемесінің белгілі бір түріне (жоғары жылдамдықты немесе төмен жылдамдықты) аэродинамикалық қабылдау сынақтарына сәйкес келетін ең төменгі температура;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1236,111 +1236,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) көрінетін ылғал – тұман, жаңбыр, қар, қар аралас жаңбыр, жоғары ылғалдылық (беттердегі конденсация) және мұз кристалдарының әсерінен әуе кеменің бетінде пайда болатын, көрінетін ылғал пленкасының жүру жолдары мен ұшып көтерілу-қону жолақтарынының жағдайында да бетіне ылғал түседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z33" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) қанаттағы тұтқырлықтың ең жоғарғы мәні (HOWV) мұздануды кетіруге немесе аэродинамикалық критерийлерге сәйкес қолайлы мұзданудың пайда болуын болдырмауға арналған сұйықтықтың тұтқырлығының ең жоғарғы мәні;</w:t>
+      20) қанаттағы тұтқырлықтың ең жоғарғы мәні (бұдан әрі – HOWV) мұз қатуды кетіруге немесе аэродинамикалық критерийлерге сәйкес қолайлы мұзданудың пайда болуын болдырмауға арналған сұйықтықтың тұтқырлығының ең жоғарғы мәні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z34" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) қанаттағы тұтқырлықтың ең төменгі мәні (LOWV) – мұздануды кетіруге немесе ол үшін қорғаныс әрекетінің қолайлы уақытын қамтамасыз етілген жағдайда мұзданудың пайда болуын болдырмауға арналған сұйықтықтың тұтқырлығының ең төменгі мәні;</w:t>
+      21) қанаттағы тұтқырлықтың ең төменгі мәні (бұдан әрі – LOWV) – мұз қатуды кетіруге немесе ол үшін қорғаныс әрекетінің қолайлы уақытын қамтамасыз етілген жағдайда мұзданудың пайда болуын болдырмауға арналған сұйықтықтың тұтқырлығының ең төменгі мәні;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z35" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) қар - жауын-шашын мұзды кристалдар түрінде болады, көбінесе алты бұрышты жұлдыздар түрінде өрнектеледі, олар бөлек болады немесе қар үлпектерін құрайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z36" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) қар дәндері - диаметрі 1 миллиметрден (0,04 дюйм) аз өте тегіс немесе ұзартылған өте ұсақ ақ және мөлдір емес мұз бөлшектерінің жауын-шашыны; қар дәндері қатты жерге соқтығысқанда, олар серпілмейді немесе сынбайды. Қорғаныс әрекетінің уақытын анықтау үшін қар түйіршіктері қар ретінде қаралады;</w:t>
+      23) қар дәндері – диаметрі 1 миллиметрден (0,04 дюйм) аз өте тегіс немесе ұзартылған өте ұсақ ақ және мөлдір емес мұз бөлшектерінің жауын-шашыны; қар дәндері қатты жерге соқтығысқанда, олар серпілмейді немесе сынбайды. Қорғаныс әрекетінің уақытын анықтау үшін қар дәндері қар ретінде қаралады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z37" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) қар түйіршіктері – ақ, мөлдір емес мұз бөлшектерін тұндыру. Бөлшектер дөңгелек немесе кейде конустық, олардың диаметрі шамамен 2-ден 5 миллиметрге дейін (0,08–0,2 дюйм), олар сынғыш және оңай ұсақталады, сонымен қатар секіріп, қатты жерге тигенде сынуы мүмкін. Қорғаныс әрекетінің уақытын анықтау үшін қар түйіршіктері қар ретінде қаралады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z38" w:id="36"/>
     <w:p>
@@ -2101,50 +2101,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 322</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3176,410 +3196,522 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әуе кемелерін пайдаланушы мен мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізуші тұрақты негізде (ішкі аудит жоспарына сәйкес) әуе кемелерін жерде мұз қатуға қарсы өңдеу бойынша көрсетілетін қызметтердің сапасын бақылайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z114" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізушілер әуе кемесін пайдаланушының жерде қызмет көрсету шартына сәйкес арнайы мұз қатуға қарсы құралдардың және мұз қатуға қарсы өңдеу алаңдардың қауіпсіздігі мен пайдалануға жарамдылығын, сондай-ақ олар әуе кемелерін мұз қатуға қарсы өңдеу бойынша қызметін көрсететін әрбір әуе кемесі пайдаланушысының рәсімдерінің сақталуын қамтамасыз етеді. Мұзды кетіру жөніндегі қызмет көрсетушілер немесе әуе кемесінің пайдаланушысы жердегі қызмет көрсету шартында мұзды кетіру міндеттерінің бөлінуіне байланысты әуе кемесін мұздан тазарту қажеттілігіне тексереді және ұшу экипажын мұзды кетіру қажеттілігі туралы хабарлайды. Мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізушілер әуе кемесінің дұрыс және толық мұз қатуға қарсы өңделуін және мұз қатуға қарсы қорғау кодын беруді қамтамасыз етеді.</w:t>
+      20. Мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізушілер әуе кемесін пайдаланушының жерде қызмет көрсету шартына сәйкес арнайы мұз қатуға қарсы құралдардың және мұз қатуға қарсы өңдеу алаңдардың қауіпсіздігі мен пайдалануға жарамдылығын, сондай-ақ олар әуе кемелерін мұз қатуға қарсы өңдеу бойынша қызметін көрсететін әрбір әуе кемесі пайдаланушысының рәсімдерінің сақталуын қамтамасыз етеді. Мұз қатуға қарсы өңдеу жөніндегі қызметтерді жеткізушінің немесе әуе кемесін пайдаланушының білікті персоналы немесе ұшу экипажының өзі жердегі қызмет көрсету жөніндегі шартта және әуе кемесін пайдаланушының белгіленген рәсімдерінде мұз қатуға қарсы өңдеу бөлігіндегі міндеттердің бөлінуіне байланысты әуе кемесін мұз қатуға қарсы өңдеу қажеттілігі тұрғысынан тексереді. Тексеру нәтижелері бойынша оны жүргізген қызмет көрсетушінің білікті персоналы нәтижелер туралы баяндайды және әуе кемесінің ұшу экипажын мұз қатуға қарсы өңдеу жүргізу қажеттілігі туралы хабардар етеді. Мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізушілердің білікті персоналы әуе кемесінің дұрыс және толық мұз қатуға қарсы өңделуін және мұз қатуға қарсы қорғау кодын беруді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z115" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізуші:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z116" w:id="114"/>
-[...15 lines deleted...]
-      1) белгіленген экологиялық стандарттардың сақталуын;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мұз қатуға қарсы өңдеуге арналған құрылымдар мен жабдықтардың қауіпсіздігі мен пайдалану жарамдылығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мұз қатуға қарсы өңдеу орындарына сұйықтықты жеткізу логистикасын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қызметкерлер үшін жеке қорғаныс құралдарының қолжетімділігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осы Қағидалардың талаптарына сәйкес оқытылған жеткілікті сандағы персонал;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мұз қатуға қарсы сұйықтықтарды қолдануға жарамдылығын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) персоналдың денсаулығы мен қауіпсіздігін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Міндеттерді бөлу және әуе кемесінің ластануын тексеру бөлігінде сәйкестікті қамтамасыз ету, жабдықтар мен персоналды ұсыну, арнайы тексерулер жүргізу, ластануды жою, мұз қатуға қарсы сұйықтықтың сапасын бақылау, мұз қатуға қарсы өңдеуді жүргізуді бақылау, мұз қатуға қарсы өңдеуден кейін тексеруді жүзеге асыру және мұз қатуға қарсы қорғау кодын беру әуе кемесін пайдаланушы мен мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізуші арасындағы жерде қызмет көрсету жөніндегі шартта жазылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z117" w:id="115"/>
-[...15 lines deleted...]
-      2) мұз қатуға қарсы өңдеу орындарына сұйықтықты жеткізу логистикасын;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Әуе кемесінің командирі, егер ТӘКТ сақталмаса, ұшуды бастамайды, яғни әуе кемесінің сыни беттері әуе кемесінің пайдалану сипаттамаларына және/немесе басқарылуына теріс әсер етуі мүмкін ластанудан тазартылмағанболса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z118" w:id="116"/>
-[...15 lines deleted...]
-      3) әуе кемесін мұз қатуға қарсы өңдеуге арналған арнайы құралдардың жұмысқа қабілеттілігін;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Әуе кемесін мұз қатуға қарсы өңдеуден кейін ТӘКТ сәйкестігіне қабылдауды әуе кемесінің командирі қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z119" w:id="117"/>
-[...15 lines deleted...]
-      4) мамандардың қажетті біліктілігін;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мұз қатуға қарсы өңдеу білікті персоналмен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z120" w:id="118"/>
-[...15 lines deleted...]
-      5) мұз қатуға қарсы сұйықтықтарды қолдануға жарамдылығын;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әуе кемелерін мұз қатуға қарсы өндеу бойынша кәсіптік даярлық бастапқы және қайталама болып бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастапқы дайындық жұмысқа алғаш қабылданған адамдар үшін немесе жұмыста 12 айдан астам үзіліс болған жағдайда жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әуе кемелерін мұз қатуға қарсы өндеу бойынша қайталама оқыту жылына кемінде бір рет жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z466" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1. Өз бетінше жұмыстарды орындауға жіберу табысты оқытудан және тағылымдамадан өту растамасынан кейін мұз қатуға қарсы өңдеу жөніндегі қызметтерді жеткізушінің бірінші басшысының бұйрығымен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z121" w:id="119"/>
-[...234 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Персоналды оқыту осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3728,70 +3860,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z467" w:id="125"/>
+    <w:bookmarkStart w:name="z467" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25-2. Белгіленген рәсімдерге сәйкес ӘК пайдаланушысы, мұздануға қарсы өңдеу қызметтерін жеткізуші теориялық емтихандар мен практикалық бағалаулардың нәтижелері бойынша жүргізілген білім бағалары туралы жазбалар жасайды және оларды сақтауды қамтамасыз етеді. Білім мен практикалық дағдыларды бағалау хаттамасында оқытылатын персонал туралы деректер, бағаланатын біліктілік деңгейі, бағалау жүргізілген күн, нұсқаушы туралы деректер және жинаған балдарының саны көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3810,70 +3942,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="126"/>
+    <w:bookmarkStart w:name="z468" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25-3. Жердегі ӘК мұздануға қарсы өңдеу бойынша білім алушы персоналдың біліктілік деңгейлері мыналарға бөлінеді: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       DI-L10 мұздан тазарту техникасының жүргізушісі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4072,152 +4204,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="127"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z126" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Білікті персонал жыл сайын осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-3-тармағында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген біліктілік деңгейлеріне сәйкес қысқы маусым басталғанға дейін, бірақ ағымдағы жылдың 31 желтоқсанынан кешіктірмей жердегі әуе кемесін мұз қатудан қорғаудың өзекті және заманауи қағидаттары мен рәсімдерін зерттеу үшін кәсіптік даярлықтан өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 317</w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z473" w:id="128"/>
+    <w:bookmarkStart w:name="z473" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-1. Осы Қағидалардың 25-3-тармағында көрсетілген дайындықтан басқа, зертханашылар тиісті зертханалық жабдықта сұйықтықтардың физика-химиялық көрсеткіштерін өлшеуді жүргізуге оқытылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4236,266 +4388,266 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="129"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мұз қатуға қарсы өңдеу бойынша персоналдың біліктілік деңгейіне тәуелділікті оқыту тақырыптарының ең аз көлемі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Жердегі әуе кемелерін мұздануға қарсы өңдеу жөніндегі қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70 үшін - ӘК ұшу-техникалық сипаттамаларының негіздері (ұшаққа әсер ететін төрт күш, қанаттардың үстінде және астында ауа ағыны, аэродинамика негіздері, көтеру күші қалай пайда болады, шабуылдың сыни бұрышы, ұшақтың көтерілуіне әсер ететін негізгі жағдайлар);</w:t>
-[...53 lines deleted...]
-      DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80, DI-L80B үшін - мұзданудың пайда болуы үшін метеорологиялық жағдайлар (жалпы ауа райы жағдайы және мұздың пайда болуы, әуе кемесінің мұздануына әкелетін типтік ауа райы жағдайлары, ерекше назар аударуды қажет ететін ауа райы жағдайлары, қорғаныс әрекетінің уақыт кестелеріне енгізілген/алынып тасталған ауа райы жағдайлары, ауа райы туралы хабарлаудың кейбір түрлері, ауа райының әуежай қызметіне әсері);</w:t>
+      DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70 үшін – ӘК ұшу-техникалық сипаттамаларының негіздері (ұшаққа әсер ететін төрт күш, қанаттардың үстінде және астында ауа ағыны, аэродинамика негіздері, көтеру күші қалай пайда болады, шабуылдың сыни бұрышы, ұшақтың көтерілуіне әсер ететін негізгі жағдайлар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80 үшін – қар-мұз шөгінділерінің ӘК ұшу техникалық сипаттамаларына әсері (қар-мұз шөгінділерінің көтеру, қарсылық және аэродинамикалық өнімділікке әсері. ұшақтың көтергіштігі мен маневрлігіне әсер ететін маңызды аймақтар, аяздың кішкене қабатының әсері, қар-мұз шөгінділерінің басқа әсерлері);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L60, DI-L70, DI-L80 үшін – таза әуе кемесінің тұжырымдамасы, қағидалары мен ұсынымдары (әр түрлі елдердің нормативтік талаптар, SAE International рөлі және әуе кемелерін мұздатуға қарсы өңдеу жөніндегі негізгі әлемдік стандарттары, мұздатуға қарсы өңдеудің және әуе кемелерінің мұздануын болдырмаудың негізгі міндеті);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80, DI-L80B үшін – мұзданудың пайда болуы үшін метеорологиялық жағдайлар (жалпы ауа райы жағдайы және мұздың пайда болуы, әуе кемесінің мұздануына әкелетін типтік ауа райы жағдайлары, ерекше назар аударуды қажет ететін ауа райы жағдайлары, қорғаныс әрекетінің уақыт кестелеріне енгізілген/алынып тасталған ауа райы жағдайлары, ауа райы туралы хабарлаудың кейбір түрлері, ауа райының әуежай қызметіне әсері);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Әуе кемесінің ластануын тексеру әдістері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80, DI-L80B үшін –мұздануға қарсы өңдеу қажеттілігін анықтау үшін ластануды тексеру (Әуе кемесінің сыни беттерін (қанаттар, тік тұрақтандырғыш, көлденең тұрақтандырғыштар), фюзеляждың жоғарғы бөлігін, шассиді, садақ қаптамасын, статикалық қысым түтігін, шабуыл бұрышы құрылғыларын, алдыңғы шынылауды қалай тексеруге болады);</w:t>
-[...17 lines deleted...]
-      DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80, DI-L80B үшін – мұздануға қарсы өңдеуден кейін тексеру (мұздануға қарсы өңдеуден/мұзданудың алдын алудан кейін ешқандай ластану қалмағанына және әуе кемесінің таза және Ұшуды орындау үшін тиісті күйде екеніне көз жеткізу үшін әуе кемесінің ластануын алдын ала тексеруді қалай орындауға болады);</w:t>
+      DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80, DI-L80B үшін – ластану болуының тексеру (мұз қатуға қарсы өңдеу қажеттілігін анықтау үшін, әуе кемесінің сыни беттерін (қанаттар, тік тұрақтандырғыш, көлденең тұрақтандырғыштар), фюзеляждың жоғарғы бөлігін, шассиді, тұмсық бөлігін, статикалық қысым түтігін, әсер ету бұрышы құрылғыларын, алдыңғы әйнегін қалай тексеруге болатыны);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80, DI-L80B үшін – мұз қатуға қарсы өңдеуден кейін тексеру (мұз қатуға қарсы өңдеуден/мұз қатудың алдын алудан кейін ешқандай ластану қалмағанына және әуе кемесінің таза және Ұшуды орындау үшін тиісті күйде екеніне көз жеткізу үшін әуе кемесінің ластануын алдын ала тексеруді қалай орындауға болады);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Әуе кемелерін мұздануға қарсы сұйықтықтармен өңдеудің практикалық әдістері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      DI-L20, DI-L30B, DI-L40, DI-L60, DI-L70, DI-L80 үшін – ӘК беттерінен қар-мұз шөгінділерін жою техникасының негіздері (мұздануға қарсы өңдеу әдістері, мұздануға қарсы өңдеу рәсімін орындаудың жалғыз тәсілі, жабдықтарды, рәсімдерді және персоналды дайындау қажеттілігі. Ластанудың бар-жоғын тексеру үшін әуе кемесінің облыстары. Бір сатылы және екі сатылы Мұздануға қарсы өңдеу сипаттамасы);</w:t>
-[...17 lines deleted...]
-      DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80 үшін – сұйықтықтармен мұздануға қарсы өңдеу - негізгі рәсімдер (мұздануға қарсы өңдеудің жалпы процесі және сыни аспектілері, композиттік қанаттарды өңдеу кезінде ерекше назар аудару, мұздануға қарсы сұйықтықтарды тиімді пайдаланудың жалпы процесі, мұздануға қарсы өңдеу үшін I, II, III және IV типті сұйықтықтарды қолдану);</w:t>
+      DI-L20, DI-L30B, DI-L40, DI-L60, DI-L70, DI-L80 үшін – ӘК беттерінен қар-мұз шөгінділерін жою техникасының негіздері (мұздануға қарсы өңдеу әдістері, мұздануға қарсы өңдеу рәсімін орындаудың жалғыз тәсілі, жабдықтарды, рәсімдерді және персоналды дайындау қажеттілігі. Ластанудың бар-жоғын тексеру үшін әуе кемесінің облыстары. Бір сатылы және екі сатылы мұздануға қарсы өңдеу сипаттамасы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80 үшін – сұйықтықтармен мұздануға қарсы өңдеу – негізгі рәсімдер (мұздануға қарсы өңдеудің жалпы процесі және сыни аспектілері, композиттік қанаттарды өңдеу кезінде ерекше назар аудару, мұздануға қарсы сұйықтықтарды тиімді пайдаланудың жалпы процесі, мұздануға қарсы өңдеу үшін I, II, III және IV типті сұйықтықтарды қолдану);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       DI-L20, DI-L30, DI-L40, DI-L50, DI-L60, DI-L70, DI-L80 үшін – Әуе кемелеріне арналған мұздануға қарсы сұйықтықтардың негізгі сипаттамалары (мұздануға қарсы сұйықтықтар-әуе кемелерінің мұздануымен күресудің ең кең тараған әдісі, мұздануға қарсы сұйықтықтарға қойылатын үш қауіпсіздік талаптары. I, II, III және IV типті сұйықтықтар мен олардың түстерінің айырмашылығы, мұзданудан қорғайтын сұйықтықтардың ерекше сипаттамалары және қажетті сақтық шаралары, сұйықтықтың өнімділігін жіктеудің екі әдісі, SAE AMS 1424 және AMS 1428 стандарттарын түсіну);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4541,541 +4693,541 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       DI-L20, DI-L30, DI-L40, DI-L50, DI-L70, DI-L80 үшін – сұйықтықты қолдану және пайдалану, сондай-ақ қорғаныс әрекетінің уақыт кестесіндегі шектеулер ("Таза әуе кемесінің тұжырымдамасының" бөлшектері, сұйықтықты жағуға арналған әуе кемесінің негізгі аймақтары, мұздан тазартуға/қорғауға арналған әуе кемесінің негізгі беттері, қорғаныс әрекетінің уақыт кестелерінің мақсаты және оларды қалай оқу керек, сұйықтық үшін жалпы және нақты қорғаныс әрекетінің уақыт кестелері арасындағы айырмашылық, тиісті кестені оқу кезінде дұрыс концентрацияны қолданудың маңыздылығы);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80 үшін – байланыс жүргізу рәсімі және мұздануға қарсы өңдеу кодын беру (мұздан қорғау коды, ұшу экипажымен байланыс, оператор/жүргізуші байланысы - екі жақты байланыс);</w:t>
+      DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80 үшін – байланыс жүргізу рәсімі және мұздануға қарсы өңдеу кодын беру (мұздан қорғау коды, ұшу экипажымен байланыс, оператор/жүргізуші байланысы – екі жақты байланыс);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80, DI-L80B үшін – әуе кемесі және оның беттері мен аспаптарының сыни аймақтары (тексеру үшін әуе кемесінің сыни беттері, мөлдір мұзға қатысты сақтық шаралары, бүркуге тыйым салынған маңызды аймақтар, "No spray" индекстік диаграммаларын түсіну);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Әуе кемелерін мұздануға қарсы өңдеу жөніндегі жұмыстардың ерекшеліктері:</w:t>
+      4) әуе кемелерін мұз қатуға қарсы өңдеу жөніндегі жұмыстардың ерекшеліктері:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L60, DI-L70, DI-L80 үшін – сақтық шаралары және адами факторы (қауіптерді анықтау және тәуекелдерді басқару арқылы қауіпсіздікті бағалау, жеке қауіпсіздік (биіктікте жұмыс істеу, жеке қорғаныс құралдарын қолдану, арнайы сұйықтықтармен жұмыс істеу). Басқалардың қауіпсіздігі, әуе кемелерінің қауіпсіздігі зақымданудың алдын алу);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L60, DI-L70, DI-L80 үшін – қоршаған ортаға әсері және қорғау шаралары (экологиялық аспектілер. қалдықтарды бақылау);</w:t>
-[...17 lines deleted...]
-      DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L60, DI-L70, DI-L80 үшін – мұздануға қарсы өңдеу объектілер мен алаңдарды пайдалану (орталық және шалғайдағы мұздануға қарсы алаңдар үшін арнайы рәсімдердің қажеттілігі);</w:t>
+      DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L60, DI-L70, DI-L80 үшін – мұз қатуға қарсы өңдеу объектілер мен алаңдарды пайдалану (орталық және шалғайдағы мұз қатуға қарсы алаңдар үшін арнайы рәсімдердің қажеттілігі);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80 үшін – маусымдық қызметті, аудит нәтижелерін және келесі маусымға арналған жаңартылған стандарттарды зерттеу (маусымның операциялық көрсеткіштеріне шолу, жергілікті және салалық кез келген оқиғаларға шолу, ішкі және сыртқы аудиттердің қорытындыларымен танысу, келесі қысқы маусымға арналған жаңартылған рәсімдер мен нұсқауларды ескере отырып оқыту);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80, DI-L80B үшін – Әуежайдың жергілікті ережелері мен шектеулері, ішкі рәсімдері (Жергілікті рәсімдер, рұқсаттар, талаптар, құжаттама және өндіріс сәттері. Барлық SAE стандарттарына сәйкестік).</w:t>
+      DI-L10, DI-L20, DI-L30, DI-L30B, DI-L40, DI-L50, DI-L70, DI-L80, DI-L80B үшін – әуежайдың жергілікті ережелері мен шектеулері, ішкі рәсімдері (Жергілікті рәсімдер, рұқсаттар, талаптар, құжаттама және өндіріс сәттері. Барлық SAE стандарттарына сәйкестік).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 317</w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z146" w:id="130"/>
-[...196 lines deleted...]
-      DI-L80, DI-L80B санатындағы мамандарды оқыту компьютерлік жүйелерді қолданып (CBT – computer based training), қашықтан немесе электрондық оқытуға жол беріледі, оның мазмұны осы Қағидалардың талаптарына сәйкес DI-L70 санатты мұздануға қарсы өңдеу жөніндегі оқу жетекшісімен әзірленеді және Қазақстан Республикасының азаматтық авиация саласындағы уәкілетті ұйымымен келісіледі.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Бастапқы даярлау ұзақтығы тиісті біліктілік деңгейлері үшін төменде келтірілген көлемнен кем болмауға тиіс:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) DI-L10 және DI-L60 үшін – теориялық оқыту (емтиханды қоса алғанда) 7 сағат және тағылымдама 7 сағат, содан кейін білім мен дағдыларды бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) DI-L20, DI-L30, DI-L40, DI-L50, DI-L70 үшін – теориялық оқыту (емтиханды қоса алғанда) 14 сағат және тағылымдама 21 сағат, содан кейін білім мен дағдыларды бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) DI-L30B үшін – теориялық оқыту (емтиханды қоса алғанда) 4 сағат және тағылымдама 4 сағат, содан кейін білім мен дағдыларды бағалау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) DI-L80 үшін – теориялық оқыту (емтиханды қоса алғанда) 7 сағаттан кем емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) DI-L80В үшін – теориялық оқыту (емтиханды қоса алғанда) 4 сағаттан кем емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қайта даярлау үшін оқу ұзақтығы кемінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) DI-L10, DI-L20, DI-L30 DI-L40, DI-L50, DI-L60, DI-L70, DI-L80 үшін – теориялық оқыту (емтиханды қоса алғанда) 7 сағат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) DI-L30B үшін – теориялық оқыту (емтиханды қоса алғанда) 4 сағаттан кем емес;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) DI-L80В үшін – теориялық оқыту (емтиханды қоса алғанда) 2 сағаттан кем емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Теориялық оқытуды қашықтықтан жүргізуге рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      DI-L80, DI-L80B санатындағы мамандарды оқыту компьютерлік жүйелерді қолданып (CBT – computer based training), қашықтан немесе электрондық оқытуға жол беріледі, оның мазмұны осы Қағидалардың талаптарына сәйкес DI-L70 санатты мұз қатуға қарсы өңдеу жөніндегі оқу жетекшісімен әзірленеді және Қазақстан Республикасының азаматтық авиация саласындағы уәкілетті ұйымымен келісіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл жағдайда оқыту курсының тыңдаушыларына түсініксіз тақырыптарды дер кезінде түсіндіру, олардың сұрақтарына жауап беру және оқу бағдарламасының сапалы орындалуын қамтамасыз ету мақсатында DI-L40 санатты білікті нұсқаушы тарапынан үйлестіріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 322</w:t>
+        <w:t xml:space="preserve">      Ескерту. 28-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="131"/>
+    <w:bookmarkStart w:name="z147" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Әуе кемесінің пайдаланушысы және мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізушілер ұшу құрамының және жердегі персоналдың кәсіби даярлығы мен біліктілігін растаудың қатаң есебін жүргізеді. Бұл деректерді әуе кемесінің пайдаланушысы және мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізушілер қызметкердің жеке ісіне қосады. Оқу жазбалары мен нұсқаушы біліктілігі туралы куәлік қысқы қызметке дайындық мұқабасына тігіледі. Деректерді есепке алу және сақтау қағаз және/немесе электрондық түрде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жазбалар мен сертификаттар азаматтық авиация ұйымының ішкі құжаттарында белгіленген мерзімге сәйкес, Қазақстан Республикасы Мәдениет және спорт министрінің міндетін атқарушының 2017 жылғы 29 қыркүйектегі №263 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5132,3110 +5284,4120 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="132"/>
+    <w:bookmarkStart w:name="z148" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жердегі әуе кемесін мұздан қорғау мәселелері бойынша кәсіптік даярлау оқу орталықтарында, Уәкілетті ұйым мақұлдаған Қазақстан Республикасының шетелдік авиациялық оқу орталықтарында және/немесе Қазақстан Республикасының Азаматтық авиация саласындағы уәкілетті ұйыммен келісілген бағдарламалар бойынша, даярлауды жүргізу үшін қажетті жағдайлар болған кезде және DI-L40 санаты бойынша оқудан өткен даярлықты және білікті нұсқаушы болған жағдайда азаматтық авиация ұйымдарында жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z149" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Әуе кемесінің пайдаланушылары және жердегі әуе кемесін мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізушілер жердегі әуе кемесін мұз қатуға қарсы өңдеу сапасын бақылау бағдарламасын әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Бағдарлама мынадай элементтерден тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z151" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мұз қатуға қарсы өңдеудің барлық кезеңдерінде тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z152" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мұз қатуға қарсы қорғау жөніндегі операцияларға қатысатын барлық санаттардағы персоналды оқыту және біліктілігін растау. Персоналдың кәсіби даярлығы деңгейі мен міндеттерін тұрақты жетілдіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z153" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өңдеу әдістері мен рәсімдерін анықтау және құжаттау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z154" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мұз қатуға қарсы өңдеумен айналысатын барлық санаттардағы персоналды оқытуды құжаттау және есепке алу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z155" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мұз қатуға қарсы өңдеуді жүзеге асыру үшін қажетті құжаттар мен анықтамалықтарды жариялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z156" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жабдықтарды мұз қатуға қарсы қорғаудың қажетті сапасы қамтамасыз етілетіндей күйде ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z157" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сұйықтықтарды тиісті сапасы қамтамасыз етілетіндей күйде сақтау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z158" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) заманауи және сенімді жабдықтың, мұз қатуға қарсы жоғары сапалы материалдардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z159" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) SAE ерекшеліктеріне сәйкес өндірілген мұз қатуға қарсы сұйықтықтардың болуы, сондай-ақ оларды сақтау және пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z160" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) мұз қатуға қарсы іс-шараларды орындаудың озық әдістерін меңгеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z161" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) компанияның барлық өндірістік қызметіне жүйелі ішкі аудит жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z162" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) жердегі әуе кемесін мұз қатуға қарсы қорғау бойынша қауіпті факторларды бағалау, тәуекелді бағалау, оларды төмендету жөніндегі шараларды әзірлеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z163" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) инциденттер мен олардың алғышарттары кезінде құзыретті тергеу жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z164" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) өткен кезеңдердің статистикалық мәліметтерін жинақтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z165" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Бағдарлама элементтері SAE AS6332 "Aircraft Ground Deicing/Anti-Icing Quality Management" құжатында сипатталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z166" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-тарау. Жауын-шашынның түрін анықтау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z167" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Жауын-шашын түрлері және олардың қарқындылығы, сондай-ақ әуеайлақтағы қоршаған орта температурасы туралы ақпарат әуеайлақтың метеорологиялық органынан түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z168" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Ауысымның басында әуе кемелерін пайдаланушысы мен мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізушісің жауапты персоналы жақын тәулікке әуе кемелерін мұз қатуға қарсы қорғауды қамтамасыз ету үшін құралдарды, жабдықтарды және білікті персоналды жоспарлау мақсатында әуеайлақтың метеорологиялық органынан әуеайлақ бойынша метеорологиялық есебін (METAR) және әуеайлақ болжамын (ТAF) сұрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z169" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Әуеайлақта мұз қатуға қарсы өңдеуге арналған құралдар мен жабдықтар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z170" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Әуе кемесін пайдаланушы жердегі әуе кемесінің мұз қатуға ықпал ететін жағдайларда ұшулар жүзеге асырылатын әуеайлақтарда әуе кемелерін мұз қатуға қарсы өңдеу үшін қажетті құралдар мен жабдықтардың жеткілікті саны мен қанағаттанарлық жағдайда болуын бақылауды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z171" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Әуеайлақтағы әуе кемесін мұз қатуға қарсы өңдеу алаңдарын (орындарын) анықтау кезіндегі негізгі фактор әуе кемелерінің белгілі бір нүктеден ҰҚЖ-ға дейін қозғалуына қажетті уақыт болып табылады, өйткені қорғау әрекетінің уақыты мұз қатудың алдын алу бойынша әуе кемесін өңдеу басталғаннан бастап есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z172" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Мұз қатудың алдын алу бойынша өңдеу басталған сәттен әуе кемесінің ұшуына дейінгі қорғау әрекеті уақыты кезеңінің жалпы ұзақтығы қолданылатын мұз қатуға қарсы сұйықтықтың қорғау әрекеті уақытынан аспауы керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z173" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Мұз қатуға қарсы өңдеу алаңдарын құрастыру кезінде олардың орналасуы, мөлшері және әуеайлақ пайдаланушыларының пайдалану қажеттіліктері ескеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 322</w:t>
+        <w:t xml:space="preserve">      Ескерту. 39-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...340 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="150"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40. Алып тасталды - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Перронға шығатын немесе аэровокзал маңындағы тұрақ орындарында мұз қатуға қарсы өңдеу жердегі персонал мен жолаушылар үшін қауіпсіз болған жағдайда мүмкін болады және жердегі мұз қату жағдайында ҰҚЖ-ға дейін рөлдеудің қолайлы уақыты қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z176" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Аэровокзалдан алыс алаңдарда мұз қатуға қарсы өңдеу орындарын орналастыру аэровокзал маңында мұз қатуға қарсы өңдеу (перрондағы, галереядағы өңдеуді қоса алғанда) перронға шығу жолдарында шамадан тыс кідірістерге немесе рөлдеу уақытының ұлғаюына әкеп соқтыратын жағдайларда ұсынылады, нәтижесінде сұйықтықтың қорғау әрекеті уақытының шегінен асып кетуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z177" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Мұз қатуға қарсы өңдеу алаңдарын аэровокзалдан немесе аэровокзалдан алыста орналасқан мұз қатуға қарсы қорғау орындарынан рөлдеу уақыты сұйықтықтың қорғау әрекеті уақытының көрсеткіштерінен асатын жағдайларда ҰҚЖ шетіне жақын немесе РЖ бойымен орналастыру ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z178" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Әуе кемелерін мұз қатуға қарсы жылдам және техникалық қауіпсіз өңдеуді қамтамасыз ету үшін жабдықтар мен техникалық құралдардың операторларының тиісті дайындықтары қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z179" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Желіге шығарар алдында мұз қатуға қарсы машина өндірушінің талаптарына сәйкес регламенттік тексеруден өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z180" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Регламентік тексерулердің жиілігі мен тексерулердің егжей-тегжейлері мұз қатуға қарсы машинаға техникалық қызмет көрсету нұсқаулығында сипатталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z181" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Қолданылуы қолданыстағы авиациялық ерекшеліктерге сәйкес бекітілген сатылымдағы мұз қатуға қарсы сұйықтықтардың барлық түрлерін пайдалануға жарамды жабдық қана пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z182" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Мұз қатуға қарсы жабдықтың резервуарлары мен құбыр жүйесі коррозияға ұшырамайтын материалдардан тұрады. Сұйықтықтарға арналған осындай техникалық құралдар ғана қолданылады (сорғылар, жылыту жүйелері, инжекторлар мен құбырлар), олар қоюланған сұйықтықты дайындаушы белгілеген шектерде және сұйықтық сапасының нашарлауынсыз жағуды қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z183" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Сақтандыру және қайта іске қосу клапандарын пайдаланылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z184" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Егер мұз қатуға қарсы жабдық мұз қатуға қарсы сұйықтықты сумен араластыру жүйесімен жабдықталған болса, онда жабдықтың нұсқаулығында осы жүйенің дәлдік дәрежесі көрсетіледі. Бұл ақпарат мұз қатуға қарсы қорғаудың сенімділігін анықтау және араластыру жүйесінің дұрыс жұмысын тексеру үшін қажет. Бұл жүйенің жұмысының сенімділігі сұйықтықты араластыру кезінде белгіленген рұқсат етілген нормаларынан ауытқуларды уақтылы анықтау құралдары болған жағдайда артады. Мұз қатуға қарсы қорғау жөніндегі қызметтерді жеткізушілері саптаманың шығуында сұйықтықтың араласуының дәлдігін тұрақты негізде тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 50-тармақтың орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Шлангтарды, бүріккіш саптамаларды, бактарды, бактардың қақпақтарын, құю мойнын, ажыратқыштарды қоса алғанда, сұйықтықтарға арналған мұз қатуға қарсы машиналардың элементтеріне мұз қатуға қарсы өңдеуді орындау кезінде шатасуды болдырмау мақсатында сұйықтық түрін және оның концентрациясын (бактарда) белгілей отырып таңбалау жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 51-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z186" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Әуе кемелерін мұз қатуға қарсы өңдеу машиналарды пайдалану кезінде, басқалармен қатар, желдің максималды көтерілген жылдамдығына, мұз қатуды жою/алдын алу уақытындығы жұмыс жылдамдығына, жебенің қозғалу жылдамдығына, себеттің/кабинаның жүк көтергіштігіне, бүрку қысымына және сұйықтықтың қызуына қатысты бірқатар шектеулер қойылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z187" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Жауын-шашынның түрін анықтау</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="153"/>
+        <w:t xml:space="preserve"> 5-тарау. Жердегі әуе кемелерінің мұз қатуын жоюға және алдын алуға арналған сұйықтықтар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z188" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Мұз қатуды жоюға арналған сұйықтықтардың қызметі - беттің мұзға жабысуын тиімді бұзу немесе қарды термиялық жолмен еріту мақсатында әуе кемесінің беттерінен мұздатылған шөгінділерді қыздырылған сұйықтықпен жоюдан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z189" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Әуе кемесінің мұз қатудан алдын алу үшін сұйықтықтардың қызметі мұздатылған немесе қатып қалған жауын-шашынның шөгуін немесе мұздан тазартылған әуе кемесінің беттерінде мұздың (аяздың) күтілетін шөгіндісінің алдын алудан тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z190" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Мұз қатуға қарсы сұйықтық стандарттарына сәйкес келетін сұйықтықтар пайдалануға рұқсат етіледі (SAE AMS1424 - "Fluid, Aircraft Deicing/Anti-Icing, SAE Type I", SAE AMS1428 – "Fluid, Aircraft Deicing/Anti-Icing, Non-Newtonian (Pseudoplastic), SAE Type II, III and IV").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z191" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56. Мұз қатуға қарсы сұйықтықтарды мамандандырылған зертханалар олардың параметрлерінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>55-тармақта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген стандарттарда белгіленген өлшемдерге сәйкестігіне тексереді. Тиісті стандарттармен белгіленген ұшу қауіпсіздігіне қатысты өлшемдерге сәйкес келетін мұз қатуға қарсы сұйықтықтардың тізбесі мен ақпаратын жыл сайын Канаданың Көлік министрлігі (КО) және/немесе АҚШ федералды авиация басқармасы (FAA) жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...315 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 50-тармақтың орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 317</w:t>
+        <w:t xml:space="preserve">      Ескерту. 56-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="169"/>
-[...15 lines deleted...]
-      51. Шлангілер, сұйықтықтар, толтырғыш мойындар, қосқыштар сияқты сұйықтықтардың әртүрлі түрлеріне арналған мұз қатуға қарсы машиналардың барлық элементтерінде мұз қатуға қарсы өңдеуді орындау кезінде шатасуды болдырмау мақсатында тиісті таңбалау қолданылады.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Мұз қатуды жою және алдын алу үшін қолданылатын барлық мұз қатуға қарсы сұйықтықтарға қойылатын талаптар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z186" w:id="170"/>
-[...136 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z492" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қарастырылған стандарттардың (бастапқы квалификация) техникалық талаптарына сәйкестігі туралы тәуелсіз зертхананың қорытындысы;</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> көзделген стандарттардың (бастапқы квалификация) техникалық талаптарына сәйкестігі туралы өндірушіден тәуелсіз зертхананың қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z493" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>55-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> қарастырылған стандарттардың талаптарына сәйкес аэродинамикалық қасиеттері және қорғау әрекеті бойынша (мерзімді квалификация) талаптарға сәйкестігі туралы тәуелсіз зертхананың қорытындысы;</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> көзделген стандарттардың талаптарына сәйкес аэродинамикалық қасиеттері және қорғау әрекеті бойынша (мерзімді квалификация) талаптарға сәйкестігі туралы өндірушіден тәуелсіз зертхананың қорытындысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z494" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Федералдық авиация әкімшілігі (FAA – https://www.faa.gov/other_visit/aviation_industry/airline_operators/airline_safety/deicing) интернет-ресурсында жарияланған тізімде және/немесе Канаданың Көлік министрлігінің интернет-ресурсында (TC – https://tc.canada.ca/en/aviation/general-operating-flight-rules/holdover-time-hot-guidelines-icing-anti-icing-aircraft) жарияланған тізімде болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z495" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сұйықтықты өндіруші беретін сапа паспортының (талдау сертификатының) болуы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z496" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сұйықтық өндіруші беретін қолдану жөніндегі нұсқаулық.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 57-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z198" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Мұз қатуды жою және алдын алу үшін қолданылатын барлық мұз қатуға қарсы сұйықтықтар сұйықтық өндірушісі және әуе кемесін өндіруші, әуе кемесінің пайдаланушысы белгілеген қолдану өлшемдеріне жауап беруі міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z199" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Әуе кемелерінің екі сатылы мұз қатуға қарсы өңдеуге (мұз қатуды жою және алдын алу) арналған сұйықтықтары олардың үйлесімділігін қамтамасыз ету және әртүрлі өндірушілердің сұйықтықтары араласқан кезде қасиеттердің ықтимал нашарлауынан туындайтын ұшу қауіпсіздігі үшін тәуекелдерін болдырмау үшін бір өндірушіден сатып алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z200" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Мұз қатуға қарсы сұйықтықтардың түрлері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z201" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) I типтегі сұйықтықтың сумен қоспасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z202" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дайындаушының зауытында дайындалған I типтегі сұйықтықтың сумен қоспалары (Premix);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z203" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) II, III немесе IV үлгідегі сұйықтықтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z204" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) II, III немесе IV үлгідегі сұйықтықтардың сумен қоспалары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z205" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. I типті сұйықтықтар қоршаған орта температурасына байланысты өзгеретін салыстырмалы түрде төмен тұтқырлыққа ие. Олар мұз қатудың алдын алу қасиеті дану үшін қолданылады, дегенмен олардың мұздануды болдырмауға көмектесетін белгілі бір мұздан тазарту қасиеттері бар. Мұндай сұйықтықтар максималды тиімділігін қамтамасыз ету үшін қолданар алдында қыздырылады. Олар мұз қатуды жою үшін қолданылады, дегенмен олар мұз қату алдын алуға көмектесетін белгілі бір мұз қатуға қарсы қасиеттерге ие. Мұндай сұйықтықтар олардың максималды тиімділігін қамтамасыз ету үшін қолданар алдында қыздырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z206" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. I типті концентрацияланған сұйықтықтар қоршаған ортаның температурасына және әуе кемесінің қанатының беткі температурасына байланысты мұздату нүктесінің буфері болатындай етіп сумен сұйылтылады. I типтегі сұйықтықтар туралы қосымша ақпарат SAE AMS1424 "Deicing/Anti-Icing Fluid, Aircraft SAE Type I" құжатында қамтылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z207" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. I типтегі сұйықтық саптамадағы температураны кемінде 60 ° C қамтамасыз ету мақсатында қыздырылады. Мұздануды болдырмау үшін II және IV типті сұйықтықтар әуе кемесінің таза және I типті сұйықтықпен өңделген беттеріне жылытусыз салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z208" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. II, III және IV типті сұйықтықтар, I типті сұйықтықтардан айырмашылығы, тұтқырлыққа ие, сондықтан ығысу күшіне, судың сұйықтыққа қатынасына және сұйықтық температурасына байланысты өзгеретін тұтқырлығы жоғары болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 64-тармақтың орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z198" w:id="177"/>
-[...195 lines deleted...]
-      63. I типтегі сұйықтық саптамадағы температураны кемінде 60 ° C қамтамасыз ету мақсатында қыздырылады. Мұздануды болдырмау үшін II және IV типті сұйықтықтар әуе кемесінің таза және I типті сұйықтықпен өңделген беттеріне жылытусыз салынады.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. II, III және IV типті сұйықтықтар I типті сұйықтықтарға қарағанда мұздануды болдырмайтын жақсы қасиеттерге ие, I типті сұйықтықтар болмаған жағдайда II, III және IV типті сұйықтықтарды мұздануды кетіру үшін қолдану тек сұйықтық өндірушінің мақұлдауынан кейін және әуе кемесін пайдаланушылардың келісімі бойынша мүмкін болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z208" w:id="187"/>
-[...15 lines deleted...]
-      64. II, III және IV типті сұйықтықтар, I типті сұйықтықтардан айырмашылығы, тұтқырлыққа ие, сондықтан ығысу күшіне, судың сұйықтыққа қатынасына және сұйықтық температурасына байланысты өзгеретін тұтқырлығы жоғары болады.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 65-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z210" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Мұздануды кетіру үшін II, III және IV типті сұйықтықтарды қолданған кезде сұйықтықтар қызады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 64-тармақтың орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 66-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="188"/>
-[...15 lines deleted...]
-      65. II, III және IV типті сұйықтықтар I типті сұйықтықтарға қарағанда мұздануды болдырмайтын жақсы қасиеттерге ие, I типті сұйықтықтар болмаған жағдайда II, III және IV типті сұйықтықтарды мұздануды кетіру үшін қолдану тек сұйықтық өндірушінің мақұлдауынан кейін және әуе кемесін пайдаланушылардың келісімі бойынша мүмкін болады.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. II, III және IV типті сұйықтықтар өндірушінің қолдану талаптарына байланысты араласқан немесе араласпаған түрде пайдаланылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 65-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 67-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z212" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. II, III және IV типті сұйықтықтарда этиленгликоль, диэтиленгликоль немесе пропиленгликоль көп мөлшерде болады. Қоспаның қалған бөлігі судан, қоюландырғыштан, коррозияны бәсеңдеткіштер, ылғалдандырғыштар тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z213" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. I, II, III және IV типті сұйықтықтарды ажырату үшін өндірушілер оларды келесідей бояйды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) I түрі – қызғылт сары,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) II түрі – сары,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) III түрі – ашық сары,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) IV түрі – жасыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 69-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z218" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. II, III және IV типті сұйықтықтар мұз қатуға қарсы ең тиімді қорғанысты қамтамасыз ету үшін сұйылтылмаған түрде қолданылуы тиіс. II, III және IV типті сұйықтықтарды сұйылтылған күйде де пайдалануға рұқсат етіледі (сұйықтықтың типіне және қолдану талаптарына сәйкес. Сұйықтықты қолдану жөніндегі нұсқаулықты қараңыз).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 70-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. Жауын-шашын мұз қатуға қарсы сұйықтықтардың барлық түрлерін сұйық қабат кристалданғанша немесе мұз қату пайда болғанша біртіндеп сұйылтады. Бұл құбылыс "сұйықтықтың бұзылуы" (fluid failure) деп аталады. "Сұйықтықтың мерзімінен бұрын бұзылуының" алдын алу үшін көлденең беттердегі қорғау қабатының көлемін ұлғайту үшін тұтқырлығы жоғары сұйықтық ерітіндісі қолданылады, осылайша оның қорғау әрекеті уақытын арттырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z220" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Неғұрлым ұзақ уақыт рөлдеу күтілгенде аязды жауын-шашын жағдайында қорғану қасиеті өте маңызды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z221" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. IV типті мұз қатуға қарсы сұйықтық II және III типіне қарағанда ұзақ мерзімді қорғауды қамтамасыз етеді. IV типтегі сұйықтықтар туралы қосымша ақпарат SAE AMS1428 "Fluid, Aircraft Deicing/Anti-Icing, Non-Newtonian (Pseudoplastic), SAE Type II, III and IV" құжатында қамтылған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z222" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Егер мұз қатуға қарсы сұйықтықтың өндіруші белгілеген кепілдік мерзімі өтіп кетсе, онда қызмет ету мерзімін ұзарту тек өндіруші тарапынан көзделген жағдайда ғана рұқсат етіледі, сұйықтық үлгілері сұйықтықты өндірушінің зертханасына жіберіледі, ал өндіруші өз кезегінде үлгілерді талдау нәтижелері бойынша оның жарамдылығын растайды және пайдалану мерзімін өндіруші белгілейтін кезеңге, бірақ 12 айдан аспайтын мерзімге ұзарту туралы қорытынды береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұздануға қарсы сұйықтықты пайдалану мерзімін бір реттен артық ұзартуға жол берілмейді. Кепілдік мерзімі өткен сұйықтық өндірушінің растауынсыз пайдаланылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 74-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z223" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Мұз қатуға қарсы сұйықтықтарды сақтау және пайдалану осы Қағидалардың талаптарына, сұйықтықтарды өндірушілердің талаптарына, SAE стандарттарының талаптарына, сондай-ақ әуе кемелерін пайдаланушылардың талаптарына сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 75-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z224" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. I, II, III және IV типті сұйықтықтардың физика-химиялық және мұз қату қарсы қасиеттері, егер сұйықтық рұқсат етілмейтін жағдайларда (суық қоймада, тікелей күн сәулесінде, тығыздалмаған ыдыстарда), химиялық ластануға ұшыраған жағдайда (ыдыстағы тот, бөтен заттардың немесе сұйықтықтардың түсуі), дұрыс тасымалданбаған, шамадан тыс қызуға ұшыраған немесе оны жылжыту немесе пайдалану кезінде шамадан тыс физикалық күштерге (ауысымдарға) ұшыраған жағдайларда нашарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 76-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="189"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z225" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Мұз қатуға қарсы сұйықтықтарды пайдаланған кезде мұз қатуға қарсы қорғау жөніндегі қызмет жеткізуші сұйықтықтың қасиеттерінің нашарлау факторларын анықтау және тиісті шараларды қабылдау үшін осы Қағидаларда, сұйықтық өндірушісінің нұсқауларында, не әуе кеменің пайдаланушы бағдарламасында (нұсқаулығында) көрсетілген сапаны бақылау талаптарының сақталуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 66-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 77-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Ұшу қауіпсіздігінің рұқсат етілген деңгейін қамтамасыз ету үшін әуе кемелерін мұз қатуға қарсы өңдеу процессінде мұз қатуды жоюға және алдын алуға пайдаланылатын сұйықтықтар сұйықтық өндірушісінің техникалық сипаттамаларына сәйкес және дұрыс концентрацияда дайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z227" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Сұйықтықтарды шамадан тыс айдау, сақтау, қыздыру және бүрку сұйықтықтың деградациясына/ластануына әкеледі. Мұз қатуға қарсы сұйықтықтың сапасын қамтамасыз ету үшін өндірушілердің ұсыныстарына сәйкес тексерулер жүргізіледі. Тексеру нәтижелері құжатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 79-тармақтың орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="190"/>
-[...235 lines deleted...]
-      74. Егер мұз қатуға қарсы сұйықтықтың өндіруші белгілеген кепілдік мерзімі өтіп кетсе, онда қызмет ету мерзімін ұзарту тек өндіруші тарапынан көзделген жағдайда ғана рұқсат етіледі, сұйықтық үлгілері сұйықтықты өндірушінің зертханасына жіберіледі, ал өндіруші өз кезегінде үлгілерді талдау нәтижелері бойынша оның жарамдылығын растайды және пайдалану мерзімін өндіруші белгілейтін кезеңге, бірақ 12 айдан аспайтын мерзімге ұзарту туралы қорытынды береді.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. Мұз қатуға қарсы сұйықтықты тексеру сақтау қоймасына орналастыру үшін сұйықтықты қабылдау кезінде өндірушінің зауытынан жеткізілімдердің (партия) әрқайсысы үшін орындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:p>
-[...14 lines deleted...]
-      Мұздануға қарсы сұйықтықты пайдалану мерзімін бір реттен артық ұзартуға жол берілмейді. Кепілдік мерзімі өткен сұйықтық өндірушінің растауынсыз пайдаланылмайды.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Мұз қатуға қарсы сұйықтықтың әрбір партиясы сапа паспортымен (талдау сертификатымен) бірге жүреді. Сапа паспорты (талдау сертификаты) партияның техникалық сипаттамаларын және сұйықтық үлгілерін тексеруді мынадай параметрлер бойынша талдауды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сұйықтықтың сыртқы көрінісі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      түсі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қоспалардың болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыну көрсеткіші,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рН (сутегі көрсеткіші).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 74-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 81-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. II, III және IV типті сұйықтықтар үшін талдау сертификаты тұтқырлық көрсеткішінің талдау нәтижелерін қосымша қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 82-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>83. Мұз қатуға қарсы сұйықтық қоймаға қабылданған кезде мыналарға көз жеткізу үшін құжаттар пакеті тексеріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z498" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) берілген сұйықтық тапсырыс берілген сұйықтыққа сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z499" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әрбір ыдыстың жапсырмаларында сұйықтықтың атауы (маркасы) жеткізілетін сұйықтыққа сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z500" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әр ыдыстың жапсырмаларында сұйықтықтың концентрациясы жеткізілетін сұйықтыққа сәйкестігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z501" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әрбір партияда (контейнерде) тиісті сапа паспорты (талдау сертификаты) болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z502" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сапа паспортында (талдау сертификатында) келтірілген зертханалық сынақтардың нәтижелері сұйықтықты өндірушінің техникалық сипаттамаларына сәйкес келеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z503" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Контейнерді тазарту сертификаты бар (әрбір контейнер үшін), немесе жаңа контейнер қолданылғанын растайтын құжат бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 83-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Контейнерлердегі тасымалдау пломбалары мыналарды қамтамасыз ету үшін тексеріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z242" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өнім ашылмаған және/немесе өзгертілмеген;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z243" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пломбаның сәйкестендіру нөмірлері тасымалдау құжаттамасындағы нөмірлерге (егер қолданылатын болса) сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 84-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Егер пломбаларда сәйкестендіру нөмірлері болса, олар қабылдау құжаттамасында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z245" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Мұз қатуға қарсы сұйықтықты қабылдау кезінде сынамалар алынады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z246" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цистерналарда жеткізу кезінде әрбір жеке бөліктен сынама алынады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z247" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) текше контейнерлерде (еуро-куб) жеткізу кезінде жалпы өндірістік партиядан бір үлгі алуға рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 86-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Мұз қатуға қарсы сұйықтықтың сұрыпталған барлық үлгілері келесі параметрлер бойынша бағалау туралы куәлігі бар әуежайдың ЖЖМ зертханасымен немесе өлшеулердің осы түріне аккредиттеу аттестаты бар зертханасында тексеріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z474" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көзбен шолу: түсі, бөгде заттармен ластануы (тот бөлшектері, қоқыс және механикалық қоспалармен);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z475" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сұйықтықтың концентрациясын тексеру үшін рефрактометрмен сыну көрсеткішін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z476" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) рН тексеру (сутегі көрсеткіші);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z477" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тұтқырлық сынағы - II, III немесе IV типті сұйықтықтар үшін тұтқырлықтың зертханалық сынағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 87-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 322</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z253" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Тексеру нәтижелері сұйықтық өндірушісінің техникалық ерекшеліктеріне сәйкес орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 88-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="202"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z254" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Мұз қатуға қарсы қорғау жөніндегі қызмет жеткізушілер сұйықтықтың құжаттамасын қарау және/немесе сұйықтық үлгілерін зертханалық сынау уақытынды ауытқулар немесе сәйкессіздіктер анықталған кезде тиісті әрекеттер жасау үшін рәсімдерді әзірлейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рәсімдерге зертханалық сынақтардың нәтижелері рұқсат етілген шектерде болғанымен, мұз қатуға қарсы сұйықтықтың өндірушісінің сапа паспортындағы көрсеткіштерден елеулі айырмашылықтар анықталған жағдайда қабылданатын іс-шаралар да кіреді.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 76-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 317</w:t>
+        <w:t xml:space="preserve">      Ескерту. 89-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="204"/>
-[...595 lines deleted...]
-      1) цистерналарда жеткізу кезінде әрбір жеке бөліктен сынама алынады;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Мұз қатуға қарсы өңдеу жөніндегі қызметтерді жеткізушілерге көмек көрсету және қолдау үшін нақты рәсімдерді және/немесе байланыс ақпаратын көрсете отырып, сұйықтық өндірушілерден алынған ақпарат мұз қатуға қарсы сұйықтықтың құжаттамасында көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z247" w:id="226"/>
-[...15 lines deleted...]
-      2) текше контейнерлерде (еуро-куб) жеткізілген кезде жалпы өндіріс партиясынан тек бір үлгі алынады.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Сұйықтық өндірушісінің техникалық ерекшеліктеріне сәйкес келетін мұз қатуға қарсы сұйықтықтарды ғана пайдаланылады. Мұз қатуға қарсы қорғау жөніндегі қызмет жеткізушілері сұйықтықтардың қауіпсіз пайдаланылуын және талап етілетін техникалық талаптарға сай болуын қамтамасыз ету үшін рәсімдер әзірлейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z248" w:id="227"/>
-[...321 lines deleted...]
-    <w:bookmarkStart w:name="z257" w:id="236"/>
+    <w:bookmarkStart w:name="z257" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       92. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын сақтау тәсілдерінің бірі мұз қатуға қарсы сұйықтықтардың сапасын қабылдау кезінде, сондай-ақ мұз қатуға қарсы өңдеу маусымы басталар алдында және оның барысында мұз қатуға қарсы сұйықтықтар мен техниканы маусым басында алғаш рет қолданар алдында, тексеру болып табылады, олар қыс мезгілі басталғанға дейін және кемінде бір рет жүргізіледі. Сапаны тексеру жұмыстары бағалау туралы куәлігі бар әуежайдың ЖЖМ зертханасымен немесе өлшеулердің осы түріне аккредиттеу аттестаты бар зертханасында.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8254,70 +9416,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="237"/>
+    <w:bookmarkStart w:name="z258" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       93 I, II, III және IV типті сұйықтықтарды мұз қатуға қарсы өңдеу маусымы алдында және маусым ішінде тексеру кезінде үлгілер алынады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сұйықтық сақталатын барлық резервуарлардан (ыдыстардан), оның ішінде мұздан қорғау техникасының цистерналарынан үлгілер алынады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8408,70 +9570,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="238"/>
+    <w:bookmarkStart w:name="z262" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94. Осы Қағидалардың 93 тармағының 2 тармақшасына сәйкес, мұздануға қарсы өңдеу қызметін жеткізуші қолданатын барлық концентрациялар үшін I, II, III және IV типті сұйықтықтардың сынамалары мұздануды жою және алдын алу үшін мұздануға қарсы машиналардан алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8490,70 +9652,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z263" w:id="239"/>
+    <w:bookmarkStart w:name="z263" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95. Араластыру жүйесі жоқ мұздануға қарсы машиналар үшін (пропорционалды араластыру жүйесі, автоматты араластыру жүйесі) осы Қағидалардың 93 тармағының 2 тармақшасында қарастырылған, сұйықтық біртекті болғаннан кейін бүріккіштің орнына, сұйықтық алдын ала араластырылған машинаның резервуарынан I типті сұйықтықтардың үлгісін алуға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8572,151 +9734,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="240"/>
+    <w:bookmarkStart w:name="z264" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96. Сұйықтық сынамаларының мынадай көрсеткіштері тексеріледі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z265" w:id="241"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z265" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сұйықтықтың сыртқы көрінісі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z266" w:id="242"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z266" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сыну көрсеткіші;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z267" w:id="243"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z267" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рН (сутегі көрсеткіші);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z268" w:id="244"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z268" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) II, III және IV түрдегі сұйықтықтардың тұтқырлығын зертханалық талдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z269" w:id="245"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z269" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       97. II, III және IV типті сұйықтықтар үшін осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8731,2077 +9893,2335 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>93-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қарастырылған тексерулерден басқа, сұйықтықтың сапасына әсер етуі мүмкін мұздануға қарсы машина жабдықтары мен бүрку жүйелеріне қызмет көрсеткеннен кейін сынамаларды тексеру орындалады. Бұл жағдайда мұзданудың алдын алу үшін қолданылатын сұйықтықтың барлық концентрациясы үшін сынамалар алынады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 97-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Сұйықтықтардың сынамаларын тексеру кезінде сыртқы түрі, сыну көрсеткіштерінің және рН мәндері тиісті сұйықтық өндірушісі белгілеген шектерде болатындығы, сондай-ақ саптамалардан алынған үлгілердің тұтқырлығын тексеру нәтижелері қанаттағы тұтқырлықтың ең төменгі мәнінен (LOWV) төмен емес және қанаттағы тұтқырлықтың ең жоғары мәнінен (HOWV) жоғары емес екендігі тексеріледі. Тұтқырлығы LOWV-ден төмен немесе HOWV -ден жоғары мұздануды болдырмайтын сұйықтықтар қолданылмайды.. LOWV мұздануға қарсы сұйықтықтарға арналған материалдар Канада Көлік министрлігінің және Федералдық авиациялық басқарманың (FAA) (Америка Құрама Штаттары) қорғаныс әрекеті уақытының жарияланымдарында келтірілген. Нақты сұйықтықтарға арналған HOWV сұйықтықты тиісті өндіруші ұсынады. LOWV мен HOWV әрбір нақты сұйықтық пен сұйықтық концентрациясы үшін бірегей (50%, 75% және 100%).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z271" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Мұз қатуға қарсы өңдеу маусымы басталар алдында және маусым ішінде сұйықтықтың сапасын бақылаудан басқа, мұз қатуға қарсы машиналарды қолдану кезінде сұйылтылмаған сұйықтықтардың және/немесе сұйықтықтардың сумен қоспасының концентрациясын күнделікті тексеру қамтамасыз етіледі. Үлгілерді атмосфералық жауын-шашынмен ластамай мұз қатуға қарсы машиналардың буріккіштерінен алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 99-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z272" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Мұздануға қарсы машинаның саптамасына түсетін I типті сұйықтық үшін мынадай жағдайлар қамтамасыз етіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z273" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сұйықтықтың рұқсат етілген ең жоғары концентрациясы аспаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z274" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сұйықтықты бір сатылы өңдеуде немесе екі сатылы өңдеудің екінші кезеңінде пайдаланған кезде сұйықтық концентрациясы қоршаған орта температурасынан 10°C (18°F) төмен қату нүктесінің буферін көздейді. Бұл ретте, сұйықтықтың температурасы LOUT төмен болмауы тиіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z275" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) екі сатылы процестің бірінші кезеңінде пайдалану үшін сұйықтықтың қату температурасы қоршаған орта температурасында немесе одан төмен болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 100-тармаққа өзгеріс енгізілді - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z276" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Мұз қатуға қарсы машиналардың резервуарларындағы, пайдалануға дайындалған сұйықтықтарды сақтауға арналған резервуарлардағы I типті сұйықтықтың концентрациясы тиісті концентрацияда сұйықтық үшін өндіруші жариялаған "пайдалану" параметрлерінің шегінен аспауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z277" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. Саптамалардан және мұз қатуға қарсы машиналардың резервуарларындағы, пайдалануға дайындалған сұйықтықтарды сақтауға арналған резервуарлардағы II, III және IV типті сұйықтықтардың концентрациясы тиісті концентрацияда сұйықтық үшін өндіруші жариялаған "пайдалану" параметрлерінің шегіне сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z278" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. II, III, IV типті сұйықтықтарды аяз белсенді түрде пайда болған жағдайда -25 ° C төмен температурада қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:p>
-[...365 lines deleted...]
-    <w:bookmarkStart w:name="z279" w:id="255"/>
+    <w:bookmarkStart w:name="z279" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>104. Мұз қатуға қарсы сұйықтықтарды тексеру кезінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z479" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сұйықтықтардың сыртқы түрі сұйықтықтың түсіне және ластанудың болуына көзбен шолып тексеріледі, бұл ретте сұйықтық мұздануға қарсы сұйықтықтың қасиеттеріне әсер етпейтін материалдан жасалған таза бөтелкеге құйылады және тот, қоқыс, резеңке бөлшектерінің немесе сұйықтықтың түссіздену белгілерінің болуын көзбен анықтайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z480" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сыну көрсеткіші рефрактометрді пайдалана отырып айқындалады, оның слайдына сұйықтық үлгісінің тамшысы жағылады және егер рефрактометрдің температурасы 20℃ - ден өзгеше болса, сұйықтық өндіруші ұсынған коэффициентті қолдана отырып түзетілетін рефрактометр шкаласы бойынша көрсеткіштер айқындалады. Әрі қарай, сыну көрсеткішінің белгілі бір мәні сұйықтық концентрациясын анықтау үшін сұйықтық өндірушісі ұсынған кестелік мәндермен салыстырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z481" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сұйықтықтың рН көрсеткіші рН метрін қолдану арқылы анықталады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z482" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тұтқырлықты далалық талдау сұйықтық өндірушісі ұсынған әдісті қолдана отырып жүргізіледі, құлаған шар әдісі немесе тұтқырлықты өлшеуге арналған басқа портативті құрал; тұтқырлықты зертханалық талдау сұйықтық өндірушісі ұсынған әдісті немесе SAE AS9968 стандартын (динамикалық тұтқырлықты анықтауға арналған Брукфилд вискозиметрі немесе ұқсас өлшеу құрал-жабдықтары) қолдана отырып жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z284" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105. Мұз қатудың пайда болуын алдын алу үшін мұз қатуға қарсы сұйықтықтарды (II, III, IV типтер) тексеру осы сұйықтықтарды қолданған кезде олардың өз қасиеттерін сақтайтындығын және мұз қатуға қарсы машинаның сұйықтыққа әсер ету нәтижесінде қасиеттері нашарламайтындығын толық көлемде растау үшін сынамаларды әуе кемесінің бетіне сұйықтықтың жағылуын имитациялай отырып алу қажет. II, III немесе IV типті сұйықтықтарды іріктеу әдістері SAE AS6285 стандартында келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z285" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106. Талдау жүргізу үшін алынатын мұздануға қарсы сұйықтықтардың барлық сынамалары мұздануға қарсы сұйықтықтың қасиеттеріне әсер етпейтін материалдан жасалған бөтелкелерге мынадай ақпаратпен таңбалана отырып жиналады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өндірушінің атауы және сұйықтықтың толық атауы мен түрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сынама алынған мұздануға қарсы машинаның атауы мен гараж нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сынама алу орны (мұздануға қарсы машинаның саптамасы, багы, сұйықтықты сақтауға арналған резервуар);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) концентрациясы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әуежайдың атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сынамаларды алу күні.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 106-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z292" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6-тарау. Әуе кемелерін тексеру рәсімдері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z293" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107. Әуе кемесінің қауіпсіз жөнелтілуін қамтамасыз ету үшін белгілі бір тексерулер жүргізіледі. Бұл тексерулер төрт негізгі топқа бөлінеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z294" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мұз қатуға қарсы сұйықтықтарды қолданар алдында ластанудың бар-жоғын тексеру;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z479" w:id="256"/>
-[...15 lines deleted...]
-      1) сұйықтықтардың сыртқы түрі сұйықтықтың түсіне және ластанудың болуына көзбен шолып тексеріледі, бұл ретте сұйықтық мұздануға қарсы сұйықтықтың қасиеттеріне әсер етпейтін материалдан жасалған таза бөтелкеге құйылады және тот, қоқыс, резеңке бөлшектерінің немесе сұйықтықтың түссіздену белгілерінің болуын көзбен анықтайды;</w:t>
+    <w:bookmarkStart w:name="z295" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнайы тексерулер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z480" w:id="257"/>
-[...15 lines deleted...]
-      2) сыну көрсеткіші рефрактометрді пайдалана отырып айқындалады, оның слайдына сұйықтық үлгісінің тамшысы жағылады және егер рефрактометрдің температурасы 20℃ - ден өзгеше болса, сұйықтық өндіруші ұсынған коэффициентті қолдана отырып түзетілетін рефрактометр шкаласы бойынша көрсеткіштер айқындалады. Әрі қарай, сыну көрсеткішінің белгілі бір мәні сұйықтық концентрациясын анықтау үшін сұйықтық өндірушісі ұсынған кестелік мәндермен салыстырылады;</w:t>
+    <w:bookmarkStart w:name="z296" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мұз қатуға қарсы сұйықтықты қолдана отырып, мұзд қатуға қарсы өңдеуден кейін тексеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z481" w:id="258"/>
-[...15 lines deleted...]
-      3) сұйықтықтың рН көрсеткіші рН метрін қолдану арқылы анықталады;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ұшу алдында тексеру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z482" w:id="259"/>
-[...15 lines deleted...]
-      4) тұтқырлықты далалық талдау сұйықтық өндірушісі ұсынған әдісті қолдана отырып жүргізіледі, құлаған шар әдісі немесе тұтқырлықты өлшеуге арналған басқа портативті құрал; тұтқырлықты зертханалық талдау сұйықтық өндірушісі ұсынған әдісті немесе SAE AS9968 стандартын (динамикалық тұтқырлықты анықтауға арналған Брукфилд вискозиметрі немесе ұқсас өлшеу құрал-жабдықтары) қолдана отырып жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z298" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108. Білікті персонал және ұшу экипажы ұшу алдында әуе кемесін тексереді және әуе кемесінің ластануын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z299" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109. Ластануды тексеру сыни беттердің жеткілікті көрінуін қамтамасыз ететін орындардан жүргізіледі. Биік беттерді тексеру үшін көтергіш жабдық (мұз қатуға қарсы арнайы көлік себеті) немесе баспалдақ қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z300" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110. Ластанудың бар-жоғына қанат, құйрық қауырсыны, рөлдік беттер, фюзеляж, шасси, шасси жапқыштары, толық және статикалық қысым жүйелерінің қабылдағыштары және барлық басқа ауа ақпарат датчиктері, қозғалтқыштар, отын бактарының дренаждық тесіктері, алдыңғы қаптама аймағы, экипаж кабинасының терезелері және әуе кемесін дайындаушы көрсеткен, тексеруге жататын әуе кемесінің басқа да бөліктері тексеріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z301" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111. Ластану анықталған кезде ұшақты мұздан тазарту шаралары қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z302" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112. Мұз қатуға қарсы өңдеуді бастар алдынды әуе кемесінің командирі ұшақты өңдеу аймақтары мен сұйықтықтардың сұралған түрін көрсететін Әуе кемесінің мұз қатуға қарсы өңдеу нысанына қол қояды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z303" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113. Әуе кемесінің командирі мен мұз қатуға қарсы қорғау жөніндегі қызмет жеткізушінің жауапты персоналы арасында әуе кемесін мұз қатуға қарсы өңдеу жүргізу қажеттілігі туралы келіспеушіліктер туындаған жағдайда таза әуе кемесі тұжырымдамасы басым болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z304" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114. Әуе кемелерінің жекелеген түрлері үшін қосымша тексеру талаптары бар, мысалы, мөлдір мұзға арналған арнайы тактильді тексерулер. Тактильді тексеру жүргізу қажеттілігін әуе кемесін өндіруші және/немесе әуе кемесін пайдаланушы айқындайды. Бұл арнайы тексерулер стандартты ластануды тексеруге кірмейді. Әуе кемелерін пайдаланушылар және/немесе әуе кемелерін мұз қатуға қарсы өңдеу жөніндегі қызметтерді жеткізушілер осы тексерулерді орындау үшін білікті персоналды қамтамасыз ету үшін шаралар қабылдайды. Көбінесе қанат бактарында суық отынның әсерінен пайда болатын мөлдір мұздың болуын тактильді тексеру жаңбыр кезінде немесе жоғары ылғалдылық жағдайында және әуе кемелерінің белгілі бір типтері үшін талап етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 104-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 322</w:t>
+        <w:t xml:space="preserve">      Ескерту. 114-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z284" w:id="260"/>
-[...146 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z305" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115. Мұз қатуға қарсы сұйықтықты (the post deicing/Anti-icing check) қолдана отырып, әуе кемесін мұз қатуға қарсы өңдеуден кейін тексеру өңделген беттерде ластанудың жоқтығына көз жеткізу мақсатында жүргізіледі. Мұндай тексеруді визуалды білікті қызметкерлер мұз қатуға қарсы сұйықтықтарды қолданғаннан кейін бірден жүргізеді. Тексеру бақыланатын беттердің жеткілікті көрінуін қамтамасыз ететін позициялардан жүргізіледі (мұз қатуға қарсы өңдеу үшін пайдаланылатын арнайы машинаны пайдалану, баспалдақтар). Мұндай тексеруге әуе кемесінің мұз қатуға қарсы өңдеу нысанында көрсетілген пункттерге сәйкес мұз қатуға қарсы сұйықтықпен өңделген әуе кемесінің барлық бөліктері жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 106-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 115-тармақтың орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="262"/>
+    <w:bookmarkStart w:name="z306" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116. Мұз қатуға қарсы өңдеу жөніндегі операцияны орындау шамасына қарай оператор барлық ластануларды: аязды, қарды, шламды немесе мұзды (қанаттың төменгі беттерінде болуы мүмкін аязды және фюзеляждағы жеңіл аязды қоспағанда, егер әуе кемесінің өндірушісі рұқсат етсе), ал осы беттерді өңдеуді орындағаннан кейін жоюды қамтамасыз ету мақсатында өңделетін беттерді мұқият бақылайды егер екі сатылы өңдеу жүргізілсе, мұз қатудың алдын алу үшін сұйықтықтың тиісті қабатымен жабылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z307" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117. Егер мұз қатуға қарсы өңдеуді жүргізуге сұрау салу әуе кемесінің фюзеляжына қатысты болмаса, фюзеляждың бетін көзбен шолып тексеру мұз қатуға қарсы өңдеу жүргізілгеннен кейін фюзеляждың ластанудан (егер әуе кемесін өндіруші рұқсат етсе, фюзеляждағы жеңіл аязды қоспағанда) бос екеніне көз жеткізу мақсатында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z308" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118. Белгіленген шектеулерден тыс кез келген ластанулар туралы ұшу экипажына дереу хабарланады, ал ластанулардың өзі кейіннен мұз қатуға қарсы өңдеумен жойылады, содан кейін қайта тексеру жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z309" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119. Өңдеу аяқталғаннан кейін оператор беттердің ластанудан тазартылғанына және мұз қатудың алдын алу үшін сұйықтықтың тегіс, жеткілікті қабатымен жабылғанына көз жеткізу үшін өңделген беттерді мұқият визуалды бақылауды жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z310" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120. Әуе кемесінің ұшу экипажы қамтамасыз ететін ұшу алдындағы тексеру ауа райы жағдайлары ҚӘУ анықтау кезінде ескерілгенге сәйкес келетініне көз жеткізу мақсатында жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 120-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z311" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121. Ластануға ұшар алдында тексеру сыни беттерді тексеру болып табылады. Мұндай тексеру әуе кемесінің сыни беттерінің жай-күйін ұшу алдындағы тексеру кезінде тиісті түрде бағалау мүмкін болмаған немесе қолданылатын сұйықтықтың қорғау әрекетінің уақыт көрсеткіші асып кеткен жағдайда жүзеге асырылады. Мұндай тексеру ӘК пайдаланушысы белгілеген рәсімдерге байланысты әуе кемесінің ішінен және/немесе сыртынан жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z312" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122. Әуе кемесінің түріне байланысты мұз қатудан қорғау жөніндегі іс-шаралар жүргізілгеннен кейін әуе кемесін басқару органдарына функционалдық тексеру жүргізу үшін сыртқы тексеру талап етілуі мүмкін. Егер әуе кемесі мұзға немесе қарға қатты ұшыраған болса, мұндай тексеру өте маңызды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z313" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      123. Әуе кемесінің командирі ТӘКТ талаптарының сақталуын қамтамасыз ету үшін ауа-райының жағдайын және әуе кемесінің жағдайын бақылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z314" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124. Егер сыни беттерді тексергеннен кейін ТӘКТ талаптарының орындалмағаны анықталса, онда мұз қату қарсы қайта рәсімдер жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z315" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-тарау. Әуе кемелерін тексеру рәсімдері</w:t>
-[...341 lines deleted...]
-      116. Мұз қатуға қарсы өңдеу жөніндегі операцияны орындау шамасына қарай оператор барлық ластануларды: аязды, қарды, шламды немесе мұзды (қанаттың төменгі беттерінде болуы мүмкін аязды және фюзеляждағы жеңіл аязды қоспағанда, егер әуе кемесінің өндірушісі рұқсат етсе), ал осы беттерді өңдеуді орындағаннан кейін жоюды қамтамасыз ету мақсатында өңделетін беттерді мұқият бақылайды егер екі сатылы өңдеу жүргізілсе, мұз қатудың алдын алу үшін сұйықтықтың тиісті қабатымен жабылады.</w:t>
+        <w:t xml:space="preserve"> 7-тарау. Әуе кемесін мұз қатуға қарсы өңдеу бойынша операцияларды жүзеге асыру кезіндегі байланыс</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z307" w:id="277"/>
-[...15 lines deleted...]
-      117. Егер мұз қатуға қарсы өңдеуді жүргізуге сұрау салу әуе кемесінің фюзеляжына қатысты болмаса, фюзеляждың бетін көзбен шолып тексеру мұз қатуға қарсы өңдеу жүргізілгеннен кейін фюзеляждың ластанудан (егер әуе кемесін өндіруші рұқсат етсе, фюзеляждағы жеңіл аязды қоспағанда) бос екеніне көз жеткізу мақсатында жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z316" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125. Жердегі персонал мен ұшу экипажы арасындағы байланыс мұз қатуға қарсы өңдеу процесінің ажырамас бөлігі болып табылады және мұз қатуға қарсы барлық рәсімдер үшін қарастырылған.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z308" w:id="278"/>
-[...15 lines deleted...]
-      118. Белгіленген шектеулерден тыс кез келген ластанулар туралы ұшу экипажына дереу хабарланады, ал ластанулардың өзі кейіннен мұз қатуға қарсы өңдеумен жойылады, содан кейін қайта тексеру жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z317" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126. Ұшу экипажы мен мұз қатуға қарсы өңдеуге қатысатын персонал арасындағы байланыс баспа нысандары комбинациясы мен ауызша коммуникацияны қолдану арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z309" w:id="279"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z318" w:id="288"/>
+    <w:bookmarkStart w:name="z318" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       127. Экипажбен қарым-қатынасты ағылшын тілін базалық білімі бар персонал қамтамасыз етеді. Ішкі әуе желілері үшін экипаж және жердегі персонал, олар білетін тіл қатынасын пайдалануға рұқсат етіледі . Ауызша қатынас осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес әуе кемесі экипажы мен жердегі персоналмен байланыс жүргізудегі стандарттық фразеологияға сәйкес жүргізіледі. Стандартты фразеологияны мұз қатуға қарсы өңдеу рәсімдерінің ерекшеліктерін ескере отырып, әуе кемесінің пайдаланушысы толықтыру мүмкін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z319" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128. Мұз қатуға қарсы өңдеуді бастаудан алдын жердегі персонал ұшу экипажынан талап етілетін өңдеу туралы растау алады (мұз қатуға қарсы өңдеуге жататын беттері мен компоненттерін, пайдаланылатын сұйықтықтардың түрлерін және мұз қатуға қарсы өңдеуге қойылатын талаптарды, сондай-ақ мұз қатуға қарсы өңдеудің кез келген арнайы рәсімдерін көрсете отырып, әуе кемесін мұз қатуға қарсы өңдеуге тапсырыс беру нысаны).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z320" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129. Мұз қатуға қарсы өңдеу үшін әуе кемесінің есіктері жабылғаннан кейін және ол аяқталғаннан кейін байланыс ұшақтық келіссөздер құрылғысын (ҰКҚ) немесе радиостанцияны пайдалана отырып қамтамасыз етіледі. Соңғы "барлығы таза" сигналын қоспағанда, қол сигналдарын пайдалану ұсынылмайды. Тұрақтарда немесе мобильді платформаларда болған кезде экипажбен электрондық ақпараттық табло арқылы байланыс жүргізуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z321" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130. Егер аралау немесе ластануға тексеру кезінде әуе кемесінде қандай да бір зақым анықталса, әуе кемесін одан әрі зерттеу және ұшуға жарамдылығы туралы шешім қабылдау үшін әуе кемелерін пайдаланушының ұшу экипажы және/немесе техникалық-инженерлік құрамы бірінші кезекте хабардар етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z322" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131. Сұйықтықпен өңдеуді бастаудан алдын жердегі персонал ұшу экипажынан әуе кемесінің нақты үлгісіндегі ұшуды пайдалану басшылығының талаптарына сәйкес механикаландыруды, басқару органдары мен жүйелерін өңдеуге және орнатуға әуе кемесінің дайындығы туралы сұратады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z323" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132. Әуе кемесін мұз қатға қарсы өңдеуді орындайтын персонал мұз қатуға қарсы өңдеуді әуе кемесінің өңдеуге дайындығы туралы ұшу экипажының тиісті растауын алғаннан кейін ғана бастайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z324" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133. Мұз қатуға қарсы өңдеу жөніндегі жұмыстар аяқталғаннан кейін және әуе кемесіне тиісті тексеру жүргізілгеннен кейін ұшу экипажына мұз қатуға қарсы өңдеу процесінің соңғы кезеңінің аяқталуы туралы ақпарат беріледі, әуе кемесі ТӘКТ талаптарына жауап беретінін растау үшін: бұл ақпарат мұз қатуға қарсы қорғау коды (Anti-icing code) нысанында беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z325" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134. Мұз қатуға қарсы қорғау кодын білікті персонал береді және әуе кемесінің тексерілген беттері ластанудан тазартылғанын, мұз қатуға қарсы өңдеу аяқталғанын, жабдық өңдеу аймағынан шығарылғанын көрсетеді, сондай-ақ мұз қатудың алдын алу үшін сұйықтықты пайдаланған кезде ағымдағы ауа райы жағдайлары үшін қорғау әрекетінің уақытын бағалау үшін экипажға ақпарат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z326" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135. Мұз қатуға қарсы өңдеу айтарлықтай уақыт аралығына үзілген жағдайда, экипажға үзілістің себептері, қабылданып жатқан шаралар және бағаланатын кідіріс уақыты туралы хабарлау қамтамасыз етіледі. Өңдеуді қайта бастаған кезде, егер бірінші өңдеуден кейін қорғау әрекеті уақыты қамтамасыз етілмесе, бұрын өңделген беттер мұз қатуды жою және мұз қатудың пайда болуын алдын алу үшін сұйықтықпен қайта өңделеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z327" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136. Мұз қатуға қарсы қорғау кодын жердегі персонал жазады және ұшу экипажына белгіленген ретпен ағылшын тілінде беріледі және кем дегенде мыналарды қамтиды:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z319" w:id="289"/>
-[...15 lines deleted...]
-      128. Мұз қатуға қарсы өңдеуді бастаудан алдын жердегі персонал ұшу экипажынан талап етілетін өңдеу туралы растау алады (мұз қатуға қарсы өңдеуге жататын беттері мен компоненттерін, пайдаланылатын сұйықтықтардың түрлерін және мұз қатуға қарсы өңдеуге қойылатын талаптарды, сондай-ақ мұз қатуға қарсы өңдеудің кез келген арнайы рәсімдерін көрсете отырып, әуе кемесін мұз қатуға қарсы өңдеуге тапсырыс беру нысаны).</w:t>
+    <w:bookmarkStart w:name="z328" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мұз қатуға қарсы сұйықтықтың түрі (I, II, III немесе IV тип);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z320" w:id="290"/>
-[...15 lines deleted...]
-      129. Мұз қатуға қарсы өңдеу үшін әуе кемесінің есіктері жабылғаннан кейін және ол аяқталғаннан кейін байланыс ұшақтық келіссөздер құрылғысын (ҰКҚ) немесе радиостанцияны пайдалана отырып қамтамасыз етіледі. Соңғы "барлығы таза" сигналын қоспағанда, қол сигналдарын пайдалану ұсынылмайды. Тұрақтарда немесе мобильді платформаларда болған кезде экипажбен электрондық ақпараттық табло арқылы байланыс жүргізуге жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z329" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) II, III немесе IV типті мұздануға қарсы сұйықтықты дайындаушының атауы және сауда маркасы/тауар белгісі (I типті сұйықтық үшін осы элемент ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z321" w:id="291"/>
-[...15 lines deleted...]
-      130. Егер аралау немесе ластануға тексеру кезінде әуе кемесінде қандай да бір зақым анықталса, әуе кемесін одан әрі зерттеу және ұшуға жарамдылығы туралы шешім қабылдау үшін әуе кемелерін пайдаланушының ұшу экипажы және/немесе техникалық-инженерлік құрамы бірінші кезекте хабардар етіледі.</w:t>
+    <w:bookmarkStart w:name="z330" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) II, III немесе IV типті су қоспасындағы мұз қатуға қарсы сұйықтықтың пайыздық концентрациясы. 100% (сұйылтылмаған - 100% мұз қатуға қарсы сұйықтық), 75% (75% сұйықтық және 25% су), 50% (50% сұйықтық және 50% су) (I типті сұйықтық үшін осы элемент ұсынылмайды);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z322" w:id="292"/>
-[...15 lines deleted...]
-      131. Сұйықтықпен өңдеуді бастаудан алдын жердегі персонал ұшу экипажынан әуе кемесінің нақты үлгісіндегі ұшуды пайдалану басшылығының талаптарына сәйкес механикаландыруды, басқару органдары мен жүйелерін өңдеуге және орнатуға әуе кемесінің дайындығы туралы сұратады.</w:t>
+    <w:bookmarkStart w:name="z331" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мұз қатуға қарсы қорғаудың бір сатылы рәсімі кезінде өңдеудің соңғы кезеңінің басталу уақыты (сағаттары мен минуттары) (жергілікті уақыт) немесе мұз қатуға қарсы қорғаудың екі сатылы рәсімі кезінде екінші кезеңнің басталуы (мұзданудың алдын алу);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z323" w:id="293"/>
-[...15 lines deleted...]
-      132. Әуе кемесін мұз қатға қарсы өңдеуді орындайтын персонал мұз қатуға қарсы өңдеуді әуе кемесінің өңдеуге дайындығы туралы ұшу экипажының тиісті растауын алғаннан кейін ғана бастайды.</w:t>
+    <w:bookmarkStart w:name="z332" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) күні, айы, жылы (осы деректер есепке алу (құжаттарға енгізу) үшін қажет және оларды ұшу экипажының назарына жеткізу міндетті емес);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z324" w:id="294"/>
-[...15 lines deleted...]
-      133. Мұз қатуға қарсы өңдеу жөніндегі жұмыстар аяқталғаннан кейін және әуе кемесіне тиісті тексеру жүргізілгеннен кейін ұшу экипажына мұз қатуға қарсы өңдеу процесінің соңғы кезеңінің аяқталуы туралы ақпарат беріледі, әуе кемесі ТӘКТ талаптарына жауап беретінін растау үшін: бұл ақпарат мұз қатуға қарсы қорғау коды (Anti-icing code) нысанында беріледі.</w:t>
+    <w:bookmarkStart w:name="z333" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) "Мұз қатуға қарсы өңдеуден кейін тексеру орындалды" деген тұжырым.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z325" w:id="295"/>
-[...15 lines deleted...]
-      134. Мұз қатуға қарсы қорғау кодын білікті персонал береді және әуе кемесінің тексерілген беттері ластанудан тазартылғанын, мұз қатуға қарсы өңдеу аяқталғанын, жабдық өңдеу аймағынан шығарылғанын көрсетеді, сондай-ақ мұз қатудың алдын алу үшін сұйықтықты пайдаланған кезде ағымдағы ауа райы жағдайлары үшін қорғау әрекетінің уақытын бағалау үшін экипажға ақпарат береді.</w:t>
+    <w:bookmarkStart w:name="z334" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137. Әуе кемелерінің жекелеген түрлері үшін арнайы тексерулер жүргізуге қосымша талаптар қойылады, сияқты қанат беттерінде таза мұздың болуын тактильді тексеру. Бұл тексерулер қосымша растауды қажет етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z326" w:id="296"/>
-[...15 lines deleted...]
-      135. Мұз қатуға қарсы өңдеу айтарлықтай уақыт аралығына үзілген жағдайда, экипажға үзілістің себептері, қабылданып жатқан шаралар және бағаланатын кідіріс уақыты туралы хабарлау қамтамасыз етіледі. Өңдеуді қайта бастаған кезде, егер бірінші өңдеуден кейін қорғау әрекеті уақыты қамтамасыз етілмесе, бұрын өңделген беттер мұз қатуды жою және мұз қатудың пайда болуын алдын алу үшін сұйықтықпен қайта өңделеді.</w:t>
+    <w:bookmarkStart w:name="z335" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138. Ұшу экипажына мұз қатуға қарсы қорғау кодын хабарлаудың баламалы құралдарын пайдалануға рұқсат етіледі (қағазға жазу, электрондық ақпараттық тақта, EMB (Electronic Message Board), ACARS (Aircraft Communications Addressing and Reporting System), EFB (Electronic Flight Bag)).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z327" w:id="297"/>
-[...15 lines deleted...]
-      136. Мұз қатуға қарсы қорғау кодын жердегі персонал жазады және ұшу экипажына белгіленген ретпен ағылшын тілінде беріледі және кем дегенде мыналарды қамтиды:</w:t>
+    <w:bookmarkStart w:name="z336" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139. Мұз қатуға қарсы өңдеу жөніндегі жұмыстар аяқталғаннан кейін және әуе кемесінің қозғалысы басталғанға дейін ұшу экипажы жердегі персоналынан әуе кемесінің "толық тазартылғанын" және мұз қатуға қарсы өңдеумен байланысты барлық жабдықтардың әуе кемесінен қауіпсіз қашықтыққа бөлінгенін куәландыратын сигнал алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z328" w:id="298"/>
-[...15 lines deleted...]
-      1) мұз қатуға қарсы сұйықтықтың түрі (I, II, III немесе IV тип);</w:t>
+    <w:bookmarkStart w:name="z337" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140. Қауіпті жақындасу кезіндегі байланыс: датчик іске қосылған кезде әуе кемесінен жабдықтың тікелей физикалық байланысы туралы әуе кемесінің командирі, әуе кемесін пайдаланушының өкілі және жанасу орнын одан әрі зерттеу және шешім қабылдау үшін ұшу қауіпсіздігіне жауапты тұлға дереу хабардар етіледі. Әуе кемесінің жанасуы немесе зақымдануы кезінде техниканы жинауға болмайды, себебі композиттік материалдың зақымдануын анықтау және егер жанасу орнын белгілемесе табу қиын болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z329" w:id="299"/>
-[...15 lines deleted...]
-      2) II, III немесе IV типті мұздануға қарсы сұйықтықты дайындаушының атауы және сауда маркасы/тауар белгісі (I типті сұйықтық үшін осы элемент ұсынылмайды);</w:t>
+    <w:bookmarkStart w:name="z338" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-тарау. Көктайғаққа қарсы қорғау әдістері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z330" w:id="300"/>
-[...15 lines deleted...]
-      3) II, III немесе IV типті су қоспасындағы мұз қатуға қарсы сұйықтықтың пайыздық концентрациясы. 100% (сұйылтылмаған - 100% мұз қатуға қарсы сұйықтық), 75% (75% сұйықтық және 25% су), 50% (50% сұйықтық және 50% су) (I типті сұйықтық үшін осы элемент ұсынылмайды);</w:t>
+    <w:bookmarkStart w:name="z339" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141. Әуе кемесінің бетінде ластану болған жағдайда, әуе кемесін жөнелту алдында оның беттері өндіруші мен әуе кемесін пайдаланушының талаптарына сәйкес төменде келтірілген әдістердің бірімен немесе олардың комбинациясымен тазартылуы тиіс:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z331" w:id="301"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z338" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) механикалық әдіс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мұз қатуға қарсы сұйықтықтарды қолдану әдісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) баламалы әдістер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әуе кемелерінің бетінде ластану болған кезде жөнелту алдында әуе кемесін мұз қатуға қарсы сұйықтықтармен, механикалық әдістермен, басқа балама әдістермен немесе олардың комбинацияларымен тазарту қажет. Әуе кемесінің тұрақ кезінде бетіне қатып қалатын жауын-шашын болған кезде әуе кемелерінің беттері мұз қатуды жою үшін сұйықтықпен өңделеді. Егер мұз қатуға қарсы қорғау қажет болса, онда рәсім бір немесе екі кезеңде орындалады. Бір немесе екі сатылы мұз қатуға қарсы өңдеуді таңдау ауа-райының жағдайына, қол жетімді жабдыққа, қол жетімді әдістерге (әдетте көктайғаққа қарсы және мұз қатуға қарсы сұйықтықтарды қолдану) және қажетті қорғау әрекеті уақытына байланысты.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-    <w:bookmarkStart w:name="z340" w:id="310"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 141-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z340" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       142. Осы тарауда арнайы жабдықталған автомобильдерге орнатылған бүріккіштердің (саптамалардың) көмегімен қолданылатын сұйықтықтарды пайдалана отырып, әуе кемесін мұз қатуға қарсы қорғауға қойылатын талаптар келтірілген. Мұз қатуға қарсы қорғаудың басқа әдістері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-тарауында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z342" w:id="312"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z341" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143. Әуе кемесінің беттерінде қатып қалған ластанулар (қар, батпақ немесе мұз) көп болған жағдайда, оның шығынын азайту үшін мұз қатуға қарсы сұйықтықты пайдалана отырып, негізгі рәсім алдында ластануды алдын ала жою рәсімін пайдалануға рұқсат етіледі. Мұз қатуды алдын-ала жою әртүрлі құралдардың көмегімен жүзеге асырылады (инфрақызыл технология, щеткалар, сығылған ауа ағыны, сығылған ауа ағынына сұйықтық беру, жылыту, қыздырылған су, теріс буфермен қыздырылған сұйықтықтар. Мұз қатуды жоюдың негізгі процесінде алдын ала процедураны пайдаланған кезде, алдын ала процедура нәтижесінде беттерде және/немесе қуыстарда пайда болған ластаушы заттарды қоса алғанда, барлық қатып қалған ластаушы заттарды жою қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 143-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z342" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       144. Максималды әсер ету үшін мұз қатуды жоюға арналған сұйықтықтар (I типті сұйықтықтар) қызады және оларды бүрку жылу шығынын азайту үшін әуе кемесінің қаптамасынан жақын қашықтықта жүзеге асырылады, өйткені бүрку неғұрлым алыс болса, соғұрлым жылу мен қысым әуе кемесінің бетіне аз беріледі. Саптамадағы мұз қатуды жоюға арналған сұйықтықтың температурасы кемінде 600С құрайды және оператор термометр арқылы температураны бақылауды қамтамасыз етеді. Мұз қатуды жоюға арналған сұйықтықтың температурасы мен қысымы әуе кемесіне техникалық қызмет көрсету жөніндегі нұсқаулықта өндіруші белгілеген мәндерден аспайды. Мұз қатуды жоюға арналған қыздырылған сұйықтық кез-келген аязды, қардың, батпақтың және мұздың ұсақ шөгінділерін тез ерітеді, алайда әуе кемесіндегі ластанудың едәуір шөгінділері қыздырылған сұйықтықтың мұздатылған ластану мен әуе кемесінің беті арасындағы байланыстарды бұзуы үшін ұзақ өңдеуді қажет етеді, ал ағынның күші ластануды жуады. Мұз қатуды жоюға арналған сұйықтық әуе кемесінің құрылымдық материалына, қоршаған ортаның температурасына, қолданылатын сұйықтыққа, қоспаның концентрациясына және ауа-райына байланысты уақыт аралығында қайта мұз қатудың алдын алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z343" w:id="313"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z343" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       145. Оператор өңдеуді орындаған кезде шашатын аймақты көзбен тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z344" w:id="314"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z344" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       146. Сұйықтықты қолданудың оңтайлы бұрышы 45 градус немесе одан аз. Әуе кемесінің бетіне зақым келтірмеу үшін мұздануға қарсы өңдеуді шамамен 90 градус бұрышта жүргізуге болмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z345" w:id="315"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z345" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       147. Аязды және жұқа мұзды алып тастағанда, оператор мұз қатуға қарсы машина инжекторының параметрлерін орнатады, ол сұйықтықтың үлкен тамшыларын қалыптастыруға мүмкіндік беретін үздіксіз конус тәрізді (желдеткіш) ағынды алу үшін ондағы жылудың максималды мөлшерін сақтайды. Өңделетін бетке жақын ыстық сұйықтықты қолдану арқылы оператор шөгінділерді кетіру үшін сұйықтықтың минималды шығынын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z346" w:id="316"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z346" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       148. Қарды алып тастағанда, саптаманы орнату шөгінділерді жуатындай етіп жасалады, бірақ сұйықтықтың көбіктенуін азайтады, өйткені пайда болған көбікті қармен шатастыруға болады. Қарды жоюдың қолданылатын әдісі қолда бар жабдыққа, қардың тереңдігі мен түріне байланысты болады: құрғақ және жеңіл қар немесе ылғалды және ауыр. Қар немесе мұз шөгінділері неғұрлым үлкен және ауыр болса, оларды әуе кемесінің беттерінен тиімді және өнімді кетіру үшін сұйықтық ағыны соғұрлым қарқынды болады. Ылғалды және құрғақ қардың жеңіл шөгінділері үшін осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>144-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> келтірілген аязды кетіру үшін ұқсас рәсімдер қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10820,1467 +12240,1575 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="317"/>
+    <w:bookmarkStart w:name="z347" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      149. Құрғақ қарға қарағанда дымқыл қарды кетіру қиынырақ болғандықтан, егер шөгінділер ауыр болса, оператор сұйықтықтың қарқынды ағынын таңдайды, бұл мұздатылған шөгінділерді сұйықтықтың гидравликалық ағынымен бірге қыздырылған сұйықтықтың жылуымен ерітуге және кейіннен жууға мүмкіндік береді. Егер қар әуе кемесінің қаптамасына қатып қалса, осы Қағидалардың </w:t>
-[...9 lines deleted...]
-        <w:t>148-тармағында</w:t>
+      149. Құрғақ қарға қарағанда дымқыл қарды кетіру қиынырақ болғандықтан, егер шөгінділер ауыр болса, оператор сұйықтықтың қарқынды ағынын таңдайды, бұл қатып қалған шөгінділерді сұйықтықтың гидравликалық ағынымен бірге қыздырылған сұйықтықтың жылуымен ерітуге және кейіннен жууға мүмкіндік береді. Егер қар әуе кемесінің қаптамасына қатып қалса, осы Қағидалардың </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>144-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сипатталған рәсімдерді пайдалану керек. Әуе кемесінің бетінен қардың ауыр жиналуын кетіру үшін сұйықтықтың едәуір мөлшері жұмсалатындықтан, әдеттегі мұз қатуды жою процесін бастамас бұрын қардың көп бөлігін алдын-ала өңдеу арқылы алып тастауға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z348" w:id="318"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 149-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z348" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       150. Мұзды жою кезінде қыздырылған сұйықтықты оператор бет пен мұз арасындағы байланысты бұзу үшін пайдаланады. Бұл ретте оператор металл бетінің жоғары жылу өткізгіштігін пайдаланады және ыстық сұйықтық ағынын беті мұздан тазартылғанша бір жерге жақын қашықтықтан бағыттайды, содан кейін ыстық сұйықтықты сол жерге бағыттауды жалғастыра отырып, оператор жылудың барлық бағытта бетке өтуін күтеді, температураны мұздату температурасынан жоғары көтереді және әуе кемесінің бетіне мұздатылған массаның жабысуын бұзады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z349" w:id="319"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z349" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>151. Сыртқы ауа температурасы -10°C-тан төмен болған кезде құрғақ қар немесе мұз кристалдары оның сыни беттерін қоса алғанда, суық құрғақ әуе кемесіне қатып қалмайды және әуе кемесінің беттерін Үрлеу кезінде жабысқан қар-мұз шөгінділері анықталмаған жағдайда, мұзға қарсы сұйықтықтарды қолдана отырып, әуе кемесін өңдеу талап етілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z484" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер қарлы мұз шөгінділері сыни беттерде жиналса, оларды әуе кемесі ұшып бара жатқанда оларды ұшырып жібереді деген болжаммен шектелмей, қолайлы тәсілмен алып тастау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z485" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суық құрғақ ауа райы жағдайлары кезінде мұздануға қарсы өңдеу қажеттілігін бағалауда әуе кемелерін пайдаланушылары және мұз қатуға қарсы өңдеу жөніндегі қызметтердің жеткізушілері мынадай аспектілерді ескереді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z486" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құйылатын жанармай температурасы қанат қабығының температурасынан асатын жағдайлар бұрын қатып қалмаған жауын-шашын қанат бетіне қатып қалатын жағдайлар туғызады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z487" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қыздырылған мұздануға қарсы сұйықтықтарды пайдалану осы сұйықтықтарды қолданғаннан кейін суық, құрғақ қардың немесе мұз кристалдарының сыни беттерге қату қаупін арттырады. Мұндай жағдайларда мұздануды болдырмау үшін мұздануға қарсы сұйықтықты қосымша қолдануды қарастырған жөн. Бұл ретте LOUT мұздануға қарсы сұйықтықты мұқият бақылау қамтамасыз етіледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z488" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жабдықтардың, жылудың бөлінуіне әкелетін механикаландыру құралдарының орналасуы, мысалы, жылжымалы қуат көздері, телескопиялық баспалдақтар, олар қар-мұз түзілімдері әуе кемесінің бетіне қатып қалуға жағдай жасай алады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z489" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әуе кемесінің тұрақта орналасуы, мысалы, қанаттарының бірі күн сәулесінің астында, ал жақын орналасқан ғимарат желге кедергі келтіретін жағдайлар, әуе кемесінің бетіне қар-мұз түзілімдерінің қатып қалу қаупін тудырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z490" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қардың, мұз бөлшектерінің немесе ылғалдың сыни беттерге түсуіне немесе құрғақ қар мен мұз кристалдарының еріп, әуе кемесінің бетіне қатып қалуына әкелетін басқа әуе кемесіне жақын жерде әуе кемесіне қызмет көрсету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z491" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер құрғақ қар немесе мұз кристалдары қатып қалмайтынын немесе сыни беттерде жиналмайтынын анықтау мүмкін болмаса, оларды әуе кемесі ұшуына дейін сыни беттерден тазалап тастау керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 151-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 322</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z469" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>151-1. Сыртқы ауа температурасы -10°C-тан төмен болған кезде құрғақ қар немесе мұз кристалдары оның сыни беттерін қоса алғанда, суық құрғақ әуе кемесіне қатып қалмайды. Мұндай жағдайларда әуе кемесінің беттерін тексеру кезінде жабысқан қар-мұз шөгінділері анықталмаған жағдайда, мұз қатуға қарсы сұйықтықтарды қолдана отырып, әуе кемесін өңдеу талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z484" w:id="320"/>
+    <w:bookmarkStart w:name="z505" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер қарлы мұз шөгінділері сыни беттерде жиналса, оларды әуе кемесі ұшып бара жатқанда оларды ұшырып жібереді деген болжаммен шектелмей, қолайлы тәсілмен алып тастау қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z485" w:id="321"/>
-[...15 lines deleted...]
-      Суық құрғақ ауа райы жағдайлары кезінде мұздануға қарсы өңдеу қажеттілігін бағалауда әуе кемелерін пайдаланушылары және мұз қатуға қарсы өңдеу жөніндегі қызметтердің жеткізушілері мынадай аспектілерді ескереді:</w:t>
+    <w:bookmarkStart w:name="z506" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Суық құрғақ ауа райы жағдайлары кезінде мұз қатуға қарсы өңдеу қажеттілігін бағалауда әуе кемелерін пайдаланушылары мынадай аспектілерді ескереді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z486" w:id="322"/>
+    <w:bookmarkStart w:name="z507" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құйылатын жанармай температурасы қанат қабығының температурасынан асатын жағдайлар бұрын қатып қалмаған жауын-шашын қанат бетіне қатып қалатын жағдайлар туғызады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z487" w:id="323"/>
-[...15 lines deleted...]
-      2) қыздырылған мұздануға қарсы сұйықтықтарды пайдалану осы сұйықтықтарды қолданғаннан кейін суық, құрғақ қардың немесе мұз кристалдарының сыни беттерге қату қаупін арттырады. Мұндай жағдайларда мұздануды болдырмау үшін мұздануға қарсы сұйықтықты қосымша қолдануды қарастырған жөн. Бұл ретте LOUT мұздануға қарсы сұйықтықты мұқият бақылау қамтамасыз етіледі;</w:t>
+    <w:bookmarkStart w:name="z508" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қыздырылған мұз қатуға қарсы сұйықтықтарды пайдалану осы сұйықтықтарды қолданғаннан кейін суық, құрғақ қардың немесе мұз кристалдарының сыни беттерге қату қаупін арттырады. Мұндай жағдайларда мұз қатуды болдырмау үшін мұз қатуға қарсы сұйықтықты қосымша қолдануды қарастырған жөн. Бұл ретте LOUT мұз қатуға қарсы сұйықтықты мұқият бақылау қамтамасыз етіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z488" w:id="324"/>
+    <w:bookmarkStart w:name="z509" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жабдықтардың, жылудың бөлінуіне әкелетін механикаландыру құралдарының орналасуы, мысалы, жылжымалы қуат көздері, телескопиялық баспалдақтар, олар қар-мұз түзілімдері әуе кемесінің бетіне қатып қалуға жағдай жасай алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z489" w:id="325"/>
+    <w:bookmarkStart w:name="z510" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) әуе кемесінің тұрақта орналасуы, мысалы, қанаттарының бірі күн сәулесінің астында, ал жақын орналасқан ғимарат желге кедергі келтіретін жағдайлар, әуе кемесінің бетіне қар-мұз түзілімдерінің қатып қалу қаупін тудырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z490" w:id="326"/>
+    <w:bookmarkStart w:name="z511" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қардың, мұз бөлшектерінің немесе ылғалдың сыни беттерге түсуіне немесе құрғақ қар мен мұз кристалдарының еріп, әуе кемесінің бетіне қатып қалуына әкелетін басқа әуе кемесіне жақын жерде әуе кемесіне қызмет көрсету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z491" w:id="327"/>
+    <w:bookmarkStart w:name="z512" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер құрғақ қар немесе мұз кристалдары қатып қалмайтынын немесе сыни беттерде жиналмайтынын анықтау мүмкін болмаса, оларды әуе кемесі ұшуына дейін сыни беттерден тазалап тастау керек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 151-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 01.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 322</w:t>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 151-1-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда - ҚР Көлік министрінің м.а. 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 160</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z350" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152. Мұз қатуды жою кезінде оператор әуе кемелерінің конструктивтік айырмашылықтарын есепке алуды қамтамасыз етеді және әуе кемесін өндірушінің нұсқауларын басшылыққа алады. Мұз, қар немесе аяз сұйықтықты сұйылтатындықтан, оператор қайтадан қатып қалмас үшін және барлық ластанған сұйықтықты кетіру үшін жеткілікті мөлшерде ыстық сұйықтық қолданады. Мұз қатуды жоюға арнлаған сұйықтықты қолдану жоғарыдан төменге қарай жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z351" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153. Фюзеляжды өңдеу кезінде сұйықтық оның жоғарғы бөлігінің орталық сызығы бойымен, содан кейін сұйықтықтың иллюминаторларға, есіктерге және апаттық шығуларға тікелей түсуіне жол бермей, бүйір беттеріне жағылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 153-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z469" w:id="328"/>
-[...162 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z352" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154. Қанатты немесе көлденең тұрақтандырғышты өңдеу кезінде сұйықтық қанаттың алдыңғы жиегінен артқы жиегіне қарай шашылады. Сұйықтық құйрық қауырсынының тік тесіктеріне немесе басқару рульдеріне тозаңданбайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z353" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155. Шарнирлерді тереңдетуге жоғары қысымдағы сұйықтық немесе қанаттары жиналатын әуе кемелерінің төменгі шығыңқы жерлеріндегі төсеніштер тозаңданбайды, өйткені бұл майлау материалдарының жуылуына әкелуі мүмкін. Желдеткішпен шашыратуға немесе жұқа шашыратуға рұқсат етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z354" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156. Қанаттағы жанармай бактарындағы отынның төмен температурасынан пайда болған қанаттағы аязды немесе мұзды алып тастаған кезде оператор қанаттарды өңдеуді симметриялы түрде, қажет болған жағдайда қанаттың алдыңғы және төменгі бөлігін қоса орындайды. Егер мұз қату тек бір қанатта болса, екі қанат бірдей өңделеді: бірдей аймақтар, сұйықтықтың мөлшері, түрі және концентрациясы бірдей. Мұндай мұз қатуды жою үшін гликольдің сумен концентрацияланған қоспасын әдеттегіден гөрі қоршаған ортаның бірдей температурасында қайта мұз қатудың алдын алу үшін қолдану қажет. Қорғау әрекеті уақыты қанаттың астыңғы жағын өңдеу үшін қолданылатын мұз қатуға қарсы сұйықтықтарға қолданылмайды. Өңдеуден кейін білікті персонал экипажға: "Мұз қатуды тек қанаттың астынан алып тастау, қорғау әрекеті уақыты қолданылмайды" ("Underwing deicing only, holdover times do not apply").</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z355" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157. Тік беттерді өңдеу кезінде сұйықтық жоғарыдан төменге, қанаттың алдыңғы жиегінен артқы жиекке қарай қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z356" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158. Мұрын конусы, кабина мен ұшақтың шынылары I типті сұйықтық пен су қоспасын пайдаланып, сұйықтықты осы беттерге шашып, оның ағып кетуіне мүмкіндік беру арқылы ластанудан тазартылады. Қолдану кезінде сұйықтық тұмсық қаптамасына тікелей тозаңданбайды, мұрын қаптамасының зақымдануын болдырмау және термиялық соққы кезінде шынының жарылу қаупін төмендету үшін экипаж бен әуе кемесінің кабинасын шынылау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z357" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159. Мұзданудың пайда болуын болдырмау үшін жүктелген сұйықтықтарды пайдаланған кезде оператор сұйықтықты экипаж кабинасының терезелеріне жақын жерде шашпайды, себебі сұйықтық көрінудің елеулі жоғалуына әкеп соғуы мүмкін. Мұрын бөлігінде қалған қалыңдатылған сұйықтық, ол терезелерге қайта оралуы мүмкін, ұшар алдында сұйылтылған I типті сұйықтықпен, арнайы қырғышпен немесе жұмсақ шүберекпен (шүберек, микрофибра) шығарылады. Егер экипаж кабинасының терезелері қалыңдатылған сұйықтықтармен ластанған болса, рұқсат етілген әйнек тазалағышты қолдану қажет. Экипаж кабинасының терезелерін тазаламас бұрын, терезені жылыту жүйесінің өшірілгеніне көз жеткізу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z358" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160. Шассилер, белдіктер қардан, мұздан, лайдан, аяздан мұз қатуға қарсы сұйықтықты қолданбай тазартылады. Сұйықтықты электр сымдары мен шасси компоненттеріне, тежегіштерге және дөңгелектерге тікелей қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z359" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161. Қозғалтқыштардағы қар шөгінділері механикалық түрде жойылады. Ауа қабылдағыштың бетіне немесе желдеткіш қалақтарына, соның ішінде артқы жағына немесе бұрандаларға қатып қалған қар шөгінділері ыстық ауамен немесе қозғалтқыш өндірушісі ұсынған басқа құралдармен жойылады. Егер қозғалтқышты дайындаушы мұз қату қарсы сұйықтықты қолдануға рұқсат етсе, оны тікелей қозғалтқышқа шашыратуға тозаңданбайды. Сұйықтықты қосалқы электр станциясының (ҚЭС) ауа қабылдағыштарына қолданбайды. Қозғалтқыштарды іске қоспас бұрын, роторлардың еркін айналатынына және желдеткіш қалақтарының алдыңғы және артқы жағында мұз жоқ екеніне көз жеткізу керек. Қозғалтқыштар жұмыс істеп тұрған кезде немесе қосалқы күштік қондырғы кезінде мұз қатуға қарсы өңдеу жөніндегі операцияны жүргізу кезінде ауаны баптау жүйелері өшіріледі. Қозғалтқыштардың шығыс саптамаларын және тартқыш реверстерін сұйықтықпен тікелей өңделмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z360" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      162. Өңдеу кезінде сұйықтықты тікелей толық қысымды қабылдағыштарға, статикалық қысымды таңдауға арналған тесіктерге немесе ауа ағынының бағыты мен шабуыл бұрышының датчиктеріне тигізбеу керек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z361" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163. Сұйықтықтар тікелей электрондық жабдық бөліктерінің желдеткіш саңылауларына, отын бактарының желдеткіш саңылауларына, шығарылатын ауа клапандарына және тесіктердің кез келген ұқсас түрлеріне таралмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z362" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164. Әуе кемелерінің әртүрлі типтері үшін мұздануға қарсы сұйықтықтарды қолдану схемалары соның ішінде мұздануға қарсы сұйықтықтарды пайдалануды шектеу аймақтары көрсетілген қосымша ақпарат SAE Manual of Ancillary Deicing and Anti-icing Information (Aircraft diagrams and no-spray areas) құжатында келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 151-1-тармақпен толықтырылды - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 164-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="329"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z363" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165. Егер жауын-шашын болмаса және болжанбаса, сондай-ақ аяздың белсенді пайда болуы үшін жағдайлар болмаса, аяздың, мұздың болуы жекелеген учаскелермен шектелген кезде және қорғау әрекеті уақытын қолдану қажет болмаған кезде әуе кемесінің беттеріндегі локалды учаскелеріне мұз қатуды жою рәсімдерін орындауға рұқсат етіледі. Ластанудың бұл түрі негізінен алдыңғы жиектерде немесе қанаттың және/немесе тұрақтандырғыштың жоғарғы бетіндегі учаскелер түрінде кездеседі. Бұл жағдайда ластанған учаскелер әуе кемесін бір сатылы өңдеуде қолданылатын сумен мұз қатуға қарсы сұйықтықтың қыздырылған қоспасымен өңделеді. Тұрақтандырғыштың екі қанатының және/немесе бүйірлерінің беттері екінші қанатта және/немесе тұрақтандырғышта ластану болмаған кезде де бірдей типтегі сұйықтық концентрациясымен өңделеді. Оператор өңдеудің симметриялы түрде жүргізілуін және оның соңында барлық қар-мұз шөгінділерінің жойылуын қамтамасыз етеді. Өңдеу аяқталғаннан кейін тексеру жүргізіледі және егер беттердің таза екендігі расталса, экипажға "Ішінара өңдеу жүргізілді. Қорғау әрекеті уақыты қолданылмайды" ("Local area deicing only. Holdover times do not apply") деген хабар беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z364" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166. Егер әуе кемесі жөнелтілгенге дейін мұздатылған жаңбыр, қар немесе әуе кемесінің бетіне қатып қалатын басқа да жауын-шашын байқалса, мұз қатудың алды алу үшін сұйықтықпен өңдеу қажет. Сонымен қатар, мұздатылған жауын-шашын кезінде әуе кемесі келгеннен кейін бірден мұз қатудың алдын алу үшін сұйықтықты рейстің қысқа мерзімінде немесе түнгі тұрақта қолдану ұсынылады, өйткені бұл мұздың пайда болу процесін жөнелтілгенге дейін баяулатады немесе тиісті сұйықтықты пайдаланып мұздануды кейіннен жоюды жеңілдетеді. Соңғы жағдайда әуе кемесін пайдаланушы қалыңдатылған сұйықтықтардың құрғақ қалдық шөгінділерінің түзілуіне және оларды тазартуға тиісті инспекция бағдарламасын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z365" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167. Мұз қатудың алдын алуға арналған сұйықтық, егер мұздатылған жауын-шашынның түсуі болжанса, әуе кемесінің беттерінде мұз бен қардың қатып қалуын болдырмайтын және мұз қатуды жою үшін сұйықтықпен кейінгі өңдеуді жеңілдететін болса, әуе кемесін өңдеу үшін қолданылуы мүмкін. Кейіннен, егер әуе кемесін мұз қатудың алдын алу үшін сұйықтықпен жабудың тұтастығы қамтамасыз етілмесе, онда ұшып шыққанға дейін әуе кемесі мұз қату жою үшін сұйықтықпен өңделеді. Сонымен қатар, мұз қатудың пайда болуын алдын алу үшін сұйықтықты қолданғаннан кейін (II, III, IV типтер) уақыт өте келе сұйықтықтан судың булануы (дегидратация) жүретінін, бұл сұйықтықтардың әсер ету тиімділігін нашарлататынын, сондай-ақ құрғақ қалдық шөгінділердің пайда болуына ықпал ететінін ескере отырып, әуе кемесі жөнелтілгенге дейін оны жою үшін сұйықтықпен өңдеу керек мұздану.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z366" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168. Мұз қатудан тиімді қорғау үшін оператор қар-мұз шөгінділерінен таза, әуе кемесінің белгіленген беттеріне жеткілікті қалыңдықтағы сұйықтықтың тегіс қабатын шашады. Мұз қатудан максималды қорғаныс үшін II, III немесе IV типті сұйылтылмаған сұйықтықты қолдану керек. Бұл жағдайда мұз қатуды жою үшін жоғары қысым мен сұйықтық ағынының жылдамдығын қолдану қажет емес. Оператор сорғының тиісті жылдамдығын және саптаманың ағынының пішінін қамтамасыз етеді. I типтегі сұйықтықтар мұзданудан қорғау мақсатында пайдаланылатын қорғау әсерінің шектеулі уақытын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z367" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169. Әуе кемесін мұз қатуға қарсы өңдеу әуе кемесінің ұшу уақытына және/немесе ұшуды орындау үшін ҰҚЖ – на шығуына мүмкіндігінше жақын жүргізіледі, осылайша мұз қатуға қарсы өңдеу мен ұшу арасында қорғау әрекетінің уақытын үнемдеуге мүмкіндік беретін ең аз интервал болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z368" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170. Аяздың белсенді түзілу жағдайларын қоса алғанда, әртүрлі ауа-райы жағдайлары үшін мұз қатудың пайда болуын алдын алу үшін I типті сұйықтықты пайдаланған кезде, әуе кемесінің беттерін қар-мұз түзілімдерінен толық тазартқаннан кейін саптамада 600С төмен емес температураға дейін қыздырылған бір шаршы метрге кемінде бір литр сұйықтық қолдану қажет. Мұз қатудың алдын алу барлық мұздатылған ластаушы заттарды кетіру үшін қажет болғаннан көп I типті сұйықтықты қолдану арқылы бір сатылы әдіспен қамтамасыз етілуі мүмкін (жоғарыда көрсетілгендей қосымша мөлшер қажет).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z369" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171. II, III немесе IV типті сұйықтықтар үшін мұз қатудың пайда болуын алдын алу үшін өңдеуге қажетті сұйықтықтың ең аз мөлшері сұйықтық алдыңғы және артқы жиектерден ағып кете бастағанда анықталады. Тегіс, біркелкі қабат алу үшін бір шаршы метрге 1-ден 3 литрге дейін сұйықтықты қолдану қажет. Сұйықтық мөлшері туралы қосымша нұсқаулар сұйықтық өндірушісінің құжаттамасында келтірілген. II, III, IV типті сұйықтықтар алдыңғы жиектен қанаттың артқы жиегіне, көлденең және тік тұрақтандырғыштарға шашыратылады. Келесі беттер әуе кемесін жасаушының талаптарын ескере отырып өңделуі керек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қанат пен рульдік беттердің жоғарғы беті мен алдыңғы шеті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қанаттардың ұштары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тік тұрақтандырғыш пен рульдің екі жағы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көлденең тұрақтандырғыштың үстіңгі беті мен алдыңғы жиегі және биіктік рулінің жоғарғы беті;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қажет болған жағдайда жауын-шашынның мөлшері мен түріне байланысты фюзеляждың жоғарғы бөлігі (фюзеляж бойында орталық қозғалтқышы бар әуе кемелерінде фюзеляжды өңдеу өте маңызды).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 153-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 171-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z352" w:id="331"/>
-[...218 lines deleted...]
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z375" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172. II, III, IV типті сұйықтықпен әуе кемесін өңдеу процесінде оператор міндетті түрде қанаттың алдыңғы жиектерін, көлденең және тік тұрақтандырғыштарды сұйықтықтың жеткілікті қабатымен толық жабылғанына көз жеткізу мақсатында тексереді, өйткені бұл сұйықтықтар оларды қолданған кезде көрсетілген беттер бойынша біркелкі ағып кетпеуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z376" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173. Мұз қатуға қарсы өңдеу жөніндегі қызметтерді жеткізуші жоғарыда аталған беттердің мұз қатуға қарсы өңдеу басталғанға дейін аяздан, қардан, батпақтан немесе мұздан таза болуына жауап береді, ал өңдеу аяқталғаннан кейін бұл беттер мұз қатуға қарсы сұйықтықтың жеткілікті қабатымен толығымен жабылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z377" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174. Мұздануға қарсы өңдеуден өткен әуе кемесіне сұйықтың алдыңғы қабатының үстінен тікелей мұздануды болдырмау үшін сұйықтықтың жаңа қабаты қолданылмайды. Егер мұз қатудан қорғау үшін сұйықтықтың жаңа қабатын қолдану қажет болса, онда жаңа қабатты қолданар алдында әуе кемесінің беті ластанудан тазартылады. Алдыңғы өңдеудің барлық қалдықтары толығымен жуылады. Әуе кемесін мұз қатуға қарсы өңдеудің барлық процесі қайтадан қайталанады. ІІ, ІІІ немесе ІV үлгідегі сұйықтықтарды І немесе ыстық су түрін қолданбай қайта қолдану аэродинамикалық тыныш облыстарда, қуыстарда немесе саңылауларда сұйықтықтың жиналуына, оның кеуіп қалуына және қалдық шөгінділердің пайда болуына себеп болуы мүмкін. Мұндай құрғақ қалдық шөгінділер ылғалдылығы жоғары және/немесе жаңбыр жағдайында ылғалды қайта жинай алады, содан кейін Цельсий бойынша нөл градустан төмен температурада қатады. Бұл бұғаттауға әкелуі немесе ұшуда әуе кемесін басқарудың сыни жүйелерінің қалыпты жұмыс істеуіне кедергі келтіруі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 164-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 174-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z363" w:id="342"/>
-[...347 lines deleted...]
-      174. Мұздануға қарсы өңдеуден өткен әуе кемесіне сұйықтың алдыңғы қабатының үстінен тікелей мұздануды болдырмау үшін сұйықтықтың жаңа қабаты қолданылмайды. Егер мұз қатудан қорғау үшін сұйықтықтың жаңа қабатын қолдану қажет болса, онда жаңа қабатты қолданар алдында әуе кемесінің беті ластанудан тазартылады. Алдыңғы өңдеудің барлық қалдықтары толығымен жуылады. Әуе кемесін мұз қатуға қарсы өңдеудің барлық процесі қайтадан қайталанады. ІІ, ІІІ немесе ІV үлгідегі сұйықтықтарды І немесе ыстық су түрін қолданбай қайта қолдану аэродинамикалық тыныш облыстарда, қуыстарда немесе саңылауларда сұйықтықтың жиналуына, оның кеуіп қалуына және қалдық шөгінділердің пайда болуына себеп болуы мүмкін. Мұндай құрғақ қалдық шөгінділер ылғалдылығы жоғары және/немесе жаңбыр жағдайында ылғалды қайта жинай алады, содан кейін Цельсий бойынша нөл градустан төмен температурада қатады. Бұл бұғаттауға әкелуі немесе ұшуда әуе кемесін басқарудың сыни жүйелерінің қалыпты жұмыс істеуіне кедергі келтіруі мүмкін.</w:t>
+    <w:bookmarkStart w:name="z378" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175. Кейбір жағдайларда әуе кемесін мұз қатудан қорғау рәсімдері тиімсіз болып табылатынын және ұшуды орындау үшін жеткілікті қорғак деңгейін қамтамасыз етпейтінін ескеру қажет. Мұндай жағдайларға аязды жаңбыр, мұздатылған жаңбыр, қалың қар немесе жауын-шашынның құрамында судың көп мөлшері бар кез келген жағдайлар жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
-    <w:p>
-[...77 lines deleted...]
-      175. Кейбір жағдайларда әуе кемесін мұз қатудан қорғау рәсімдері тиімсіз болып табылатынын және ұшуды орындау үшін жеткілікті қорғак деңгейін қамтамасыз етпейтінін ескеру қажет. Мұндай жағдайларға аязды жаңбыр, мұздатылған жаңбыр, қалың қар немесе жауын-шашынның құрамында судың көп мөлшері бар кез келген жағдайлар жатады.</w:t>
+    <w:bookmarkStart w:name="z379" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176. Қоршаған ортаның өте төмен температурасында (шамамен -30°C-тан төмен) кейбір сұйықтықтар жұмысын тоқтатады және мұздатылған ластаушы заттарды кетірудің басқа әдістерін қолдану қажет. Сұйықтықтарды пайдалану үшін рұқсат етілетін ең төмен температурадан төмен температурада пайдаланылмайды</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z379" w:id="353"/>
-[...15 lines deleted...]
-      176. Қоршаған ортаның өте төмен температурасында (шамамен -30°C-тан төмен) кейбір сұйықтықтар жұмысын тоқтатады және мұздатылған ластаушы заттарды кетірудің басқа әдістерін қолдану қажет. Сұйықтықтарды пайдалану үшін рұқсат етілетін ең төмен температурадан төмен температурада пайдаланылмайды</w:t>
+    <w:bookmarkStart w:name="z380" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177. Оператор мұз қатудың алдын алу үшін қажетті сұйықтық мөлшері ауа-райының қолайсыздығына байланысты екенін ескереді: қатты жел температураны және әуе кемесінің бетіне жететін мұз қатға қарсы сұйықтықтың мөлшерін азайтады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z380" w:id="354"/>
-[...15 lines deleted...]
-      177. Оператор мұз қатудың алдын алу үшін қажетті сұйықтық мөлшері ауа-райының қолайсыздығына байланысты екенін ескереді: қатты жел температураны және әуе кемесінің бетіне жететін мұз қатға қарсы сұйықтықтың мөлшерін азайтады.</w:t>
+    <w:bookmarkStart w:name="z381" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178. Желдің жылдамдығы 15 м/с-тан асқан кезде әуе кемесін мұз қатуға қарсы өңдеуді жүргізбеу ұсынылады. Желдің жылдамдығы 15 м/с-тан асқан кезде (екпінді қоса алғанда) әуе кемесін мұз қатуға қарсы қорғау әуе кемесінің мұз қауын алдын алу үшін сұйықтықтың жеткілікті қабатын толық өңдеуге және/немесе жағуға кепілдік бермейді. Жел кезінде ағынның жеткілікті қысымын және сұйықтықтың температурасын қамтамасыз ету үшін мұз қату қарсы машина себетінің әуе кемесінің бетіне барынша жақындауын ескере отырып, мұз қатуға қарсы сұйықтықтың ұлғайтылған мөлшері талап етіледі. Бұл ретте қашықтықтың азаюына байланысты әуе кемесінің зақымдану қаупі, сондай-ақ себеттің желмен тербелу үрдісі артады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z381" w:id="355"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z382" w:id="356"/>
+    <w:bookmarkStart w:name="z382" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       179. Мұздануға қарсы өңдеу жөніндегі қызметтерді жеткізуші осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12335,1715 +13863,1715 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>176-тармақтарын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ескере отырып, жоғары жел кезінде әуе кемесін мұздануға қарсы қорғау тәуекелдеріне бағалау жүргізуі тиіс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z383" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180. Әуе кемелерін пайдаланушылардың техникалық персоналы әуе кемесін дайындаушы зауыт ұсынған рәсімдерге сәйкес бірнеше мұз қатуға қарсы өңдеуден кейін мұз қатуға қарсы сұйықтықтың қалдық шөгінділерінің бар-жоғын әуе кемесінің аэродинамикалық тыныш аймақтары мен қуыстарын тексеруді қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z383" w:id="357"/>
-[...15 lines deleted...]
-      180. Әуе кемелерін пайдаланушылардың техникалық персоналы әуе кемесін дайындаушы зауыт ұсынған рәсімдерге сәйкес бірнеше мұз қатуға қарсы өңдеуден кейін мұз қатуға қарсы сұйықтықтың қалдық шөгінділерінің бар-жоғын әуе кемесінің аэродинамикалық тыныш аймақтары мен қуыстарын тексеруді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z384" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181. Бір сатылы мұз қатудан қорғау қыздырылған мұз қатуға қарсы сұйықтықтарды қолдану арқылы жүзеге асырылады. Сұйықтықтың концентрациясы қоршаған ауаның температурасына және ауа-райына байланысты қажетті ауа-райын ескере отырып таңдалады. Мұз қатуды жоюға арналған сұйықтық әуе кемесінің бетінде қалады және мұз қатудан қорғаудың шектеулі мөлшерін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z384" w:id="358"/>
-[...15 lines deleted...]
-      181. Бір сатылы мұз қатудан қорғау қыздырылған мұз қатуға қарсы сұйықтықтарды қолдану арқылы жүзеге асырылады. Сұйықтықтың концентрациясы қоршаған ауаның температурасына және ауа-райына байланысты қажетті ауа-райын ескере отырып таңдалады. Мұз қатуды жоюға арналған сұйықтық әуе кемесінің бетінде қалады және мұз қатудан қорғаудың шектеулі мөлшерін қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z385" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182. Егер қанат қабығының температурасы қоршаған ауа температурасынан төмен болса, жеткілікті буферді қамтамасыз ету үшін гликоль концентрациясы жоғары қоспа пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z385" w:id="359"/>
-[...15 lines deleted...]
-      182. Егер қанат қабығының температурасы қоршаған ауа температурасынан төмен болса, жеткілікті буферді қамтамасыз ету үшін гликоль концентрациясы жоғары қоспа пайдаланылады.</w:t>
+    <w:bookmarkStart w:name="z386" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183. Екі сатылы мұз қатуға қарсы өңдеу тиісті сұйықтықты пайдалана отырып мұз қатуды жоюдың бірінші кезеңін және өңделген беттерді қорғау мақсатында мұз қатудың алдын алу үшін сұйықтықты қолданудың екінші кезеңін қамтиды. Сұйықтықтарды таңдау кезінде олар қоршаған ауаның температурасына негізделеді. Екінші кезең үшін сұйықтықты және оның концентрациясын таңдағанда, қоршаған ауаның температурасы мен ауа-райының жағдайымен анықталатын қажетті ҚӘУ басшылыққа алынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z386" w:id="360"/>
-[...15 lines deleted...]
-      183. Екі сатылы мұз қатуға қарсы өңдеу тиісті сұйықтықты пайдалана отырып мұз қатуды жоюдың бірінші кезеңін және өңделген беттерді қорғау мақсатында мұз қатудың алдын алу үшін сұйықтықты қолданудың екінші кезеңін қамтиды. Сұйықтықтарды таңдау кезінде олар қоршаған ауаның температурасына негізделеді. Екінші кезең үшін сұйықтықты және оның концентрациясын таңдағанда, қоршаған ауаның температурасы мен ауа-райының жағдайымен анықталатын қажетті ҚӘУ басшылыққа алынады.</w:t>
+    <w:bookmarkStart w:name="z387" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184. Екінші кезең бірінші кезеңде қолданылатын сұйықтықтар қата бастағанға дейін жүзеге асырылады, бұл үшін екі сатылы өңдеу қажет болса, бөлімнен бөлімге жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z387" w:id="361"/>
-[...15 lines deleted...]
-      184. Екінші кезең бірінші кезеңде қолданылатын сұйықтықтар қата бастағанға дейін жүзеге асырылады, бұл үшін екі сатылы өңдеу қажет болса, бөлімнен бөлімге жүргізіледі.</w:t>
+    <w:bookmarkStart w:name="z388" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185. Мұз қатуға қарсы өңдеу жөніндегі қызметтерді жеткізуші сұйықтық өндірушілері растағандай, екі кезеңді процесте қолданылатын сұйықтықтардың үйлесімді болуын қамтамасыз етеді. Егер оператор өңдеуден кейін қайта мұз қатуды байқаса, екі кезеңді өңдеудің екі кезеңі де қайталанады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z388" w:id="362"/>
-[...15 lines deleted...]
-      185. Мұз қатуға қарсы өңдеу жөніндегі қызметтерді жеткізуші сұйықтық өндірушілері растағандай, екі кезеңді процесте қолданылатын сұйықтықтардың үйлесімді болуын қамтамасыз етеді. Егер оператор өңдеуден кейін қайта мұз қатуды байқаса, екі кезеңді өңдеудің екі кезеңі де қайталанады.</w:t>
+    <w:bookmarkStart w:name="z389" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186. Екінші кезеңде оператор мұз қатудың алдын алу үшін сұйықтықты қолдану техникасын қолдана отырып, мұз қатуды жоюға арналған сұйықтықпен өңделген бетті екінші сатыдағы сұйықтықпен жеткілікті мөлшерде толығымен жабады. Қанат қабығының температурасы қоршаған ауаның температурасынан төмен болуы мүмкін. Бұл жағдайда жеткілікті буферді қамтамасыз ету үшін гликоль концентрациясы жоғары қоспаны қолдану қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z389" w:id="363"/>
-[...15 lines deleted...]
-      186. Екінші кезеңде оператор мұз қатудың алдын алу үшін сұйықтықты қолдану техникасын қолдана отырып, мұз қатуды жоюға арналған сұйықтықпен өңделген бетті екінші сатыдағы сұйықтықпен жеткілікті мөлшерде толығымен жабады. Қанат қабығының температурасы қоршаған ауаның температурасынан төмен болуы мүмкін. Бұл жағдайда жеткілікті буферді қамтамасыз ету үшін гликоль концентрациясы жоғары қоспаны қолдану қажет.</w:t>
+    <w:bookmarkStart w:name="z390" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      187. Бір кезеңді өңдеу кезінде немесе екі кезеңді өңдеудің бірінші кезеңінде II, III, IV типті сұйықтықтарды қолданған жағдайда, ауа ағынының әсеріне ұшырамайтын әуе кемесінің учаскелеріне, сондай-ақ қуыстар мен саңылауларға түскен кезде сұйықтықтар кебеді және қалдық шөгінділер түзіледі. Бұл құрғақ шөгінділер кейіннен жаңбыр немесе жоғары ылғалдылық жағдайында ылғалды сіңіріп, қатып қалуы мүмкін, бұл әуе кемесін басқару жүйелерінің жұмысына кедергі келтіруі мүмкін. Мұндай құрғақ қалдық шөгінділерді алып тастау қажет. Әуе кемесін құрғақ шөгінділердің бар-жоғын тексеру тәртібін, осы шөгінділерді жою рәсімдерін, оларды жүргізу жиілігін әуе кемелерін өндірушілер ұсынады. Әуе кемесін екі кезеңді өңдеудің бірінші кезеңі үшін ыстық суды немесе I типті сұйықтықтың сумен қыздырылған қоспасын пайдалану құрғақ қалдық шөгінділердің пайда болуын азайтады, сондықтан бұл жағдайда I типті сұйықтықтың сумен қыздырылған қоспасын қолданған жөн.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z390" w:id="364"/>
-[...15 lines deleted...]
-      187. Бір кезеңді өңдеу кезінде немесе екі кезеңді өңдеудің бірінші кезеңінде II, III, IV типті сұйықтықтарды қолданған жағдайда, ауа ағынының әсеріне ұшырамайтын әуе кемесінің учаскелеріне, сондай-ақ қуыстар мен саңылауларға түскен кезде сұйықтықтар кебеді және қалдық шөгінділер түзіледі. Бұл құрғақ шөгінділер кейіннен жаңбыр немесе жоғары ылғалдылық жағдайында ылғалды сіңіріп, қатып қалуы мүмкін, бұл әуе кемесін басқару жүйелерінің жұмысына кедергі келтіруі мүмкін. Мұндай құрғақ қалдық шөгінділерді алып тастау қажет. Әуе кемесін құрғақ шөгінділердің бар-жоғын тексеру тәртібін, осы шөгінділерді жою рәсімдерін, оларды жүргізу жиілігін әуе кемелерін өндірушілер ұсынады. Әуе кемесін екі кезеңді өңдеудің бірінші кезеңі үшін ыстық суды немесе I типті сұйықтықтың сумен қыздырылған қоспасын пайдалану құрғақ қалдық шөгінділердің пайда болуын азайтады, сондықтан бұл жағдайда I типті сұйықтықтың сумен қыздырылған қоспасын қолданған жөн.</w:t>
+    <w:bookmarkStart w:name="z391" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      188. Қанаттың, көлденең тұрақтандырғыштың және биіктік рульінің астыңғы жағы мұз қатудың алдын алу үшін сұйықтықтармен өңделмейді, бірақ мұз қатуды жою үшін оларды өңдеу қажет болған жағдайда, қайта мұз қатуды алдын алу мақсатында мұздату температурасы жеткілікті төмен мұз қатуды жоюға арналған сұйықтықты қолдану қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z391" w:id="365"/>
-[...15 lines deleted...]
-      188. Қанаттың, көлденең тұрақтандырғыштың және биіктік рульінің астыңғы жағы мұз қатудың алдын алу үшін сұйықтықтармен өңделмейді, бірақ мұз қатуды жою үшін оларды өңдеу қажет болған жағдайда, қайта мұз қатуды алдын алу мақсатында мұздату температурасы жеткілікті төмен мұз қатуды жоюға арналған сұйықтықты қолдану қажет.</w:t>
+    <w:bookmarkStart w:name="z392" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189. Мұз қатудың және оның концентрациясының алдын алу үшін сұйықтық түрін таңдағанда оператор ауа-райын ескере отырып, ҚӘУ әуе кемесінің мұз қатуға қарсы өңдеудің басталуынан ұшудың басталуына дейінгі уақыт аралығына тең немесе одан асып кетуін басшылыққа алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z392" w:id="366"/>
-[...15 lines deleted...]
-      189. Мұз қатудың және оның концентрациясының алдын алу үшін сұйықтық түрін таңдағанда оператор ауа-райын ескере отырып, ҚӘУ әуе кемесінің мұз қатуға қарсы өңдеудің басталуынан ұшудың басталуына дейінгі уақыт аралығына тең немесе одан асып кетуін басшылыққа алады.</w:t>
+    <w:bookmarkStart w:name="z393" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      190. Әуе кемелері симметриялы түрде өңделеді, сол және оң жақтары ластануды тексеру кезінде әуе кемесінің бір жағынан ғана анықталса да, бірдей және толық өңделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z393" w:id="367"/>
-[...15 lines deleted...]
-      190. Әуе кемелері симметриялы түрде өңделеді, сол және оң жақтары ластануды тексеру кезінде әуе кемесінің бір жағынан ғана анықталса да, бірдей және толық өңделеді.</w:t>
+    <w:bookmarkStart w:name="z394" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191. Мұз қатуға қарсы өңдеу кезінде әуе кемесінің жылжымалы беттері әуе кемесін дайындаушы көрсеткен жағдайға келтіріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z394" w:id="368"/>
-[...15 lines deleted...]
-      191. Мұз қатуға қарсы өңдеу кезінде әуе кемесінің жылжымалы беттері әуе кемесін дайындаушы көрсеткен жағдайға келтіріледі.</w:t>
+    <w:bookmarkStart w:name="z395" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192. Мұз қатуға қарсы өңдеу қозғалтқыштар өшірілгенде немесе аз газ режимінде жұмыс істейтін қозғалтқыштарда жүргізіледі. Қозғалтқыштар жұмыс істеп тұрған кезде мұз қатуға қарсы өңдеуді мұз қатуға қарсы өңдеу бойынша қызмет көрсетуді жеткізуші мен әуе кемесін пайдаланушы әуе кемесін өндірушінің барлық қажетті қауіпсіздік шаралары мен талаптарын ескере отырып, тиісті рәсімдерді әзірлеген жағдайда ғана жүргізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z395" w:id="369"/>
-[...15 lines deleted...]
-      192. Мұз қатуға қарсы өңдеу қозғалтқыштар өшірілгенде немесе аз газ режимінде жұмыс істейтін қозғалтқыштарда жүргізіледі. Қозғалтқыштар жұмыс істеп тұрған кезде мұз қатуға қарсы өңдеуді мұз қатуға қарсы өңдеу бойынша қызмет көрсетуді жеткізуші мен әуе кемесін пайдаланушы әуе кемесін өндірушінің барлық қажетті қауіпсіздік шаралары мен талаптарын ескере отырып, тиісті рәсімдерді әзірлеген жағдайда ғана жүргізуге жол беріледі.</w:t>
+    <w:bookmarkStart w:name="z396" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193. Ластану жердегі және ауадағы әуе кемесінің әртүрлі учаскелерінде және сыни беттерінде жиналуы мүмкін. Мұз қату жағдайында, қақпақтар мен қақпақшалар жойылған кезде, олардағы ластаушы заттар көрінбеуі мүмкін. Бұл орын алатын жағдайларға ұшу кезінде мұздың жиналуы, әуе кемесін басқару кезінде қанат пен қақпақтардың түбіне батпақтың түсуі, бағыттаушы қақпақтарда қар түзілімдерінің жиналуы жатады. Мұндай жағдайлар болған кезде әуе кемесінің осы аймағын тексеру және олар анықталған жағдайда ластануды жою қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z396" w:id="370"/>
-[...15 lines deleted...]
-      193. Ластану жердегі және ауадағы әуе кемесінің әртүрлі учаскелерінде және сыни беттерінде жиналуы мүмкін. Мұз қату жағдайында, қақпақтар мен қақпақшалар жойылған кезде, олардағы ластаушы заттар көрінбеуі мүмкін. Бұл орын алатын жағдайларға ұшу кезінде мұздың жиналуы, әуе кемесін басқару кезінде қанат пен қақпақтардың түбіне батпақтың түсуі, бағыттаушы қақпақтарда қар түзілімдерінің жиналуы жатады. Мұндай жағдайлар болған кезде әуе кемесінің осы аймағын тексеру және олар анықталған жағдайда ластануды жою қажет.</w:t>
+    <w:bookmarkStart w:name="z397" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194. Мұздатылған тұман немесе басқа да аязды жауын-шашын жағдайында қозғалтқыштарды іске қосудан алдын желдеткіш қалақтарының алдыңғы және артқы жағын мұз қатудың бар-жоғын тексеру қажет. Табылған кез келген шөгінділер әуе кемелері мен қозғалтқыштарды өндірушілердің нұсқауларына сәйкес әуе кемесін пайдаланушы мақұлдаған жабдықты қолдану арқылы ыстық ауамен жойылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z397" w:id="371"/>
-[...15 lines deleted...]
-      194. Мұздатылған тұман немесе басқа да аязды жауын-шашын жағдайында қозғалтқыштарды іске қосудан алдын желдеткіш қалақтарының алдыңғы және артқы жағын мұз қатудың бар-жоғын тексеру қажет. Табылған кез келген шөгінділер әуе кемелері мен қозғалтқыштарды өндірушілердің нұсқауларына сәйкес әуе кемесін пайдаланушы мақұлдаған жабдықты қолдану арқылы ыстық ауамен жойылады.</w:t>
+    <w:bookmarkStart w:name="z398" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195. Қар немесе батпақ қабатының астында мөлдір мұздың пайда болуы мүмкін екенін ескере отырып, оператор барлық шөгінділердің жойылғанына көз жеткізу үшін әрбір мұзды жою операциясынан кейін бетті мұқият тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z398" w:id="372"/>
-[...15 lines deleted...]
-      195. Қар немесе батпақ қабатының астында мөлдір мұздың пайда болуы мүмкін екенін ескере отырып, оператор барлық шөгінділердің жойылғанына көз жеткізу үшін әрбір мұзды жою операциясынан кейін бетті мұқият тексереді.</w:t>
+    <w:bookmarkStart w:name="z399" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196. Мөлдір мұздың едәуір шөгінділері жанармай бактарының жанында, қанаттың жоғарғы беттерінде, сондай-ақ қанаттың астында пайда болады. Мөлдір мұз келесі шарттардың біреуі немесе бірнешеуі болған кезде пайда болады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z399" w:id="373"/>
-[...15 lines deleted...]
-      196. Мөлдір мұздың едәуір шөгінділері жанармай бактарының жанында, қанаттың жоғарғы беттерінде, сондай-ақ қанаттың астында пайда болады. Мөлдір мұз келесі шарттардың біреуі немесе бірнешеуі болған кезде пайда болады:</w:t>
+    <w:bookmarkStart w:name="z400" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) айналмалы/транзиттік рейстің жерінде болған кезде қанаттың температурасы 0 °C-тан едәуір төмен болып қалады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z400" w:id="374"/>
-[...15 lines deleted...]
-      1) айналмалы/транзиттік рейстің жерінде болған кезде қанаттың температурасы 0 °C-тан едәуір төмен болып қалады;</w:t>
+    <w:bookmarkStart w:name="z401" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әуе кемесі жерде болған кезде қоршаған ортаның ылғалдылығы жоғары және/немесе жауын-шашын болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z401" w:id="375"/>
-[...15 lines deleted...]
-      2) әуе кемесі жерде болған кезде қоршаған ортаның ылғалдылығы жоғары және/немесе жауын-шашын болады;</w:t>
+    <w:bookmarkStart w:name="z402" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қанаттың төменгі бетінде аяз немесе мұз болады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z402" w:id="376"/>
-[...15 lines deleted...]
-      3) қанаттың төменгі бетінде аяз немесе мұз болады;</w:t>
+    <w:bookmarkStart w:name="z403" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қоршаған ортаның температурасы -2 °C-тан +15 °C-қа дейін болады, дегенмен жоғарыда аталған басқа үш жағдай болса, мөлдір мұз басқа температурада да пайда болуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z403" w:id="377"/>
-[...15 lines deleted...]
-      4) қоршаған ортаның температурасы -2 °C-тан +15 °C-қа дейін болады, дегенмен жоғарыда аталған басқа үш жағдай болса, мөлдір мұз басқа температурада да пайда болуы мүмкін.</w:t>
+    <w:bookmarkStart w:name="z404" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197. Мөлдір мұзды анықтау қиын болғандықтан, жоғарыда аталған жағдайлар басым болған кезде оператор беттердің мөлдір мұздан таза екеніне көз жеткізу үшін мұқият визуалды тексеру және/немесе тактильді тексеру жүргізеді. Егер мөлдір мұз анықталса, мұз қатуды қарсы сұйықтықты қолдану арқылы мұз қатуды жою рәсімдері орындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z404" w:id="378"/>
-[...15 lines deleted...]
-      197. Мөлдір мұзды анықтау қиын болғандықтан, жоғарыда аталған жағдайлар басым болған кезде оператор беттердің мөлдір мұздан таза екеніне көз жеткізу үшін мұқият визуалды тексеру және/немесе тактильді тексеру жүргізеді. Егер мөлдір мұз анықталса, мұз қатуды қарсы сұйықтықты қолдану арқылы мұз қатуды жою рәсімдері орындалады.</w:t>
+    <w:bookmarkStart w:name="z405" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9-тарау. Мұз қатуға қарсы сұйықтықты қорғау әрекеті уақыты (Holdover Time)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z405" w:id="379"/>
+    <w:bookmarkStart w:name="z406" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198. Қорғау әрекетінің уақыты (ҚӘУ) әуе кемесінің беттерінде қалатын мұз қатудың алдын алу қасиеті бар сұйықтықтарды қолданумен қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z407" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199. Мұз қатуға қарсы сұйықтықтардың тиімділігі мен қорғау әрекеті уақытыны ықпал ететін факторларға мыналар жатады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жауын-шашынның түрі мен қарқындылығы (аяз, локальды аяз, мұз, мұз кристалдары, мұз жабыны, мөлдір мұз, қар, құрғақ қар, қар, қар түйіршіктері, қар түйіршіктері, батпақ, аяз, қатып қалған аяз, қатты салқындатылған жаңбыр, қатты салқындатылған жаңбыр, орташа мұзды жаңбыр, қатты мұзды жаңбыр, жаңбыр, жаңбыр, тұман, жер тұманы, мұздатылған тұман, өте салқындатылған тұман);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қоршаған ауаның температурасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) салыстырмалы ылғалдылық;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реактивті ағынды қоса алғанда, желдің бағыты мен жылдамдығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) әуе кемесінің бетінің (қаптамасының) температурасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мұздануға қарсы сұйықтықтың қолданылатын түрі (I, II, III, IV типі), сұйықтық пен судың арақатынасы, сұйықтықтың температурасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тік бұрыштары бар ұшақтың беттері (тік стабилизатор, босатылған жалғасқанатшалар, алғықанатшалар және элерондар).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 199-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z414" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200. Қорғану әрекетінің уақыт кезеңі бір кезеңді рәсім жағдайында мұз қатуды жоюға арналған сұйықтықты қолдану процесі басталған сәттен немесе мұз қатудың пайда болуын алдын алу үшін сұйықтықты қолдану процесі басталған сәттен басталады - екі кезеңді рәсім жағдайында және сұйықтықтың қорғау әрекеті уақытының тиісті көрсеткішіне тең уақыт кезеңі өткеннен кейін аяқталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z415" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201. I типті сұйықтықтар, әсіресе мұздатылған жауын-шашын жағдайында шектеулі ҚӘУ қамтамасыз ететін жұқа ылғалдандыратын пленканы құрайды. Сұйықтықтың бұл типі сұйықтық/су қоспасындағы сұйықтық концентрациясын арттыру арқылы қосымша ҚӘУ қамтамасыз етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z416" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202. II, III және IV типті сұйықтықтардың құрамында псевдопластикалық қоюландырғыш бар, ол сұйықтықтың әуе кемесінің беттерінде қалың сулағыш пленка түзуіне мүмкіндік береді. Бұл пленка әсіресе аязды жауын-шашын жағдайында ұзақ ҚӘУ қамтамасыз етеді. Сұйықтықтың бұл түрі үшін сұйықтық/су қоспасының концентрациясын жоғарылату арқылы қосымша ҚӘУ қамтамасыз етіледі, ал максималды ҚӘУ сұйылтылмаған сұйықтық береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z417" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203. Ұшу экипажы ҚӘУ көрсетілген кезең басталғаннан кейін қанша уақыт өткенін бақылайды және рөлдеу мен ұшудың осы кезең аяқталғанға дейін орындалуын қамтамасыз етеді. Әйтпесе, әуе кемесін мұз қату қарсы өңдеу бойынша қосымша шаралар қажет болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z418" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204. ҚӘУ көрсеткіштеріне ықпал ететін бірқатар факторларға байланысты қорғаныс ұзақтығы ауа-райының қарқындылығына байланысты. Жауын-шашынның, жоғары ылғалдылықтың, қатты желдің және реактивті ағынның ықпалынан ҚӘУ көрсеткіші ҚӘУ көрсеткіштері туралы ұсыныстарда көрсетілген уақыттың минималды мәндерінен төмен деңгейге дейін қысқаруы мүмкін. Ұшақ қабағының температурасы қоршаған ауа температурасынан төмен болған кезде де ҚӘУ төмендейді. Әртүрлі сұйықтықтарға және әртүрлі ауа-райына, соның ішінде ҚӘУ жоқтарға арналған ҚӘУ кестелері Канада көлік Министрлігінің (TC) және АҚШ Федералды Авиация Әкімшілігінің (FAA) жарияланымдарда келтірілген, олар жыл сайын жаңа қысқы маусымның басталу алдында қайта қаралады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z419" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9-тарау. Мұз қатуға қарсы сұйықтықты қорғау әрекеті уақыты (Holdover Time)</w:t>
-[...168 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> 10-тарау. Мұз қатуға қарсы сұйықтықтардың қалдық шөгінділері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z420" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205. II, III және IV типті мұз қату қарсы сұйықтықтар ауа ағынының әсеріне ұшырамайтын әуе кемесінің сыни беттерінде жиналып, кебуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z421" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206. Қалдық шөгінділер кейіннен сумен жанасады, оны сіңіреді (қайтадан ылғал алады) және көбейеді. Мұндай шөгінділер ұшу кезінде қатып қалуы және ұшу қауіпсіздігіне ықтимал қауіп төндіруі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z422" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207. Құрғақ қалдық шөгінділер көптеген мұз қатуға қарсы өңдеу нәтижесінде пайда болады. Қанаттар мен тұрақтандырғыштардың қол жетпейтін жерлерінде мұз қатуға қарсы сұйықтықтың құрғақ қалдық шөгінділеріне тексеру жүргізу және әуе кемесі ұшқанға дейін барлық ластануды жою қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z423" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208. Мұздатылған қалдық шөгінділер әуе кемесінің қақпағының астында орналасқан кабельдердің, реттеуіш штангалардың немесе мойынтіректердің қозғалысын шектеу немесе тоқтату, биіктік рөлі мен көлденең тұрақтандырғыш арасындағы аумақты жабу немесе руль триммерінің жұмысын шектеу арқылы ұшу кезінде әуе кемесін басқару жүйесінің дұрыс жұмыс істемеуін тудыруы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z424" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209. Мұздануға қарсы өңдеулер қанаттың артқы жиегінен алдыңғы жиегіне қарай жүргізілмейді, өйткені бұл ауа ағынының әсері үшін жабық жерлерде сұйықтықтың жиналуына ықпал етуі мүмкін, бұл да майлау жағдайының нашарлауына немесе оны топсалы бекітпелерден және әуе кемесінің басқа да қозғалатын бөліктерінен алып тастауға әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z425" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210. Әуе кемесінің бетін құрғақ немесе ылғалды қайта жинаған қалдық шөгінділердің бар-жоғын жүйелі тексеру жоспарлы тексеру және әуе кемесін тазалау рәсімдері барысында жүргізіледі. Әуе кемесінің беттерінен қалдық шөгінділерді алып тастай алмау оның ұшу жарамдылығының төмендеуіне әкелуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z426" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      211. Мұз қату қарсы сұйықтықтың құрғақ қалдықтарын байқау қиын. Әуе кемесінің бетіне жұқа суды шашырату мұндай қалдықтарды анықтауға көмектеседі, өйткені су мұз қатуға қарсы сұйықтықтың құрғақ қалдық шөгінділерінің ісінуіне және гель түзілімдерінің пайда болуына әкеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z427" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212. Құрғақ қалдық шөгінділерді анықтау және оларды жою рәсімдері туралы қосымша ақпарат әуе кемесіне техникалық қызмет көрсету жөніндегі нұсқаулықта келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z428" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11-тарау. Жердегі әуе кемесін мұз қатуға қарсы қорғаудың балама әдістері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z429" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213. Мұз қату жоюдың балама әдістері мұз қатуға қарсы сұйықтықтарды қолданатын әдістерден ерекшеленеді, бірақ мұз қатуды жоюдың негізгі мақсаттары өзгеріссіз қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z430" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214. Осы мақсаттарға жету үшін әртүрлі әдістерді біріктіруге рұқсат етіледі. Әуе кемесіндегі мұз қатуды жою үшін сығылған ауамен өңдеу кең қарлы-мұзды ластаушы заттарды кетіру үшін мұз қатуға қарсы сұйықтықты қолданумен біріктіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z431" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215. Мұздатылған шөгінділер немесе қар әуе кемесінің бетінен сығылған ауамен шығарылады. Кейбір қондырғылар сығылған ауаның мұз қатуын жою үшін жоғары қысымды ауаны немесе ауа мен сұйықтық қоспасын пайдаланады, ал басқаларында ауаның үлкен көлемі төмен қысыммен беріледі. Бұл әдістің тиімділігі бірқатар факторларға, соның ішінде ауа ағынының жылдамдығына, ауа ағынының температурасына, қондырғыны басқаратын оператордың біліктілігі мен тәжірибесіне, сыртқы температураға және басқа ауа-райына байланысты. Сығылған ауаны пайдалану үшін әуе кемесін дайындаушының рұқсаты қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z432" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216. Әуе кемесінің беттерінен шөгінділерді кетіру үшін механикалық құралдарды ластануды кетіру үшін мұз қатуға қарсы сұйықтықтың мөлшерін азайту мақсатында әуе кемесінің бетінен ластануды алып тастайтын сыпырғыштарды немесе қырғыштарды — қанаттың алдыңғы жиегінен артқы жиегіне немесе қанат профилінің жоғарғы жағынан төменгі нүктесіне қарай тартқыш қозғалыс пайдаланылған кезде қолдануға жол беріледі. Механикалық әдісті қолдану үшін тиісті жабдықты пайдалану және әуе кемесінің пайдаланушысымен алдын ала келісу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z433" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      217. Мұз қатуды кепілді түрде жоюдың және барлық сыни беттерді ластанудан тазартудың тиімді әдісі-әуе кемесін жылытылатын ангарға орналастыру. Қажет болған жағдайда әуе кемесін қайта мұз қатудан қорғауды қамтамасыз ету қажет. Егер ангар жабдықталған болса, онда мұз қатуды алдын алу үшін мұз қатуға қарсы сұйықтықпен өңдеу ангарда әуе кемесін ангардан шығарар алдында жүргізіледі. ҚӘУ мұз қатудың алдын алу үшін сұйықтықты қолдануды бастағаннан кейін бірден басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z434" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218. Мұздануды жоюдың баламалы әдісі әуе кемесінің қайта мұздануынан қорғауды қамтамасыз етпейді. Мұздануды жоюдың баламалы әдісі мұзданудың алдын алу үшін сұйықтықты пайдаланудан босатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z435" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-тарау. Мұз қатуға қарсы өңдеуден, мұз қатудың алдын алудан кейінгі әуе кемесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z436" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      219. Мұз қатуға қарсы рәсімдер жүргізілгеннен кейін және ұшар алдында әуе кемесінің сыни беттерінен ластанулардың жойылғанына және төменде келтірілген талаптардың қамтамасыз етілгеніне көз жеткізу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z437" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      220. Қанаттардың төменгі беттерінде, отынмен салқындатылған аймақтарда, егер әуе кемесін өндіруші рұқсат етсе, алдыңғы және артқы шпат арасында және/немесе қанаттың жоғарғы бетінде, әуе кемесін өндірушілердің жарияланған ұшу-техникалық құжаттамасына сәйкес берілген учаскелер шегінде болуы мүмкін қырауды қоспағанда, қанаттарда, құйрық қауырсындарында және рульдік беттерде қырау, қар, батпақ немесе мұз болмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z438" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221. Толық және статикалық қысым жүйелерінің қабылдағыштарының саңылаулары және ауа ақпаратының барлық басқа датчиктері қыраудан, қардан, батпақтан, мұздан, сұйықтықтан бос.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z439" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      222. Фюзеляждың мұрнында ауа қысымын қабылдағышқа ауа ағынының түсуіне жол бермейтін "тосқауыл мұзының" пайда болуы мүмкін, бұл деректердің бұрмалануына әкеледі, сондықтан аталған аймақтағы және тосқауыл мұзының пайда болуына әкелетін аймақтардағы ластануды алдын-ала тазарту қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 199-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 222-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 317</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z414" w:id="382"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z419" w:id="387"/>
+    <w:bookmarkStart w:name="z440" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      223. Қозғалтқыштардың кіріс құрылғылары (алдыңғы жиектерді қоса алғанда), шығатын саптамалар, кері тартқыштар (реверс), салқындату жүйесінің қабылдағыштары, басқару жүйесінің датчиктері және олардың саңылаулары аяздан, қардан, батпақтан немесе мұздан таза. Қозғалтқыштың желдеткіш қалақтары, ауа бұрандалары, қаптамалар қыраудан, қардан, батпақтан немесе мұздан таза және еркін айналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 223-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z441" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      224. Кіріс және шығыс саңылаулары, сақтандырушы және шығыс клапандары қыраудан, қардан, батпақтан немесе мұздан таза және еркін қозғалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z442" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      225. Шасси мен шасси есіктері еркін қозғалады және қыраудан, қардан, батпақтан немесе мұздан таза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z443" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226. Отын бактарының дренаждық тесіктері қыраудан, қардан, батпақтан немесе мұздан таза.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z444" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      227. Фюзеляж қыраудан, қардан, батпақтан немесе мұздан таза. Фюзеляж беттерінде белгілі бір мөлшерде қыраудың болуына жол беріледі, егер мұны өндіруші әуе кемесінің ұшу-техникалық құжаттамасына сәйкес шөгінділердің басқа түрлері болмаған кезде растаса және бұл ретте кіру және шығу құрылғылары, басқа құрылғылар (әуе кемесінің өндірушісі анықтағандай) ластанудан бос болса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z445" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228. Алдыңғы әйнектердегі немесе әйнектердің алдындағы аймақтардағы қыраудың, қардың, батпақтың немесе мұздың кез-келген маңызды шөгінділері көтерілгенге дейін жойылады. Экипаж кабинасының жылытылатын әйнектері әдетте ластануды жоюды қажет етпейді. Мұз қатуға қарсы сұйықтық кабинаның әйнегіне рольдеу уақытында және одан кейінгі ұшу кезінде үрленуі мүмкін әйнектердің алдындағы кез келген беттерді жөнелту алдында мұз қатуға қарсы сұйықтықтан тазалаған жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z446" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10-тарау. Мұз қатуға қарсы сұйықтықтардың қалдық шөгінділері</w:t>
-[...639 lines deleted...]
-      228. Алдыңғы әйнектердегі немесе әйнектердің алдындағы аймақтардағы қыраудың, қардың, батпақтың немесе мұздың кез-келген маңызды шөгінділері көтерілгенге дейін жойылады. Экипаж кабинасының жылытылатын әйнектері әдетте ластануды жоюды қажет етпейді. Мұз қатуға қарсы сұйықтық кабинаның әйнегіне рольдеу уақытында және одан кейінгі ұшу кезінде үрленуі мүмкін әйнектердің алдындағы кез келген беттерді жөнелту алдында мұз қатуға қарсы сұйықтықтан тазалаған жөн.</w:t>
+        <w:t xml:space="preserve"> 13-тарау. Қауіпсіздік техникасы және еңбекті қорғауға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z446" w:id="414"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 13-тарау. Қауіпсіздік техникасы және еңбекті қорғауға қойылатын талаптар</w:t>
+    <w:bookmarkStart w:name="z447" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229. Жердегі персонал мұз қату жұмыстарын жүргізу кезінде үнемі қолайсыз жағдайларға ұшырайды. Оларға төмен температура, жел, жауын-шашын, авиациялық қозғалтқыштардан шыққан қатты шу, қосалқы электр станциясы, реактивті ағын, сондай-ақ аз жарық, әуе кемелерінің жанындағы шектеулі кеңістікте мұз қатуға қарсы көлік құралын басқару жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z447" w:id="415"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z448" w:id="416"/>
+    <w:bookmarkStart w:name="z448" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       230. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>229-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген қолайсыз жағдайлардың операторға ықпалын азайту үшін жабық себетпен мұз қатуға қарсы машиналарды қолданған жөн.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 230-тармақ жаңа редакцияда - ҚР Көлік министрінің м.а. 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z449" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231. Ашық себеті бар мұз қатуға қарсы машинаны қолданған кезде оператор резеңке қолғапты, су өткізбейтін киімді, су өткізбейтін аяқ киімді, шудан қорғайтын құлаққапты, қорғаныш көзілдірікті қоса алғанда, жеке қорғану құралдары мен қорғаныш арнайы киімді пайдалануы қажет. Биіктікте жұмыс істегенде құлаудан қорғау құрылғыларын пайдалану міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:p>
-[...77 lines deleted...]
-      231. Ашық себеті бар мұз қатуға қарсы машинаны қолданған кезде оператор резеңке қолғапты, су өткізбейтін киімді, су өткізбейтін аяқ киімді, шудан қорғайтын құлаққапты, қорғаныш көзілдірікті қоса алғанда, жеке қорғану құралдары мен қорғаныш арнайы киімді пайдалануы қажет. Биіктікте жұмыс істегенде құлаудан қорғау құрылғыларын пайдалану міндетті болып табылады.</w:t>
+    <w:bookmarkStart w:name="z450" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      232. Әуе кемесінің мұз қатуға қарсы операцияларын орындау кезінде сұйықтықтың теріге ұзақ тиюін, сұйықтықтың көзге тиюін, сұйықтықты жұтуын, сұйық буларды/шашыранды тұманын ұзақ байланысты болдырмау қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z450" w:id="418"/>
-[...15 lines deleted...]
-      232. Әуе кемесінің мұз қатуға қарсы операцияларын орындау кезінде сұйықтықтың теріге ұзақ тиюін, сұйықтықтың көзге тиюін, сұйықтықты жұтуын, сұйық буларды/шашыранды тұманын ұзақ байланысты болдырмау қажет.</w:t>
+    <w:bookmarkStart w:name="z451" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      233. Операторлар жұмыс істеп тұрған қозғалтқыштардың қауіпті аймақтарынан қауіпсіз қашықтықты сақтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
-    <w:bookmarkStart w:name="z451" w:id="419"/>
-[...15 lines deleted...]
-      233. Операторлар жұмыс істеп тұрған қозғалтқыштардың қауіпті аймақтарынан қауіпсіз қашықтықты сақтайды.</w:t>
+    <w:bookmarkStart w:name="z470" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      234. Әуе кемесінің барлық пайдалану персоналы мен экипажы жасанды төсемде немесе жабдықта әуе кемесінің мұздануға қарсы өңдеу операцияларын орындағаннан кейін тайғақ бет пайда болатынын ескеруі қажет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z470" w:id="420"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14158,68 +15686,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қағидаларға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z453" w:id="421"/>
+    <w:bookmarkStart w:name="z453" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әуе кемелерінің экипажымен жердегі персоналдың байланыс жүргізгендегі стандартты фразеологиялар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkEnd w:id="420"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16017,55 +17545,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16391,31 +17919,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>