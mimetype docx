--- v0 (2025-11-10)
+++ v1 (2026-06-13)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="76af5a9" w14:textId="76af5a9">
+    <w:p w14:paraId="7323c23" w14:textId="7323c23">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджет қаражаты есебінен орындалатын геодезиялық, картографиялық жұмыстардың және аэроғарыштық түсірілім жұмыстарының тізбесін бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 3 наурыздағы № 72/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 7 наурызда № 32021 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z0" w:id="0"/>
+        <w:t>Қазақстан Республикасының Цифрлық даму, инновациялар және аэроғарыш өнеркәсібі министрінің 2023 жылғы 3 наурыздағы № 72/НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 7 наурызда № 32021 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың тақырыбы жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z0" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Геодезия, картография және кеңістіктік деректер туралы" Қазақстан Республикасы Заңының 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1652,244 +1728,338 @@
         <w:t>
       16. Жерді қашықтықтан зондтау, желілік және алаңдық үлгідегі инженерлік құрылысжайларды, жерасты құрылысжайлары мен желілерін жобалау және ізденістер, салу және пайдалану кезіндегі геодезиялық, картографиялық және басқа да арнаулы жұмыстар, кадастрлар мен өзге де ізденістерді және арнаулы жұмыстарды жүргізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z27" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Жалпымемлекеттік, салааралық, қорғаныстық және ғылыми-зерттеу міндеттерін шешу үшін Жерді, оның ішінде шет мемлекеттер мен дүниежүзілік мұхиттың аумағын қашықтықтан зондтау және геодинамикалық зерттеу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z28" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген – ҚР Премьер-Министрінің орынбасары – Жасанды интеллект және цифрлық даму министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Мемлекеттік функциялар мен міндеттерді орындауға бағытталған географиялық ақпараттық жүйелер мен ресурстар, геопорталдар, геосервистер жасау, дамыту және қолдап отыру.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Ұлттық кеңістіктік деректер инфрақұрылымын құру және дамыту.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z29" w:id="28"/>
-[...15 lines deleted...]
-      19. Ұлттық кеңістіктік деректер инфрақұрылымын құру және дамыту.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Жергілікті координаттық есептеу жүйелерін жасау және жаңартып отыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z30" w:id="29"/>
-[...15 lines deleted...]
-      20. Жергілікті координаттық есептеу жүйелерін жасау және жаңартып отыру.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Мемлекеттік, халықаралық, жергілікті координаттық есептеу жүйелері арасындағы трансформация және түрлендіру параметрлерін анықтау, нақтылау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z31" w:id="30"/>
-[...15 lines deleted...]
-      21. Мемлекеттік, халықаралық, жергілікті координаттық есептеу жүйелері арасындағы трансформация және түрлендіру параметрлерін анықтау, нақтылау.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Геодезиялық пункттерді есепке алу, тұрақты жұмыс істейтін референциялы станциялар желісінің тұтастығын бақылау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z32" w:id="31"/>
-[...15 lines deleted...]
-      22. Геодезиялық пункттерді есепке алу, тұрақты жұмыс істейтін референциялы станциялар желісінің тұтастығын бақылау.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мемлекеттік геодезиялық желілердің тұрақты жұмыс істейтін референциялы станциялар арқылы дәлдігі жоғары спутниктік тұрғыландыру мәліметтерін беру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z33" w:id="32"/>
-[...15 lines deleted...]
-      23. Мемлекеттік геодезиялық желілердің тұрақты жұмыс істейтін референциялы станциялар арқылы дәлдігі жоғары спутниктік тұрғыландыру мәліметтерін беру.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Қазақстан Республикасы әкімшілік-аумақтық бірліктер шекараларының дерекқорын жүргізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z34" w:id="33"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2215,31 +2385,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>