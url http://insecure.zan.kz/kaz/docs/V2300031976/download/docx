--- v0 (2025-10-26)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d8b368" w14:textId="3d8b368">
+    <w:p w14:paraId="75d6417" w14:textId="75d6417">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -168,135 +168,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрық 03.03.2023 бастап қолданысқа енгізіледі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...80 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t>
+      "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының 10-бабының 1) тармақшасына және "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасы Заңының 9-бабының 1) тармақшасына, 16-бабының 4-тармағына және 19-бабының 1-тармағына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1064,269 +1046,191 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z59" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...140 lines deleted...]
-        <w:t xml:space="preserve"> іске асыру үшін әзірленді және "Соттан тыс банкроттық рәсімін қолдану" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
+        <w:t>
+      1. Осы "Соттан тыс банкроттық рәсімін қолдану" мемлекеттік қызметін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңының (бұдан әрі – Мемлекеттік көрсетілетін қызметтер туралы заң) 10-бабы 1) тармақшасына сәйкес "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 5, 16, 17, 18 және 19-бабын іске асыру үшін әзірленді және "Соттан тыс банкроттық рәсімін қолдану" мемлекеттік қызметін көрсету (бұдан әрі – мемлекеттік көрсетілетін қызмет) тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мемлекеттік қызмет жеке тұлғаға – Қазақстан Республикасының азаматына (бұдан әрі – көрсетілетін қызметті алушы, борышкер) жеке тұлғаларға банктік қарыз шарттары және микрокредит беру туралы шарттары бойынша екінші деңгейдегі банктер, Қазақстан Республикасының бейрезидент-банк филиалдар, банк операцияларының жекелеген түрлерін, микроқаржы қызметін жүзеге асыратын ұйымдар немесе коллекторлық агенттіктер алдындағы міндеттемелерін тоқтату мақсатында көрсетіледі.</w:t>
+      2. Мемлекеттік қызмет жеке тұлғаға – Қазақстан Республикасының азаматына (бұдан әрі – көрсетілетін қызметті алушы, борышкер) жеке тұлғаларға банктік қарыз шарттары және микрокредит беру туралы шарттары бойынша екінші деңгейдегі банктер, Қазақстан Республикасының бейрезидент-банк филиалдар, банк операцияларының жекелеген түрлерін, микроқаржы қызметін жүзеге асыратын ұйымдар (ломбардтарды қоспағанда) немесе коллекторлық агенттіктер алдындағы міндеттемелерін тоқтату мақсатында көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақшада көрсетілген міндеттемелерге, сондай-ақ қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган барлық банк операцияларын жүргізуге, микроқаржылық қызметті жүзеге асыруға лицензиялардан айырған не микроқаржы ұйымдарының, коллекторлық агенттіктердің тізілімдерінен шығарылған, оның ішінде таратылған, таратылу сатысындағы екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банкі филиалдарының, банк операцияларының жекелеген түрлерін, микроқаржылық қызметті жүзеге асырған ұйымдардың немесе коллекторлық агенттіктердің, сондай-ақ жеке тұлғалардың банктік қарыз шарттары, қарыз (кредит) шарттары және микрокредит беру туралы шарттары бойынша талап ету құқығы тиесілі өзге де ұйымдардың (бұдан әрі – кредиторлар) алдындағы міндеттемелер де жатады.</w:t>
+      Осы тармақта көрсетілген міндеттемелерге, сондай-ақ қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган барлық банк операцияларын жүргізуге, микроқаржылық қызметті жүзеге асыруға лицензиялардан айырған не микроқаржы ұйымдарының, коллекторлық агенттіктердің тізілімдерінен шығарылған, оның ішінде таратылған, таратылу сатысындағы екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банкі филиалдарының, банк операцияларының жекелеген түрлерін, микроқаржылық қызметті жүзеге асырған ұйымдардың немесе коллекторлық агенттіктердің, сондай-ақ жеке тұлғалардың банктік қарыз шарттары, қарыз (кредит) шарттары және микрокредит беру туралы шарттары бойынша талап ету құқығы тиесілі өзге де ұйымдардың (бұдан әрі – кредиторлар) алдындағы міндеттемелер де жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 547</w:t>
+        <w:t xml:space="preserve">      Ескерту. 2-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1442,112 +1346,92 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға өзгерістер (және) немесе толықтырулар енгізу кезінде, көрсетілетін қызметті беруші тиісті нормативтік құқықтық актіні әділет органдарында мемлекеттік тіркегеннен кейін 3 (үш) жұмыс күні ішінде осындай өзгерістер және (немесе) толықтырулар туралы ақпаратты "Азаматтарға арналған үкімет" Мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамға (бұдан әрі – Мемлекеттік корпорация), "электрондық үкiмет" ақпараттық-коммуникациялық инфрақұрылымының операторына, Бірыңғай байланыс орталығына жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z63" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес республикалық бюджет туралы заңда белгіленген және өтініш берілген күні қолданыста болатын айлық есептік көрсеткіштің 1600 еселенген мөлшерінен аспайтын екінші деңгейдегі банктердің, Қазақстан Республикасының бейрезидент-банкі филиалдарының, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың, микроқаржылық қызметті жүзеге асыратын ұйымдардың немесе коллекторлық агенттіктердің алдындағы міндеттемелердің болуы және жиынтығында мынадай:</w:t>
+        <w:t>
+      5. Борышкердің осы бұйрыққа 2-қосымшаға сәйкес нысан бойынша соттан тыс банкроттық рәсімін қолдану туралы өтініш (бұдан әрі – Өтініш) беруі үшін Заңның 5-бабына сәйкес республикалық бюджет туралы заңда белгіленген және Өтініш берілген күні қолданыста болатын айлық есептік көрсеткіштің 1600 еселенген мөлшерінен аспайтын мөлшерде Қағидалардың 2-тармағында айқындалған міндеттемелердің болуы және жиынтығында мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z64" w:id="18"/>
+    <w:bookmarkStart w:name="z97" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ортақ меншіктегі мүлікті қоса алғанда, меншік құқығында мүліктің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z65" w:id="19"/>
-[...15 lines deleted...]
-      2) кредиторлар алдындағы міндеттемелері бойынша осындай өтініш берілген күнге қатарынан он екі ай бойы өтеудің болмауы.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиторлар алдындағы міндеттемелері бойынша осындай Өтініш берілген күнге қатарынан он екі ай бойы өтеудің болмауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық бюджет туралы заңда белгіленген және төлем күнінде қолданыста болатын айлық есептік көрсеткіштің бір еселенген мөлшерінен асатын сомадағы төлем өтеу болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1561,238 +1445,198 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтеудің болмау мерзімі әрбір банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша соңғы төлем күнінен бастап есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер коллекторлық агенттік төлемнің болмауының өзге мерзімін растамаған жағдайларды қоспағанда, құқықты (талапты) басқаға беру шарты бойынша коллекторлық агенттікке берілген банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша өтеудің болмау мерзімі соңғы төлем күнінен бастап құқық (талап ету) коллекторлық агенттікке берілгенге дейін есептеледі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="20"/>
-[...55 lines deleted...]
-        <w:t>" Қазақстан Республикасының заңдарына сәйкес банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша орындалмаған міндеттемелерді реттеу және (немесе) өндіріп алу жөніндегі рәсімдердің жүргізілуі;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредитор мен борышкерге "Қазақстан Республикасындағы банктер және банк қызметі туралы" және "Микроқаржылық қызмет туралы" Қазақстан Республикасының заңдарына сәйкес банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша орындалмаған міндеттемелерді реттеу және (немесе) өндіріп алу жөніндегі рәсімдердің жүргізілуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы тармақшада көрсетілген берешекті реттеуді және (немесе) өндіріп алуды жүргізу жөніндегі шараларды мерзімі өткен берешек туындаған кезден бастап 12 (он екі) айдан аспайтын мерзімдерде жүргізу қажет.</w:t>
+      Осы тармақшаның бірінші бөлігінде көрсетілген берешекті реттеуді және (немесе) өндіріп алуды жүргізу жөніндегі шараларды мерзімі өткен берешек туындаған кезден бастап 12 (он екі) айдан аспайтын мерзімдерде жүргізу қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақшаның талаптары осы Қағидалардың 2-тармағының екінші бөлігінде көзделген міндеттемелерге, сондай-ақ 2025 жылғы 1 қаңтарға дейін жасалған банктік қарыз шартына және (немесе) микрокредит беру шартына қолданылмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="21"/>
-[...15 lines deleted...]
-      4) өтініш берілген күнге дейін 7 (жеті) жыл бойы соттан тыс немесе сот арқылы банкроттық рәсімнің қолданылмау шарттарына сәйкес келуі негіз болып табылады.</w:t>
+    <w:bookmarkStart w:name="z100" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Өтініш берілген күнге дейін 7 (жеті) жыл бойы соттан тыс немесе сот арқылы банкроттық рәсімнің қолданылмау шарттарына сәйкес келуі негіз болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер көрсетілетін қызметті алушы Өтініш берілген күннің алдындағы 6 (алты) ай ішінде мемлекеттің атынан әлеуметтік көмек алушы болып табылса, осы тармақтың 2) тармақшасымен белгіленген шарттарға қарамастан, көрсетілетін қызметті алушы Өтініш бере алады.</w:t>
-[...17 lines deleted...]
-      Егер міндеттемелерді орындамау мерзімі Өтініш берілген күннен 5 (бес) жыл асса, осы тармақшамен белгіленген шарттарға қарамастан, көрсетілетін қызметті алушы Өтініш бере алады.</w:t>
+      Егер көрсетілетін қызметті алушы Өтініш берілген күннің алдындағы 6 (алты) ай ішінде мемлекеттік атаулы әлеуметтік көмек алушы болып табылса, осы тармақтың 2) тармақшасында белгіленген шарттарға қарамастан, ол Өтініш бере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер міндеттемелерді орындамау мерзімі Өтініш берілген күннен 5 (бес) жыл асса, осы тармақшада белгіленген шарттарға қарамастан, көрсетілетін қызметті алушы Өтініш бере алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармаққа өзгеріс енгізілді - ҚР Қаржы министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 547</w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1888,89 +1732,131 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алу үшін Өтінішті береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Көрсетілетін қызметті алушының соттан тыс банкроттық рәсімін қолдануға Өтінішін өңдеу, оның ішінде осы Қағидалардың </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> көзделген шарттарға сәйкестігін тексеру тіркеуші мемлекеттік органдардың, ұйымдардың және кредиттік бюролардың деректерін салыстыру арқылы автоматты түрде жүзеге асырылады.</w:t>
+      Көрсетілетін қызметті алушының Өтінішті өңдеу, оның ішінде осы Қағидалардың 5-тармағында көзделген шарттарға сәйкестігін тексеру "Qoldau.kz" тіркеуші ақпараттық жүйесінде іске асырылған "Tazalau" ақпараттық сервисінде тіркеуші мемлекеттік органдардың, ұйымдардың және кредиттік бюролардың деректерін салыстыру арқылы автоматты түрде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілген қызметті алушылардан ақпараттық жүйелерде қамтылған құжаттар мен мәліметтерді талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z73" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Көрсетілетін қызметті алушы соттан тыс банкроттық рәсімін қолдану туралы Өтінішті Мемлекеттік корпорация арқылы ұсынған кезде, Мемлекеттік корпорация қызметкері өтініш берушіден тиісті құжаттарды қабылдағаны туралы, мониторингтік ақпараттық жүйесімен иеленген штрих-кодымен қолхатты береді, онда қабылданған құжаттардың тізбесі, Өтінішті қабылдаған қызметкердің тегі, аты және әкесінің аты (ол болған жағдайда), Өтініш беру күні мен уақыты, сондай-ақ дайын құжаттарды беру күні көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2036,753 +1922,717 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушының соттан тыс банкроттық рәсімін қолдану туралы Өтінішті Мемлекеттік корпорация арқылы ұсынған кезде, Мемлекеттік корпорация қызметкері құжаттарды қабылдаудан бас тарту себебін көрсете отырып, бас тарту туралы қолхат береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z74" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> көзделген мән-жайларға сәйкес келген және жұбайының (зайыбының) (ол болған жағдайда) келісімі болған кезде, көрсетілетін қызметті беруші Өтініш берілген сәттен бастап 15 (он бес) жұмыс күні ішінде көрсетілетін қызметті алушы туралы мәліметтерді порталда орналастырады. </w:t>
+        <w:t>
+      9. Көрсетілетін қызметті алушы осы Қағидалардың 5 және 7-тармағында көзделген мән-жайларға сәйкес келген және жұбайының (зайыбының) (ол болған жағдайда) келісімі болған кезде, көрсетілетін қызметті беруші Өтініш берілген сәттен бастап 15 (он бес) жұмыс күні ішінде көрсетілетін қызметті алушы туралы мәліметтерді порталда орналастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көрсетілетін қызметті берушінің соттан тыс банкроттық рәсімін жүргізу мерзімі, осы тармақтың бірінші бөлігінде көрсетілген мәліметтер порталда орналастырылған күннен бастап 6 (алты) айды құрайды.</w:t>
-[...92 lines deleted...]
-      1) портал және (немесе) мобильдік қосымша арқылы және (немесе) Мемлекеттік корпорацияға жүгінген жүгінген кезде – көрсетілетін қызметті берушінің лауазымды адамының электронды-цифрлық қолымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында;</w:t>
+      Көрсетілетін қызметті берушінің борышкердің соттан тыс банкроттық рәсімін жүргізу мерзімі, осы тармақтың үшінші бөлігінде айқындалғанды қоспағанда, осы тармақтың бірінші бөлігінде көрсетілген мәліметтер порталда орналастырылған күннен бастап 6 (алты) айды құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жиынтық берешегі Өтініш берілген күні республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштің 1600 еселенген мөлшерінен аспайтын және міндеттемелерді орындамау мерзімі бес жылдан асатын борышкерге қатысты соттан тыс банкроттық рәсім осы тармақтың бірінші бөлігінде көрсетілген мәліметтер порталға орналастырылған күннен бастап бір ай мерзімде жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызметті көрсетуден бас тарту үшін негіздер анықталған жағдайда, көрсетілетін қызметті беруші өтініш берушіге мемлекеттік қызметті көрсетуден бас тарту туралы алдын ала шешім туралы, сондай-ақ өтініш берушіге алдын ала шешім бойынша ұстанымын білдіру мүмкіндігі үшін тыңдауды өткізу уақыты, күні және орны (тәсілі) туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау туралы хабарлама Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің (бұдан әрі – ҚР ӘРПК) 73-бабына сәйкес мемлекеттік қызмет көрсету мерзімі аяқталғанға дейін кемінде 3 (үш) жұмыс күні бұрын жолданады. Тыңдау хабардар етілген күннен бастап 2 (екі) жұмыс күнінен кешіктірілмей жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тыңдау қорытындылары бойынша көрсетілетін қызметті алушы туралы мәліметтер порталда орналастырады не осы бұйрыққа 3-қосымшаға сәйкес нысан бойынша мемлекеттік қызмет көрсетуден дәлелді бас тарту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z76" w:id="30"/>
-[...15 lines deleted...]
-      2) Мемлекеттік корпорацияға жүгінген жағдайда – көрсетілетін қызметті берушінің уәкілетті адамы қол қойған қағаз жеткізгіште береді.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) портал және (немесе) мобильдік қосымша арқылы және (немесе) Мемлекеттік корпорацияға жүгінген кезде – көрсетілетін қызметті берушінің лауазымды адамының электрондық-цифрлық қолтаңбасымен (бұдан әрі – ЭЦҚ) куәландырылған электрондық құжат нысанында;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z103" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Мемлекеттік корпорацияға жүгінген кезде – көрсетілетін қызметті берушінің уәкілетті адамы қол қойған қағаз жеткізгіште береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияда көрсетілетін қызметті алушыға дайын құжаттарды беру Мемлекеттік корпорацияның жұмыс кестесіне сәйкес өзінің немесе оның өкілінің тиісті өкілеттігі көрсетілетін, Қазақстан Республикасының азаматтық заңнамасына сәйкес берілген құжат негізінде әрекет ететін оның өкілі жеке басын куәландыратын құжаттарды немесе цифрлық құжаттар сервисінен электрондық құжатты көрсеткен кезде (сәйкестендіру үшін) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес нысан бойынша өтінішті берсе;</w:t>
+        <w:t>
+      Заңның 16-бабы 5-тармағына сәйкес көрсетілетін қызметті алушы соттан тыс банкроттық рәсімін қолданудан бас тартуға себеп болған негіздерді жойғаннан кейін, бірақ бас тартуды алған күннен кейін 3 (үш) ай өткен соң соттан тыс банкроттық рәсімін қолдану туралы Өтінішті қайта береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Соттан тыс банкроттық рәсімі, Заңның 18-бабына сәйкес егер мұндай рәсімді жүргізу мерзімі ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z93" w:id="33"/>
+    <w:bookmarkStart w:name="z104" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көрсетілетін қызметті алушы көрсетілетін қызметті берушіге Мемлекеттік корпорация, портал және (немесе) мобильді қосымша арқылы осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша соттан тыс банкроттық рәсімін тоқтату туралы өтініш берсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z105" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) борышкердің меншігіне мүлік түсіп немесе өзінің қаржылық және (немесе) мүліктік жағдайы өзгеріп, бұл оның кредиторлар алдындағы міндеттемелерін толық немесе отыз пайыздан асырып орындауына мүмкіндік берсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z94" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z106" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мүлікті немесе мүліктік міндеттемелерді, мүлік, оның мөлшері, тұрған жері туралы мәліметтерді не мүлік туралы өзге де ақпаратты жасыру, мүлікті өзгенің иеленуіне беру, мүлікті иеліктен шығару немесе жою, сондай-ақ мүлік туралы мәліметтерді көрсететін құжаттарды жасыру, жою, бұрмалау фактілері анықталса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z95" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z107" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) көрсетілетін қызметті алушы қайтыс болса, соттың оны хабар-ошарсыз кетті деп тану туралы немесе оны қайтыс болды деп жариялау туралы шешімі заңды күшіне енсе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...52 lines deleted...]
-      Соттан тыс банкроттық рәсімін қолдану туралы өтінішті қайтадан көрсетілетін қызметті алушы осы тармақтың 3) және 5) тармақшаларында көзделген негіздер бойынша рәсім тоқтатылған күннен кейін алты айдан кешіктірмей беруге құқылы.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) борышкердің Өтініш берген күні осы Заңның 5-бабында көрсетілген негіздерге сәйкес келмеу фактілері, оның ішінде кредитордың өтініші бойынша анықталса тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігі 2), 3) және 5) тармақшасының талаптары осы Заңның 5-бабы 3-тармағының негізінде соттан тыс банкроттық рәсімін қолданған борышкерлерге қатысты болмаса тоқтатылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілетін қызметті алушы Өтінішті қайтадан осы тармақтың 3) және 5) тармақшаларында көзделген негіздер бойынша рәсім тоқтатылған күннен кейін 6 (алты) айдан кешіктірмей беруге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Қаржы министрінің 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 547</w:t>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="37"/>
+    <w:bookmarkStart w:name="z83" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Соттан тыс банкроттық рәсімін тоқтату ӘРПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарын сақтай отырып, көрсетілетін қызметті беруші осындай рәсімнің тоқтатылғаны туралы хабардандыруды порталда орналастыруы арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z84" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z84" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Заңның </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="38"/>
+      12. Заңның 18-бабына сәйкес соттан тыс рәсімді тоқтату үшін негіздер болмаған кезде, уәкілетті орган осы Қағидалардың 9-тармағының екінші және үшінші бөлігінде белгіленген мерзім өткен соң осы бұйрыққа 4-қосымшаға сәйкес нысан бойынша соттан тыс банкроттық рәсімін аяқтау және борышкерді банкрот деп тану туралы шешім шығарады және порталда орналастырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметті көрсету нәтижесін көрсетілетін қызметті беруші:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      мемлекеттік қызметті алушының портал және (немесе) мобильдік қосымшадағы "жеке кабинетіне";</w:t>
+      мемлекеттік қызметті алушының портал және (немесе) мобильді қосымшадағы "жеке кабинетіне";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияға курьерлік, пошта байланысы және (немесе) ақпараттық жүйе арқылы мемлекеттік қызметті көрсету мерзімі өткен күннен кейін 1 (бір) жұмыс күнінен кешіктірмей жолдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорацияда көрсетілетін қызметті алушыға дайын құжаттарды беру Мемлекеттік корпорацияның жұмыс кестесіне сәйкес өзінің немесе оның өкілінің тиісті өкілеттігі көрсетілетін, Қазақстан Республикасының азаматтық заңнамасына сәйкес берілген құжат негізінде әрекет ететін оның өкілі жеке басын куәландыратын құжаттарды немесе цифрлық құжаттар сервисінен электрондық құжатты көрсеткен кезде (сәйкестендіру үшін) жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға көрсетілген мерзімде жүгінбеген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік корпорация мерзімінде талап етілмеген құжаттардың 1 (бір) ай ішінде сақталуын қамтамасыз етеді, одан кейін оларды одан әрі сақтау үшін көрсетілетін қызметті берушіге береді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2793,108 +2643,108 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көрсетілетін қызметті беруші көрсетілетін қызметті алушы алғанға дейін қабылдау орны бойынша талап етілмеген құжаттардың мерзімінде сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Көрсетілетін қызметті алушы 1 (бір) ай өткеннен кейін мемлекеттік көрсетілетін қызметтің нәтижесін алу үшін Мемлекеттік корпорацияға жүгінген кезде Мемлекеттік корпорацияның сұрау салуы бойынша көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде дайын құжаттарды мемлекеттік көрсетілетін қызметті алушыға беру үшін Мемлекеттік корпорацияға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z86" w:id="40"/>
+    <w:bookmarkStart w:name="z86" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мемлекеттік қызметін көрсету үшін қажетті мәліметтерді қамтитын ақпараттық жүйе істен шыққан жағдайда, көрсетілетін қызметті беруші техникалық ақаулар табылған сәттен бастап дереу бірыңғай қолдау қызметіне сұрау салу жолдау арқылы, мемлекеттік қызметтің атауы, мемлекеттік көрсетілетін қызметті алушының бизнес-сәйкестендіру нөмірі, өтініштің әкімшілік құжатының нөмірі мен коды немесе өтініштің бірегей сәйкестендіру нөмірі, әкімшілік құжаттың нөмірі мен коды немесе рұқсат беру құжатының бірегей сәйкестендіру нөмірі, өтініш берушінің жеке сәйкестендіру нөмірі немесе авторизациялау сәтінен бастап қате туындаған сәтке дейін қатенің нақты уақытын көрсете отырып, қадамдық скриншоттарды қоса бере отырып "электрондық үкімет" ақпараттық-коммуникациялық инфрақұрылымының операторын (операторды) хабардар етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z87" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z87" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Көрсетілетін қызметті берушінің және (немесе) оның лауазымды адамдарының, Мемлекеттік корпорацияның және (немесе) оның қызметкерлерінің мемлекеттік қызметтер көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағымдану тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z88" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z88" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Мемлекеттік қызметтер көрсету мәселелері бойынша шағымды қарауды жоғары тұрған әкімшілік орган, лауазымды адам, мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті орган (бұдан әрі – шағымды қарайтын орган) жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағым көрсетілетін қызметті берушіге және (немесе) шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған лауазымды адамға беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2961,70 +2811,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес ол тіркелген күнінен бастап 5 (бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік қызметтер көрсету сапасын бағалау және бақылау жөніндегі уәкілетті органның атына келіп түскен мемлекеттік көрсетілетін қызметті алушының шағымы ол тіркелген күнінен бастап 15 (он бес) жұмыс күні ішінде қаралуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="43"/>
+    <w:bookmarkStart w:name="z89" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Егер Мемлекеттік көрсетілетін қызметтер туралы заңда өзгеше көзделмесе, сотқа жүгінуге сотқа дейінгі тәртіппен шағым жасалғаннан кейін жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3060,119 +2910,275 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Соттан тыс банкроттық</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>рәсімін қолдану" мемлекеттік</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 30.09.2025 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 547</w:t>
+        <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3198,61 +3204,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>"Соттан тыс банкроттық рәсімін қолдану" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
+"Соттан тыс банкроттық рәсімін қолдану" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3434,69 +3430,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғам (бұдан әрі – Мемлекеттік корпорация) арқылы – қағаз жеткізгіште;</w:t>
+1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамы (бұдан әрі – Мемлекеттік корпорация) арқылы қағаз жеткізгіште;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) және (немесе) арнайы мобильдік қосымшаға арқылы – электрондық форматта.</w:t>
+2) www.egov.kz "электрондық үкімет" веб-порталы (бұдан әрі – портал) және (немесе) арнаулы мобильді қосымша арқылы электрондық нысанда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3586,50 +3582,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) көрсетілетін қызметті берушінің көрсетілетін қызметті алушы туралы мәліметтерді порталда орналастыруы не мемлекеттік қызметті көрсетуден уәжделген бас тарту мерзімі 15 (он бес) жұмыс күнін құрайды;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) көрсетілетін қызметті берушінің соттан тыс банкроттық рәсімін өткізу мерзімі борышкер туралы мәліметті порталда орналастырылған күннен бастап 6 (алты) айды құрайды.</w:t>
             </w:r>
           </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жиынтық берешегі соттан тыс банкроттық рәсімін қолдану туралы өтініш берілген күні республикалық бюджет туралы заңда белгіленген айлық есептік көрсеткіштің 1 600 еселенген мөлшерінен аспайтын және міндеттемелерін орындамау мерзімі бес жылдан асатын борышкерге қатысты соттан тыс банкроттық рәсімі осы тармақтың бірінші бөлігінде көрсетілген мәліметтер порталда орналастырылған күннен бастап бір ай жүргізіледі.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -3696,51 +3710,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронды (ішінара автоматтандырылған)/ қағазда</w:t>
+Электронды (ішінара автоматтандырылған)/қағаз жеткізгіште)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4052,244 +4066,124 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> (бұдан әрі – Мерекелер туралы Заң) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен, сағат 08.30-ден 18.00-ға дейін;</w:t>
+              <w:t>
+1) көрсетілетін қызметті беруші – Қазақстан Республикасының Еңбек кодексіне (бұдан әрі – Еңбек кодексі) және "Қазақстан Республикасындағы мерекелер туралы" Қазақстан Республикасының Заңына (бұдан әрі – Мерекелер туралы Заң) сәйкес демалыс және мереке күндерін қоспағанда, белгіленген жұмыс кестесіне сәйкес дүйсенбіден жұмаға дейін, сағат 13.00-ден 14.30-ға дейін түскі үзіліспен, сағат 08.30-ден 18.00-ға дейін;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда, үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады. Қабылдау "электрондық кезек" тәртібімен, жеделдетіп қызмет көрсетусіз жүзеге асыралады, электрондық кезекті брондауға болады;</w:t>
+              <w:t>
+2) Мемлекеттік корпорация – өтініштерді қабылдау және мемлекеттік көрсетілетін қызметтердің дайын нәтижелерін беру Мемлекеттік корпорация арқылы Қазақстан Республикасының Еңбек кодексіне және Меркелер туралы Заңға сәйкес демалыс және мерекелік күндерден басқа, дүйсенбіден бастап жұманы қоса алғанда, үзіліссіз сағат 9.00-ден 18.00-ге дейін, Мемлекеттік корпорацияның халыққа қызмет көрсететін кезекші бөлімдері дүйсенбіден бастап жұманы қоса алғанда сағат 9.00-ден 20.00-ге дейін және сенбі күні сағат 9.00-ден 13.00-ге дейін жүзеге асырылады. Қабылдау "электрондық кезек" тәртібімен, жеделдетіп қызмет көрсетусіз жүзеге асыралады, электрондық кезекті брондауға болады;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады). Мемлекеттік қызмет көрсету орындарының мекенжайы:</w:t>
+              <w:t>
+3) портал және модильді қосымшада – жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғаннан кейін, демалыс және мереке күндері Еңбек кодексіне және Мереке туралы Заңға сәйкес жүгінген кезде өтінішті қабылдау және мемлекеттік қызметті көрсету нәтижесін беру келесі жұмыс күні жүзеге асырылады). Мемлекеттік қызмет көрсету орындарының мекенжайы:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) Мемлекеттік корпорацияның: www. gov4c. kz;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) портал www. egov. kz интернет -ресурста орналастырған</w:t>
+2) www. egov. kz порталы интернет -ресурсында орналастырған.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4357,92 +4251,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес Борышкердің соттан тыс банкроттық рәсімін қолдану туралы өтініші.</w:t>
+              <w:t>
+Мемлекеттік корпорацияға: Осы бұйрыққа 2-қосымшаға сәйкес Борышкердің соттан тыс банкроттық рәсімін қолдану туралы өтініші. Портал және (немесе) мобильді қосымшада: Осы бұйрыққа 2-қосымшаға сәйкес Борышкердің соттан тыс банкроттық рәсімін қолдану туралы өтініші.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Көрсетілетін қызметті беруші көрсетілетін қызметті алушының жеке басын куәландыратын құжаттар туралы; дара кәсіпкер ретінде тіркеу туралы; ортақ меншіктегі мүлікті қоса алғанда, меншік құқығында мүліктің бар/жоғы туралы; кредитор алдындағы міндеттемелер туралы; өтініш берілген күнге дейін жеті жыл ішінде соттан тыс немесе сот арқылы банкроттық рәсімінің қолданылған/ қолданылмағаны туралы мәліметтерін "электрондық үкімет" шлюзі арқылы тиісті ақпараттық жүйелерден алады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4511,89 +4383,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) көрсетілетін қызметті алушының Қазақстан Республикасының нормативтік құқықтық актілерінде белгіленген талаптарға сәйкес келмеуі;</w:t>
+1) көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсетуге қажетті ұсынылған материалдар, объектілер, деректер мен ақпараттардың Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы;</w:t>
+              <w:t>
+2) көрсетілетін қызметті алушының не (немесе) жұбайының (зайыбының) (бар болған жағдайда мемлекеттік қызмет көрсету үшін талап етілетін, "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабына сәйкес берілетін қолжетімділігі шектеулі дербес деректерге қол жеткізуге келісімінің болмауы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4661,72 +4513,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> белгіленген Өз-өзіне қызмет көрсетуді, өздігінен қозғалуды, бағдар жасауды жүзеге асыру қабілетін немесе мүмкіндігін толық немесе жартылай жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорацияның қызметкері тұрғылықты жеріне барып, 1414 Біріңғай байланыс орталығы, 8 800 080 7777 арқылы (Мемлекеттік корпорация арқылы қызмет көрсету кезінде) жүгіну арқылы жүргізеді. Көрсетілетін қызметті алушы электрондық цифрлық қолтаңба болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызметті алады.</w:t>
+              <w:t>
+"Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексінде белгіленген Өз-өзіне қызмет көрсетуді, өздігінен қозғалуды, бағдар жасауды жүзеге асыру қабілетін немесе мүмкіндігін толық немесе жартылай жоғалтқан көрсетілетін қызметті алушыларға мемлекеттік қызметті көрсету үшін құжаттарды қабылдауды Мемлекеттік корпорацияның қызметкері тұрғылықты жеріне барып, 1414 Біріңғай байланыс орталығы, 8 800 080 7777 арқылы (Мемлекеттік корпорация арқылы қызмет көрсету кезінде) жүгіну арқылы жүргізеді. Көрсетілетін қызметті алушы электрондық цифрлық қолтаңба болған жағдайда портал арқылы электрондық нысанда мемлекеттік қызметті алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті алушы Бірыңғай байланыс-орталығының порталында "жеке кабинет" арқылы қашықтан қол жеткізу режимінде мемлекеттік қызмет көрсету мәртебесі туралы мемлекеттік ақпаратты алады.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4821,449 +4653,568 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Соттан тыс банкроттық</w:t>
             </w:r>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...197 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...54 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...66 lines deleted...]
-қойылған күні және уақыты</w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рәсімін қолдану" мемлекеттік</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін көрсету қағидаларына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z109" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соттан тыс банкроттық рәсімін тоқтату туралы өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (егер ол жеке куәлікте көрсетілген болса), жеке сәйкестендіру нөмірі (ЖСН) (телефон)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы арызбен менің 20__ жылғы _____ №__ өтінішім бойынша бастамашылық жасалған соттан тыс банкроттық рәсімін мына себептерге (қажет болғанын белгілеңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Соттан тыс банкроттық рәсімін өз еркімен жүргізуден бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мүліктің меншігіме түсуіне немесе кредиторлар алдындағы өз міндеттемелерімді толық немесе 30 (отыз) пайыздан астам орындауға мүмкіндік беретін қаржылық және (немесе) мүліктік жағдайымның өзгеруіне байланысты тоқтатуыңызды сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       ________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (егер ол жеке куәлікте көрсетілген болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (қолы, күні/электрондық цифрлық қолтаңбадан (бұдан әрі – ЭЦҚ) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректер, ЭЦҚ-мен қол қойылған күні және уақыты</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5299,128 +5250,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -5440,112 +5313,1121 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Премьер-Министрінің орынбасары -</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қаржы министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2023 жылғы 28 ақпандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 218 бұйрығына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Борышкердің соттан тыс банкроттық рәсімін қолдану туралы ӨТІНІШІ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Нысан жаңа редакцияда - ҚР Қаржы министрінің 29.08.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 595</w:t>
+        <w:t>№ 269</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________  (тегі, аты, әкесінің аты (бұдан әрі - АЖТ) (егер ол жеке куәлікте   көрсетілген болса) ____________________________________________________________________  Жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН)) ____________________________________________________________________  (тұрғылықты жері/тіркелген жері бойынша мекенжайы – облыс, аудан (қала), елді мекен (село және тағы басқа), көше (даңғыл, тұйық көше), үй, пәтер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолдасының ЖСНі:__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасы Заңының 5-бабында көзделген соттан тыс тәртіппен азаматты банкрот деп тану туралы өтініш беру шарттарына сәйкес келетінімді растаймын, атап айтқанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) менің міндеттемелерім республикалық бюджет туралы заңда белгіленген және соттан тыс банкроттық рәсімін қолдану туалы өтініш берілген күнге қолданыста болатын айлық есептік көрсеткіштің 1600 еселенген мөлшерінен аспайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ортақ меншіктегі мүлікті қоса алғанда, меншік құқығымда мүлік жоқ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш берілген күнге қатарынан 12 (он екі) ай бойы өтеу болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) "Қазақстан Республикасындағы банктер және банк қызметі туралы" және "Микроқаржылық қызмет туралы" Қазақстан Республикасының заңдарына сәйкес банктік қарыз шарты және (немесе) микрокредит беру туралы шарт бойынша орындалмаған міндеттемелерді реттеу және (немесе) өндіріп алу жөніндегі рәсімдер жүргізілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қосымша мәліметтер:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соңғы 6 (алты) ай ішінде мемлекеттік атаулы әлеуметтік көмек алушымын;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) міндеттемелерді орындамау мерзімі 5 (бес) жылдан асты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мәліметтер "электрондық үкімет" порталында орналастырылған күннен бастап мынадай салдар басталғаны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мәліметтері кредиттік бюросының деректер базасында көрсетілген, Заңның 1-бабының 11) тармақшасында көрсетілген кредитор алдындағы борыштық міндеттемелерінің мерзімдері өткен болып есептелгені;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мәліметтері кредиттік бюросының деректер базасында көрсетілген, Заңның 1-бабының 11) тармақшасында көрсетілген кредиторлардан міндеттемелерді орындауды талап етуге тыйым салынатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мәліметтері кредиттік бюросының деректер базасында көрсетілген, Заңның 1-бабының 11) тармақшасында көрсетілген кредиторлар алдындағы барлық қарыз түрлері бойынша тұрақсыздық айыбының (өсімпұлдар, айыппұлдар) және сыйақының есептелуі тоқтатылатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жаңа ақшалай немесе мүліктік міндеттемелерді қабылдауға тыйым салынатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті органның мемлекеттік органдар мен өзге де органдардан және ұйымдардан борышкердің соттан тыс банкроттық рәсімін қолдану алдындағы үш жылға дейінгі кезеңдегі жалпы ортақ мүлкін қоса алғанда, мүлкі туралы ақпарат алуына борышкердің келісімі берілген деп есептелетіні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) банктік шоттарынан кредиторлардың талаптарын қанағаттандыру есебіне ақша өндіріп алуға жол берілмейтіні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) соттардың борышты өндіріп алу туралы шешімдерін орындау тоқтатыла тұратыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) маған соттан тыс банкроттық рәсімін қолдануға дейін және соттан тыс банкроттық рәсімі барысында менің қаржылық жағдайымның 3 (үш) жыл бойы мониторингтелетіні туралы хабардар етілді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Салдарлар туралы білемін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 5 (бес) жыл ішінде қарыз берілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мені банкрот деп танығаннан кейін 3 (үш) жыл ішінде маған қатысты қаржылық жай-күйге мониторинг жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мен осы өтініште ұсынылған мәліметтердің дұрыстығы мен толықтығы үшін Қазақстан Республикасының заңнамалық актілеріне сәйкес жауаптымын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мобильді азаматтар базасында (МАБ) көрсетілген телефон нөміріне sms-хабарлама арқылы менің өтінішім бойынша қабылданған шешім туралы хабарламаға келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ақпараттық жүйелерде қамтылған заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға келісім беремін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік қызмет көрсету үшін талап етілетін ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын мәліметтерді пайдалануға жұбайының (зайыбының) келісімін алу үшін Мобильді азаматтар базасында көрсетілген телефон нөміріне жұбайыма (зайыбыма) sms-хабарлама жіберуге келісім беремін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       "Соттан тыс банкроттық рәсімін қолдану" мемлекеттік қызметін көрсету шеңберінде жеке деректерімді және заңмен қорғалатын құпияны құрайтын мәліметтерді жинауға және өңдеуге, оның ішінде үшінші тұлғаларға беруге келісемін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дербес деректерді жинауға және өңдеуге келісім беру мерзімі мемлекеттік қызметті көрсету кезеңінде жарамды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке деректерді трансшекаралық тасымалдаудың жоқтығы, сондай-ақ жалпыға қолжетімді көздерде дербес деректердің таратылмауы туралы хабарлаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиналған деректер тізімі: АЖТ (ол болған жағдайда), ЖСН, банк деректемелері, электрондық поштасы, телефон нөмірі, құқық және (немесе) мәміле құзыретті органда, оның ішінде шет мемлекеттің заңнамасына сәйкес шет мемлекетте мемлекеттік немесе өзге де тіркелуге жататын мүлік, жалпы ортақ мүлкін қоса алғанда, банктік шоттардағы, оның ішінде Қазақстан Республикасының шегінен тыс жерлердегі шетелдік банктердегі ақша, қолма-қол ақша, тұрғын үй құрылысына үлестік қатысу туралы шарт бойынша тұрғын ғимараттағы үлес, заңды тұлғаның, оның ішінде Қазақстан Республикасының шегінен тыс жерде құрылған заңды тұлғаның жарғылық капиталына қатысу үлесі, бағалы қағаздар, туынды қаржы құралдары (орындалуы базалық активті сатып алу немесе өткізу жолымен жүргізілетін туынды қаржы құралдарын қоспағанда), инвестициялық алтын, зияткерлік меншік, авторлық құқық объектілері, шарт немесе міндеттеменің немесе талаптың туындауына негіз болып табылатын, нотариат куәландырған (растаған) өзге де құжат болған кезде басқа тұлғалардың борышкер алдындағы берешегі (дебиторлық берешек), ветеринариялық паспорты немесе меншік құқығын растайтын өзге де құжаты болған кезде жануарлар, асыл тастар мен бағалы металдар, олардан жасалған зергерлік бұйымдар және құрамында асыл тастар мен бағалы металдар бар басқа да заттар, сондай-ақ өнер және антиквариат туындылары, тері бұйымдары, басқа да бағалы киім, цифрлық активтер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (ол болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы, күні/электрондық цифрлық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қолтаңбадан (бұдан әрі – ЭЦҚ) деректер,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ-мен қол қойылған күні және уақыты)</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5557,234 +6439,329 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жеке сәйкестендіру нөмірі (бұдан әрі – ЖСН))</w:t>
+өтініш беру күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="4724400" cy="457200"/>
+                  <wp:extent cx="3098800" cy="571500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4724400" cy="457200"/>
+                            <a:ext cx="3098800" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+тұрғылықты жері бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+мемлекеттік кірістер органдарының коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="1828800" cy="533400"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1828800" cy="533400"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      __________________________________________________________________________</w:t>
-[...53 lines deleted...]
-      мекен (село және тағы басқа), көше (даңғыл, тұйық көше), үй, пәтер)</w:t>
+      _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (арызды қабылдаған лауазымды адамның қолы, күні/тегі, аты, әкесінің аты (ол болған жағдайда) ЭЦҚ-дан деректер, ЭЦҚ-мен қол қойылған күні және уақыты)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -5798,1687 +6775,293 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жолдасының ЖСН-і:</w:t>
+өтінішті қабылдау күні</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="4724400" cy="457200"/>
-[...947 lines deleted...]
-                  <wp:extent cx="3086100" cy="444500"/>
+                  <wp:extent cx="3098800" cy="571500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="3086100" cy="444500"/>
+                            <a:ext cx="3098800" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-тұрғылықты жері бойынша</w:t>
-[...17 lines deleted...]
-мемлекеттік кірістер органдарының коды</w:t>
+құжаттың кіріс нөмірі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="1663700" cy="469900"/>
+                  <wp:extent cx="3098800" cy="571500"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1663700" cy="469900"/>
+                            <a:ext cx="3098800" cy="571500"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...392 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатпен тең.</w:t>
+        <w:t>
+      Бұл құжат "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасы Заңының 7-бабының 1-тармағына сәйкес қағаз жеткізгіштегі құжатпен тең.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сіз электрондық құжаттың түпнұсқалығын tazalau.qoldau.kz, сондай-ақ уәкілетті органның интернет-ресурсының веб-қосымшасынан тексере аласыз.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -7534,115 +7117,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -7662,473 +7180,744 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Премьер-Министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орынбасары - Қаржы министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2023 жылғы 28 ақпандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 218 бұйрығына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1244600" cy="1054100"/>
+            <wp:extent cx="1587500" cy="1206500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1244600" cy="1054100"/>
+                      <a:ext cx="1587500" cy="1206500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Соттан тыс банкроттық рәсімін қолданудан бас тарту туралы  ХАБАРЛАМА</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Соттан тыс банкроттық рәсімін қолданудан бас тарту туралы ХАБАРЛАМА</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сіздің 20__ "__" _______ №___ өтінішіңізге, Сізге қатысты соттан тыс банкроттық </w:t>
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      рәсімін қолдануға мынадай себептер бойынша: __________________________________ </w:t>
-[...53 lines deleted...]
-      __________________________________________________________________________ </w:t>
+      Сіздің 20__ "__" _______ №___ өтінішіңізге, Сізге қатысты соттан тыс банкроттық рәсімін қолдануға мынадай себептер бойынша: ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________ бас тартылғаны туралы хабарлаймыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...200 lines deleted...]
-      күні және уақыты)</w:t>
+        <w:t>
+      Борышкер "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасының Заңының 16-бабының 5-тармағына сәйкес соттан тыс банкроттық рәсімін қолданудан бас тартуға себеп болған негіздерді жойғаннан кейін, бірақ бас тартуды алған күннен кейін 3 (үш) ай өткен соң соттан тыс банкроттық рәсімін қолдану туралы өтінішті қайтадан беруге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының "Мемлекеттік қызметтер туралы" Заңының 4-бабының 1-тармағының 3) тармақшасына сәйкес, қызмет алушылар мемлекеттік қызметтерді көрсету мәселелері бойынша қызмет көрсетушінің және/немесе оның лауазымды тұлғаларының шешімдері мен әрекеттерін (әрекетсіздігін) Қазақстан Республикасының заңнамасында белгіленген тәртіппен келесі мекемеге немесе тұлғаға шағымдану құқығына ие:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (мемлекеттік кірістер органы атауы немесе Қазақстан Республикасының заңнамасына сәйкес шағымдарды қарауға өкілетті лауазымды тұлғаның фамилиясы, аты, әкесінің аты (егер ол жеке куәлікте көрсетілген болса))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немесе сотқа, шешім қабылданған немесе әкімшілік әрекет (әрекетсіздік) жасалған күннен бастап 3 (үш) ай ішінде шағымдануға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тегі, аты, әкесінің аты (егер ол жеке куәлікте көрсетілген болса), көрсетілетін қызметті берушінің лауазымды адамының лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы, күні/ электрондық цифрлық қолтаңба</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (бұдан әрі – ЭЦҚ), ЭЦҚ-мен қол қойылған күні және уақыты)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8166,128 +7955,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -8307,419 +8018,776 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Премьер-Министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орынбасары-Қаржы министрінің</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2023 жылғы 28 ақпандағы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 218 бұйрығына</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1244600" cy="1054100"/>
+            <wp:extent cx="1587500" cy="1206500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1244600" cy="1054100"/>
+                      <a:ext cx="1587500" cy="1206500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Соттан тыс банкроттық рәсімін аяқтау және борышкерді банкрот деп тану туралы ШЕШІМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасының Заңының 19-бабының </w:t>
-[...37 lines deleted...]
-      __________________________________________________________________________</w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Қаржы министрінің 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасы азаматтарының төлем қабілеттілігін қалпына келтіру және банкроттығы туралы" Қазақстан Республикасының Заңының 19-бабының 1 тармағына сәйкес Қазақстан Республикасы Қаржы министрлігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік кірістер комитетінің ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бойынша Мемлекеттік кірістер департаментінің ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік кірістер басқармасы _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (тегі, аты, әкесінің аты (бар болса), жеке сәйкестендіру нөмірі (ЖСН)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      қатысты соттан тыс банкроттық рәсімінің аяқталғаны туралы хабарлайды.</w:t>
-[...179 lines deleted...]
-      және уақыты)</w:t>
+      қатысты соттан тыс банкроттық рәсімінің аяқталғаны туралы және азаматты банкрот деп тану туралы хабарлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (егер ол жеке куәлікте көрсетілген болса),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көрсетілетін қызметті берушінің лауазымды адамының лауазымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы, күні/электрондық цифрлық қолтаңба (бұдан әрі – ЭЦҚ),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦҚ-мен қол қойылған күні және уақыты)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -8727,55 +8795,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9097,35 +9165,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>