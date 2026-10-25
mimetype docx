--- v0 (2025-10-12)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e4e211b" w14:textId="e4e211b">
+    <w:p w14:paraId="3d85487" w14:textId="3d85487">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы аккредиттеудің кейбір мәселелері туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 23 ақпандағы № 29 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 28 ақпанда № 31967 болып тіркелді</w:t>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 23 ақпандағы № 29 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 28 ақпанда № 31967 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -167,95 +167,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Осы бұйрықтың қолданысқа енгізілу тәртібін 4-т. қараңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
+        <w:t>
+      "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексі 25-бабының 3-тармағына және "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңы 10-бабының 1) тармақшасына сәйкес БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Кіріспе жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қоса беріліп отырған "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы кәсіптік қауымдастықты аккредиттеу" және "Жеке және заңды тұлғаларды санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу" мемлекеттік қызметтерін көрсету </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -783,74 +805,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы кәсіптік қауымдастықты аккредиттеу" және "Жеке және заңды тұлғаларды санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу" мемлекеттік қызметтерін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 1) тармақшасына сәйкес әзірленді және "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы кәсіптік қауымдастықты аккредиттеу" және "Жеке және заңды тұлғаларды санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу" мемлекеттік қызметтерін көрсету тәртібін айқындайды.</w:t>
+      1. Осы "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы кәсіптік қауымдастықты аккредиттеу" және "Жеке және заңды тұлғаларды санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу" мемлекеттік қызметтерін көрсету қағидалары (бұдан әрі – Қағидалар) "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасы Заңы (бұдан әрі – Заң) 10-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы кәсіптік қауымдастықты аккредиттеу" және "Жеке және заңды тұлғаларды санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу" мемлекеттік қызметтерін көрсету тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда мынадай ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1204,586 +1288,754 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар мен мәліметтерді тіркеген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттар мен мәліметтердің толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген мерзімде жауапты құрылымдық бөлімшенің қызметкері өтінішті одан әрі қараудан дәлелді бас тартуды дайындайды.</w:t>
+        <w:t>
+      7. Қауымдастық жөніндегі көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Қауымдастық жөніндегі тізбенің 8-тармағында көзделген құжаттардың толық топтамасын ұсынбаған жағдайларда қауымдастық жөніндегі көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkStart w:name="z108" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) қауымдастық жөніндегі көрсетілетін қызметті алушының сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z109" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте қауымдастық жөніндегі көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін мерзім 2 жұмыс күні деп белгіленеді, көрсетілген мерзім Қауымдастық жөніндегі тізбенің 2-тармағында белгіленген мемлекеттік қызмет көрсетудің жалпы мерзіміне енгізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z110" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z111" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z112" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, қауымдастық жөніндегі көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Қауымдастық жөніндегі көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде қауымдастық жөніндегі көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері осы Қағидалардың 6-тармағында көзделген рәсімдер жүргізілген сәттен бастап 1 (бір) жұмыс күні ішінде Қауымдастық жөніндегі тізбенің 8-тармағына сәйкес ұсынылған құжаттар мен мәліметтерді қалыптастырады, оларды Комиссияның қарауына жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды қарау 10 (оң) жұмыс күні ішінде Комиссияның отырысында жүзеге асырылады, нәтижесі бойынша мынадай шешімдердің біреуін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkStart w:name="z26" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қауымдастықты (одақ, бірлестік) аккредиттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z27" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аккредиттеуден бас тарту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия осы Қағидаларға 3-қосымшада белгіленген мәліметтер бойынша КҚ-ның аккредиттеу шарттарына сәйкестігіне бағалау жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия шешімінің нәтижесін Комиссия хатшысы қауымдастық жөніндегі көрсетілетін қызметті алушыға Комиссия шешім қабылдаған күннен бастап 2 (екі) жұмыс күні ішінде жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkStart w:name="z28" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Комиссияның оң шешімі болғанда қауымдастық жөніндегі көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде осы Қағидаларға 2-қосымшаға сәйкес нысан бойынша КҚ-ны аккредиттеу туралы куәлікті ресімдейді және береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z29" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. КҚ-ны аккредиттеу туралы куәлікті беруден дәлелді бас тарту үшін мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z30" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынылған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z31" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қауымдастық жөніндегі көрсетілетін қызметті алушыға қатысты оның негізінде қауымдастық жөніндегі көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған, заңды күшіне енген сот шешімінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z32" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қауымдастық жөніндегі көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z33" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қауымдастық жөніндегі көрсетілетін қызметті алушыға қатысты қызметіне немесе қызметінің жекелеген түрлеріне тыйым салу туралы сот шешімінің заңды күшіне енуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...76 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z34" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызмет көрсетуден бас тартылған кезде қауымдастық жөніндегі көрсетілетін қызметті беруші көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z113" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. КҚ-ны аккредиттеу туралы куәлік бес жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z36" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. КҚ-ны аккредиттеу туралы куәлікті қайта ресімдеу мынадай жағдайларда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z37" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) куәлікте қателердің (қате жазулардың) анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z38" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қауымдастық жөніндегі көрсетілетін қызметті алушының қайта ұйымдастырылуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z39" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қауымдастық жөніндегі көрсетілетін қызметті алушының орналасқан мекенжайының өзгеруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z40" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қауымдастық жөніндегі көрсетілетін қызметті алушының атауының өзгеруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z41" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қауымдастық жөніндегі көрсетілетін қызметті алушының ұйымдық-құқықтық нысанының өзгеруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z42" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талаптардың болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z43" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда КҚ-ны аккредиттеу туралы куәлікті қайта ресімдеу кезінде қауымдастық жөніндегі көрсетілетін қызметті алушы куәлікті қайта ресімдеу үшін негіз болған өзгерістер пайда болған сәттен бастап 5 (бес) жұмыс күні ішінде тиісті өзгерістер туралы растаушы құжаттар бар өтінішті және КҚ-ны аккредиттеу туралы бұрын берілген куәлікті (түпнұсқаны) осы Қағидаларға 4-қосымшаға сәйкес кеңсе арқылы қауымдастық жөніндегі көрсетілетін қызметті берушіге ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z44" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Қауымдастық жөніндегі көрсетілген қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1798,229 +2050,229 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген рәсімдерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оң шешім болғанда қауымдастық жөніндегі көрсетілетін қызметті беруші 3 (үш) жұмыс күні ішінде КҚ-ны аккредиттеу туралы бұрын берілген куәлік туралы мәліметтерді міндетті түрде көрсете отырып, КҚ-ны аккредиттеу туралы куәлікті қайта ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Қауымдастық жөніндегі көрсетілетін қызметті беруші растаушы құжаттар берілмеген немесе тиісінше рәсімделмеген жағдайда осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша бастама жасалған КҚ-ны аккредиттеу туралы куәлікті қайта ресімдеуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z46" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. КҚ-ны аккредиттеу туралы куәліктің қолданылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z47" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қолданылу мерзімі өткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z48" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) КҚ қайта ұйымдастырылған немесе таратылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z49" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) КҚ куәліктің қолданылуын ерікті түрде тоқтату туралы өтініш берген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z50" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қауымдастық жөніндегі көрсетілетін қызметті алушыға қатысты қызметіне немесе қызметінің жекелеген түрлеріне тыйым салу туралы сот шешімі заңды күшіне енген жағдайларда тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z51" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Қауымдастық жөніндегі көрсетілетін қызметті берушінің және (немесе) олардың қызметкерлерінің мемлекеттік қызмет көрсету мәселелері бойынша шешіміне, әрекетіне (әрекетсіздігіне) шағым қауымдастық жөніндегі көрсетілетін қызметті берушінің басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қауымдастық жөніндегі көрсетілетін қызметті алушының тікелей мемлекеттік қызметті көрсететін қауымдастық жөніндегі көрсетілетін қызметті берушінің атына келіп түскен шағымы Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2141,146 +2393,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте шешіміне, әрекетіне (әрекетсіздігіне) шағым жасалып отырған қауымдастық жөніндегі көрсетілетін қызметті беруші, егер ол 3 (үш) жұмыс күні ішінде шағымда көрсетілген талаптарды толық қанағаттандыратын шешім не өзге де әкімшілік әрекет қабылдаса, шағымды қарайтын органға жібермеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңмен өзгеше көзделмеген болса, онда сотқа дейінгі шағымданудан кейін сотқа жүгінуге жол беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:bookmarkStart w:name="z52" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. "Жеке және заңды тұлғаларды санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу" мемлекеттік қызметін көрсету тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z53" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. "Жеке және заңды тұлғаларды санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу" мемлекеттік көрсетілетін қызметін (бұдан әрі – аудит бойынша мемлекеттік көрсетілетін қызмет) КҚ, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы ведомство (бұдан әрі – аудит жөніндегі көрсетілетін қызметті беруші) аудит жөніндегі көрсетілетін қызметті берушінің кеңсесі арқылы көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z54" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Қызмет көрсету процесінің сипаттамасын, нысанын, мазмұны мен нәтижесін, сондай-ақ аудит бойынша мемлекеттік қызмет көрсету ерекшеліктерін ескере отырып, өзге де мәліметтерді қамтитын аудит бойынша мемлекеттік қызмет көрсетуге қойылатын негізгі талаптардың тізбесі осы Қағидаларға 5-қосымшаға сәйкес "Жеке және заңды тұлғаларды санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесінде (бұдан әрі – Аудит жөніндегі тізбе) келтірілген.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша берілетін санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу туралы куәлікті (бұдан әрі – аудит жөніндегі куәлік) алу үшін жеке немесе заңды тұлға (бұдан әрі – аудит жөніндегі көрсетілетін қызметті алушы) аудит жөніндегі көрсетілетін қызметті берушіге кеңсе арқылы осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша өтінішті және Аудит жөніндегі тізбенің 8-тармағына сәйкес құжаттарды жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:bookmarkStart w:name="z55" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Жеке және заңды тұлғаларды санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеуді жүргізу мақсатында құрамы аудит жөніндегі көрсетілетін қызметті берушінің және мемлекеттік органдардың, үкіметтік емесе ұйымдардың, халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік және мемлекеттік емес ұйымдардың өкілдері қатарынан қалыптастырылатын аккредиттеу жөніндегі КҚ комиссиясы (бұдан әрі – Комиссия) құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссияның құрамы КҚ басшысының, ол болмаған кезде оны алмастыратын адамның шешімімен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2345,681 +2597,829 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аккредиттеу немесе аккредиттеуден бас тарту туралы шешімді КҚ комиссиясы көпшілік дауыспен ашық дауыс беру арқылы қабылдайды және қабылданған шешім хаттамамен ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылданған шешіммен келіспеген жағдайда аккредиттеу жөніндегі комиссия мүшелері өз пікірін отырыстың хаттамасына қоса тіркей отырып, жазбаша түрде баяндайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:bookmarkStart w:name="z56" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Аудит жөніндегі көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері Аудит жөніндегі тізбенің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген құжаттар мен мәліметтер тіркелген сәттен бастап 2 (екі) жұмыс күні ішінде ұсынылған құжаттар мен мәліметтердің толықтығын тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z57" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Аудит жөніндегі көрсетілетін қызметті алушы ұсынған өтініште және (немесе) құжаттарда қателер немесе дәлсіздіктер анықталған, олар нысаны мен мазмұны бойынша талаптарға сәйкес келмеген, Аудит жөніндегі тізбенің 8-тармағында көзделген құжаттардың толық топтамасын ұсынбаған жағдайларда аудит жөніндегі көрсетілетін қызметті беруші өтінішті цифрлық күту парағы арқылы қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z115" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші бөлігінде көзделген негіз бойынша көрсетілетін қызметті алушы ұсынған құжаттар (оның ішінде түпнұсқалар) аудит жөніндегі көрсетілетін қызметті алушының сақтауына қабылданбай, көрсетілетін қызметті алушыға қайтарылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z116" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл ретте аудит жөніндегі көрсетілетін қызметті алушыға анықталған кемшіліктерді жою үшін мерзім 2 жұмыс күні деп белгіленеді, көрсетілген мерзім Аудит жөніндегі тізбенің 2-тармағында белгіленген мемлекеттік қызмет көрсетудің жалпы мерзіміне енгізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z117" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кемшіліктер жойылған жағдайда, көрсетілетін қызметті алушы алғаш жүгінген күн мемлекеттік көрсетілетін қызметті алуға өтініш және (немесе) құжаттар қабылданған күн болып есептеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z118" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсету мерзімінің өтуі анықталған кемшіліктер жойылған сәттен бастап қайта басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z119" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анықталған кемшіліктер белгіленген мерзімде жойылмаған жағдайда, аудит жөніндегі көрсетілетін қызметті беруші өтініш пен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Аудит жөніндегі көрсетілетін қызметті алушы құжаттардың толық топтамасын ұсынған кезде аудит жөніндегі көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері осы Қағидалардың 22-тармағында көзделген рәсімдер жүргізілген сәттен бастап 1 (бір) жұмыс күні ішінде Аудит жөніндегі тізбенің 8-тармағына сәйкес ұсынылған құжаттар мен мәліметтерді қалыптастырады, оларды Комиссияның қарауына ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Құжаттарды қарау 10 (оң) жұмыс күні ішінде Комиссияның отырысында жүзеге асырылады, оның нәтижесі бойынша мынадай шешімдердің біреуін қабылдайды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:bookmarkStart w:name="z59" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке және (немесе) заңды тұлғаны аккредиттеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z60" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аккредиттеуден бас тарту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия санитариялық-эпидемиологиялық аудиторлардың аккредиттеу шарттарына осы Қағидаларға 7-қосымшада белгіленген талаптарға сәйкестігіне бағалау жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия шешімінің нәтижесін Комиссия хатшысы Комиссия шешімі қабылданған күннен бастап 2 (екі) жұмыс күні ішінде аудит жөніндегі көрсетілетін қызметті алушыға жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:bookmarkStart w:name="z61" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Комиссияның оң шешімі болғанда аудит жөніндегі көрсетілетін қызметті беруші 1 (бір) жұмыс күні ішінде осы Қағидаларға 6-қосымшаға сәйкес нысан бойынша аудит жөніндегі куәлікті ресімдейді және береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z62" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Аудит жөніндегі куәлікті беруден дәлелді бас тартуға мыналар негіз болып табылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z63" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ұсынылған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z64" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудит жөніндегі көрсетілетін қызметті алушыға қатысты оның негізінде аудит жөніндегі көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған, заңды күшіне енген сот шешімінің болуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z65" w:id="63"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z65" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудит жөніндегі көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z66" w:id="64"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z66" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудит жөніндегі көрсетілетін қызметті алушыға қатысты қызметіне немесе қызметінің жекелеген түрлеріне тыйым салу туралы сот шешімінің заңды күшіне енуі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-[...96 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="66"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z67" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Мемлекеттік қызмет көрсетуден бас тартылған кезде аудит жөніндегі көрсетілетін қызметті беруші көрсетілетін қызметті алушыға бас тартудың себептерін көрсете отырып жауап жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z120" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік қызмет көрсетуден бас тартылған кезде көрсетілетін қызметті алушымен тыңдау өткізілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Аудит жөніндегі куәлік бес жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z69" w:id="67"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z69" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Аудит жөніндегі куәлікті қайта ресімдеу мынадай жағдайларда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z70" w:id="68"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z70" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қателердің (қате жазулардың) анықталуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z71" w:id="69"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z71" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жеке тұлғаның тегінің, атының, әкесінің атының (ол болған кезде) өзгеруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z72" w:id="70"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z72" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудит жөніндегі көрсетілетін қызметті алушының қайта ұйымдастырылуы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z73" w:id="71"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z73" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудит жөніндегі көрсетілетін қызметті алушының орналасқан мекенжайының өзгеруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z74" w:id="72"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z74" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дара кәсіпкер-аудит жөніндегі көрсетілетін қызметті алушының қайта тіркелуі, оның атауының өзгеруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z75" w:id="73"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z75" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) аудит жөніндегі көрсетілетін қызметті алушының ұйымдық-құқықтық нысанының өзгеруі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z76" w:id="74"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z76" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талаптың болуы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z77" w:id="75"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z77" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>29-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген жағдайларда рұқсатты қайта ресімдеу кезінде аудит жөніндегі көрсетілетін қызметті алушы рұқсатты қайта ресімдеу үшін негіз болған өзгерістер пайда болған сәттен бастап 5 (бес) жұмыс күні ішінде тиісті өзгерістер туралы растаушы құжаттар бар өтінішті және аудит бойынша бұрын берілген куәлікті (түпнұсқаны) осы Қағидаларға 8-қосымшаға сәйкес кеңсе арқылы аудит жөніндегі көрсетілетін қызметті берушіге ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z78" w:id="76"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z78" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Аудит жөніндегі көрсетілетін қызметті берушінің жауапты құрылымдық бөлімшесінің қызметкері осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3034,269 +3434,269 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармақтарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген осындай рәсімдерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оң шешім болғанда аудит жөніндегі көрсетілетін қызметті беруші 3 (бір) жұмыс күні ішінде бұрын берілген аудит жөніндегі куәлік туралы мәліметтерді міндетті түрде көрсете отырып, аудит жөніндегі куәлікті қайта ресімдейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="77"/>
+    <w:bookmarkStart w:name="z79" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Аудит жөніндегі көрсетілетін қызметті беруші растаушы құжаттар берілмеген немесе тиісінше ресімделмеген жағдайда осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген негіздер бойынша бастама жасалған аудит жөніндегі куәлікті қайта ресімдеуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z80" w:id="78"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z80" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Аудит жөніндегі куәліктің қолданылуы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z81" w:id="79"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z81" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қолданылу мерзімі өткен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z82" w:id="80"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z82" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аудит жөніндегі көрсетілетін қызметті алушы қайта ұйымдастырылған немесе таратылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z83" w:id="81"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z83" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудит жөніндегі көрсетілетін қызметті алушы куәліктің қолданылуын ерікті түрде тоқтату туралы өтініш берген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z84" w:id="82"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z84" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) аудит жөніндегі көрсетілетін қызметті алушыға қатысты қызметіне немесе қызметінің жекелеген түрлеріне тыйым салу туралы сот шешімі заңды күшіне енген;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z85" w:id="83"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z85" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы мемлекеттік орган "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>49-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген қызметті тиісінше жүзеге асырмау фактілерін анықтаған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z86" w:id="84"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z86" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Аудит жөніндегі көрсетілетін қызметті берушінің және (немесе) олардың жұмыскерлерінің мемлекеттік қызмет көрсету мәселелері бойынша шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым аудит жөніндегі көрсетілетін қызметті берушінің басшысының атына беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңның 25-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3539,118 +3939,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аккредиттеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>"Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы кәсіптік қауымдастықты аккредиттеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы кәсіптік қауымдастықты аккредиттеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3796,51 +4222,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3909,51 +4335,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4022,51 +4448,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк қызметтi көрсету нысаны</w:t>
+Мемлекеттiк қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4135,51 +4561,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетунәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4248,51 +4674,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемнің мөлшері және Қазақстан Републикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4361,89 +4787,91 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z46" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Көрсетілетін қызметті берушінің жұмыс кестесі: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мемлекеттік қызмет алдын ала жазылусыз және жедел қызмет көрсетілмей кезек тәртібімен көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4492,195 +4920,277 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z47" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) осы Қағидаларға 9-қосымшаға сәйкес нысандағы өтініш;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) осы Қағидаларға 3-қосымшаға сәйкес КҚ мәліметтерінің нысаны;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) осы Қағидаларға 3-қосымшаға сәйкес КҚ мәліметтерінің нысаны;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) КҚ жарғысының, стандарттарының және КҚ қағидаларының көшірмесі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) КҚ жарғысының, стандарттарының және КҚ қағидаларының көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) кәсіптік қауымдастықтың санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыратын кемінде (бес) субъектісінің жұмыс істеп тұрған мүшелерінің тізімі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) кәсіптік қауымдастықтың санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыратын кемінде (бес) субъектісінің жұмыс істеп тұрған мүшелерінің тізімі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) санитариялық-эпидемиологиялық аудит жүргізуді жүзеге асыратын жеке және заңды тұлғаларды аккредиттеуге тартылған комиссия мүшелерінің тізімі және санитариялық-эпидемиологиялық аудит қызметі бойынша кемінде үш жұмыс тәжірибесін растайтын Қазақстан Республикасы Еңбек кодексінің 35-бабына сәйкес құжаттардың көшірмелері;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) санитариялық-эпидемиологиялық аудит жүргізуді жүзеге асыратын жеке және заңды тұлғаларды аккредиттеуге тартылған комиссия мүшелерінің тізімі және санитариялық-эпидемиологиялық аудит қызметі бойынша кемінде үш жұмыс тәжірибесін растайтын Қазақстан Республикасы Еңбек кодексінің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35-бабына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәйкес құжаттардың көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6) комиссия мүшелерінде халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы жоғары біліктілік санаттың болуын растайтын құжаттардың көшірмелері;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) комиссия мүшелерінде халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы жоғары біліктілік санаттың болуын растайтын құжаттардың көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7) соңғы 3 (үш) жылда біліктілікті арттыру бойынша оқуды растайтын комиссия мүшелері құжаттарының көшірмелері;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) соңғы 3 (үш) жылда біліктілікті арттыру бойынша оқуды растайтын комиссия мүшелері құжаттарының көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) аккредиттеу туралы куәліктің қолданылу кезеңіне арналған жұмыс жоспары (аккредиттеу мәселелері бойынша оқытудан өту, конференцияларға қатысу, оның ішінде жеке және заңды тұлғаларды аккредиттеу мәселелері бойынша түсіндіру жұмысы).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4731,123 +5241,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Републикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z54" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) ұсынылған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) қауымдастық жөніндегі көрсетілетін қызметті алушыға қатысты оның негізінде қауымдастық жөніндегі көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған, заңды күшіне енген сот шешімінің болуы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) қауымдастық жөніндегі көрсетілетін қызметті алушыға қатысты оның негізінде қауымдастық жөніндегі көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған, заңды күшіне енген сот шешімінің болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) қауымдастық жөніндегі көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) қауымдастық жөніндегі көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) қауымдастық жөніндегі көрсетілетін қызметті алушыға қатысты қызметіне немесе қызметінің жекелеген түрлеріне тыйым салу туралы сот шешімінің заңды күшіне енуі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4898,123 +5430,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктерін, оның ішінде электрондық нысанда көрсетілетін қызметтердің ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z57" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.Мемлекеттік қызмет көрсету орындарының мекенжайлары gov.​egov.​kz интернет-ресурсында орналастырылған.</w:t>
-[...1 lines deleted...]
-          </w:p>
+1. Мемлекеттік қызмет көрсету орындарының мекенжайлары gov.egov.kz интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.Физикалық мүмкіндіктері шектеулі көрсетілетін қызметті алушыларға қызмет көрсету үшін жағдайлар қарастырылған, ғимараттарға кіру пандустармен жабдықталған, шақыру түймелері бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Физикалық мүмкіндіктері шектеулі көрсетілетін қызметті алушыларға қызмет көрсету үшін жағдайлар қарастырылған, ғимараттарға кіру пандустармен жабдықталған, шақыру түймелері бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары: gov.​egov.​kz интернет-ресурсында көрсетілген.</w:t>
+2. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары: gov.egov.​kz интернет-ресурсында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5116,98 +5660,98 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="85"/>
+    <w:bookmarkStart w:name="z89" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Елтаңба</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z90" w:id="86"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z90" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы кәсіптік қауымдастықты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>АККРЕДИТТЕУ ТУРАЛЫ КУӘЛІК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ берілді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5502,68 +6046,68 @@
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санитариялық-эпидемиологиялық аудит жүргізу бойынша жеке және заңды тұлғаларды аккредиттеуді жүргізуге үміткер КҚ мәліметтерінің нысаны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заңды мекенжайы__________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7158,590 +7702,786 @@
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:bookmarkStart w:name="z94" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Халықтың санитарлық-эпидемиологиялық саламаттылығы саласындағы кәсіптік қауымдастықты аккредиттеу туралы куәлікті қайта ресімдеу үшін өтініш</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы кәсіптік қауымдастықты аккредиттеу туралы куәлікті қайта ресімдеу үшін өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________________________________________-ға </w:t>
-[...19 lines deleted...]
-    </w:p>
+      Ескерту. 4-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________-ға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________________________ -дан </w:t>
-[...19 lines deleted...]
-    </w:p>
+      (мемлекеттік органның толық атауы) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________ -дан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (толық атауы, орналасқан жері, заңды тұлғаның бизнес-сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрінің және (немесе) қызметтің кіші түрінің (түрлерінің) толық   атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________________________ </w:t>
-[...55 lines deleted...]
-    </w:p>
+      жүзеге асыруға берілген 20__ жылғы "____" _______________ № _____ аккредиттеу </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      туралы куәлікті қайта ресімдеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мынадай негіз (негіздер) бойынша (тиісті ұяшықта Х көрсетіңіз):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) куәлікте қателердің (қате жазулардың) анықталуы ________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қауымдастық жөніндегі көрсетілетін қызметті алушының қайта ұйымдастырылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңды тұлғаның мекенжайы _______________________________________________________ </w:t>
-[...181 lines deleted...]
-    </w:p>
+      3) қауымдастық жөніндегі көрсетілетін қызметті алушының орналасқан </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мекенжайының өзгеруі _________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қауымдастық жөніндегі көрсетілетін қызметті алушының атауының өзгеруі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Басшы ____________ _________________________________________________  </w:t>
-[...37 lines deleted...]
-    </w:p>
+      5) қауымдастық жөніндегі көрсетілетін қызметті алушының ұйымдық-құқықтық </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нысанының өзгеруі_________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талаптардың болуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаның мекенжайы ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (пошта индексі, облыс, қала, аудан, елді мекен, көшенің атауы,   үйдің/ғимараттың </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондар _______________________________________________ ____________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      парақ қоса беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z147" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы өтініш арқылы мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) барлық көрсетілген деректер ресми байланыстар болып табылатыны және оларға КҚ аккредиттеу туралы куәлікті беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш иесіне қызметтің осы түрімен айналысуға сотпен тыйым салынбағаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қоса берілген барлық құжаттар шындыққа сәйкес келетіні және жарамды болып табылатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш иесі КҚ-ны аккредиттеу туралы куәлікті беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімдігі шектеулі дербес деректерді пайдалануға келісім беретіні расталады</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы ____________ ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қолы) (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған күні: 20 жылғы "_____" ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7820,50 +8560,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аккредиттеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 5-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7877,61 +8655,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>"Жеке және заңды тұлғаларды санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
+"Жеке және заңды тұлғаларды санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу" мемлекеттік қызметін көрсетуге қойылатын негізгі талаптардың тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8000,51 +8768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы ведомство аккредиттеген кәсіптік қауымдастық (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+Қазақстан Републикасының Денсаулық сақтау министрлігі Санитариялық-эпидемиологиялық бақылау комитеті (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8077,51 +8845,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8190,51 +8958,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету мерзімі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8303,51 +9071,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттiк қызметтi көрсету нысаны</w:t>
+Мемлекеттiк қызметті және оның кіші түрлерін (бар болса) көрсету нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8416,87 +9184,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету нәтижесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету нәтижесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-аккредиттеу туралы куәлік не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+аккредиттеу туралы куәлік не мемлекеттік қызметті көрсетуден бас тарту туралы дәлелді жауап..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8529,51 +9297,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемнің мөлшері және Қазақстан Републикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету кезінде көрсетілетін қызметті алушыдан алынатын төлемақы мөлшерін және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8642,123 +9410,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
+Көрсетілетін қызметті берушінің, Мемлекеттік корпорацияның және ақпарат объектілерінің жұмыс графигі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Жұмыс кестесі</w:t>
-[...35 lines deleted...]
-Мемлекеттік қызмет алдын ала жазылусыз және жедел қызмет көрсетілмей кезек тәртібімен көрсетіледі.</w:t>
+Көрсетілетін қызметті берушінің жұмыс кестесі: Қазақстан Республикасының еңбек заңнамасына сәйкес демалыс және мереке күндерінен басқа, дүйсенбіден бастап жұманы қоса алғанда сағат 13.00-ден 14.30-ға дейінгі түскі үзіліспен сағат 9.00-ден 18.30-ға дейін. Мемлекеттік қызмет алдын ала жазылусыз және жедел қызмет көрсетілмей кезек тәртібімен көрсетіледі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8791,159 +9523,201 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету үшін қажетті құжаттар тізбесі</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z97" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) осы Қағидаларға 10-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) персонал туралы мәліметтерді растайтын құжаттың көшірмесі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) персонал туралы мәліметтерді растайтын құжаттың көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) жеке тұлғалардың және (немесе) заңды тұлға қызметкерлерінің білімі туралы дипломның көшірмесі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) жеке тұлғалардың және (немесе) заңды тұлға қызметкерлерінің білімі туралы дипломның көшірмесі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметке тартылған қызметкерлердің тізімі (ЭҮШ-да қызметкерлердің бейіндері және еңбек шарттарын есепке алу туралы мәліметтер болмаған жағдайда);</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметке тартылған қызметкерлердің тізімі (ЭҮШ-да қызметкерлердің бейіндері және еңбек шарттарын есепке алу туралы мәліметтер болмаған жағдайда);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) соңғы бес жыл ішінде мамандығы бойынша санитариялық-эпидемиологиялық аудит жүргізуге тартылған қызметкерлердің біліктілігін арттыруды растайтын құжаттардың көшірмелері;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) соңғы бес жыл ішінде мамандығы бойынша санитариялық-эпидемиологиялық аудит жүргізуге тартылған қызметкерлердің біліктілігін арттыруды растайтын құжаттардың көшірмелері;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметке тартылған қызметкерлердің біліктілік санатын растайтын құжаттардың көшірмелері.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8994,123 +9768,145 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Републикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+Мемлекеттік қызметті және оның кіші түрлерін (бар болса) көрсетуден бас тарту үшін Қазақстан Республикасының заңдарында белгіленген негіздерді қамтитын, мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z102" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) ұсынылған құжаттардың және (немесе) оларда қамтылған деректердің (мәліметтердің) дұрыс еместігінің анықталуы;</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2) аудит жөніндегі көрсетілетін қызметті алушыға қатысты оның негізінде аудит жөніндегі көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған, заңды күшіне енген сот шешімінің болуы;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) аудит жөніндегі көрсетілетін қызметті алушыға қатысты оның негізінде аудит жөніндегі көрсетілетін қызметті алушы мемлекеттік көрсетілетін қызметті алуға байланысты арнайы құқығынан айырылған, заңды күшіне енген сот шешімінің болуы;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3) аудит жөніндегі көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) аудит жөніндегі көрсетілетін қызметті алушының және (немесе) мемлекеттік қызметті көрсету үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің осы Қағидаларда белгіленген талаптарға сәйкес келмеуі;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) аудит жөніндегі көрсетілетін қызметті алушыға қатысты қызметіне немесе қызметінің жекелеген түрлеріне тыйым салу туралы сот шешімінің заңды күшіне енуі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9161,123 +9957,135 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік қызметті көрсету ерекшеліктерін, оның ішінде электрондық нысанда көрсетілетін қызметтердің ерекшеліктерін ескере отырып, өзге де талаптар</w:t>
+Мемлекеттік қызмет көрсету, оның ішінде электрондық нысанда және Мемлекеттік корпорация арқылы көрсету ерекшеліктері ескеріле отырып, өзге де талаптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z105" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1.Мемлекеттік қызмет көрсету орындарының мекенжайлары gov.​egov.​kz интернет-ресурсында орналастырылған.</w:t>
-[...1 lines deleted...]
-          </w:p>
+1. Мемлекеттік қызмет көрсету орындарының мекенжайлары gov.​egov.​kz интернет-ресурсында орналастырылған.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2.Физикалық мүмкіндіктері шектеулі көрсетілетін қызметті алушыларға қызмет көрсету үшін жағдайлар қарастырылған, ғимараттарға кіру пандустармен жабдықталған, шақыру түймелері бар.</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2. Физикалық мүмкіндіктері шектеулі көрсетілетін қызметті алушыларға қызмет көрсету үшін жағдайлар қарастырылған, ғимараттарға кіру пандустармен жабдықталған, шақыру түймелері бар.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары көрсетілетін қызметті берушінің интернет-ресурсында көрсетілген.</w:t>
+2. Мемлекеттік қызмет көрсету мәселелері жөніндегі анықтама қызметтерінің байланыс телефондары: gov.​egov.​kz интернет-ресурсында көрсетілген.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9385,111 +10193,111 @@
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="89"/>
+      <w:bookmarkStart w:name="z97" w:id="142"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       __________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы аккредиттеуші ұйымның атауы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>АККРЕДИТТЕУ ТУРАЛЫ КУӘЛІК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің 25-бабының негізінде</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9766,68 +10574,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аккредиттеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға үміткер жеке және заңды тұлғаларды аккредиттеу үшін біліктілік талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10562,626 +11370,846 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аккредиттеу қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Санитариялық-эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу туралы куәлікті қайта ресімдеу үшін өтініш</w:t>
-[...14 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Санитариялық- эпидемиологиялық аудит жүргізу жөніндегі қызметті жүзеге асыруға аккредиттеу туралы куәлікті қайта ресімдеу үшін өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _____________________________________________________________________________ -ға </w:t>
-[...1 lines deleted...]
-    </w:p>
+      Ескерту. 8-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________ -ға</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-               (халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы </w:t>
-[...19 lines deleted...]
-    </w:p>
+      (халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы  ведомство </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аккредиттеген ұйымның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________ -дан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (жеке немесе заңды тұлғаның толық атауы, орналасқан жері (заңды тұлғаның  бизнес-</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәйкестендіру нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (қызмет түрінің және (немесе) қызметтің кіші түрінің (түрлерінің)   толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жүзеге асыруға берілген 20__жылғы "____" _______________№_________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аккредиттеу туралы куәлікті қайта ресімдеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мынадай негіз (негіздер) бойынша (тиісті ұяшықта Х көрсетіңіз):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z166" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қателердің (қате жазулардың) анықталуы _____________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жеке тұлғаның тегінің, атының, әкесінің атының (бар болса) өзгеруі_________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z168" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) аудит жөніндегі көрсетілетін қызметті алушының қайта ұйымдастырылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z169" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z170" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________________________________ -дан </w:t>
-[...1 lines deleted...]
-    </w:p>
+      4) аудит жөніндегі көрсетілетін қызметті алушының орналасқан мекенжайының </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z171" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзгеруі___________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z172" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-              (жеке немесе заңды тұлғаның толық атауы, орналасқан жері (заңды тұлғаның  </w:t>
-[...19 lines deleted...]
-    </w:p>
+      5) дара кәсіпкер-аудит жөніндегі көрсетілетін қызметті алушының қайта тіркелуі, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z173" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оның атауының өзгеруі___________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z174" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________________________ </w:t>
-[...181 lines deleted...]
-    </w:p>
+      6) аудит жөніндегі көрсетілетін қызметті алушының ұйымдық-құқықтық нысанының </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z175" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзгеруі___________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z176" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жеке немесе заңды тұлғаның мекенжайы ______________________________________ </w:t>
-[...1 lines deleted...]
-    </w:p>
+      7) Қазақстан Республикасының заңдарында қайта ресімдеу туралы талаптың </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z177" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      болуы___.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жеке немесе заңды тұлғаның мекенжайы __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z179" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-                    (почталық индексі, облыс, қала, аудан, елді мекен, көшенің атауы, үйдің/ғимараттың </w:t>
-[...55 lines deleted...]
-    </w:p>
+      (пошта индексі, облыс, қала, аудан, елді мекен, көшенің атауы, үйдің/ғимараттың </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      нөмірі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z181" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық пошта _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z182" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефондар ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z183" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________ парақ қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...142 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z184" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы өтініш арқылы мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z185" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) барлық көрсетілген деректер ресми байланыстар болып табылатыны және оларға аккредиттеу туралы куәлікті беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш иесіне қызметтің осы түрімен айналысуға сотпен тыйым салынбағаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z187" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қоса берілген барлық құжаттар шындыққа сәйкес келетіні және жарамды болып табылатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z188" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш иесі аккредиттеу туралы куәлікті беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімдігі шектеулі дербес деректерді пайдалануға келісім беретіні расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z189" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________ (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z190" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z191" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Толтырылған күні: 20 жылғы "_____" _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11413,443 +12441,480 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(тегі, аты, әкесінің аты (бар болса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...50 lines deleted...]
-      санитариялық-эпидемиологиялық аудит жүргізу бойынша жеке және заңды тұлғаларды аккредиттеуді жүзеге асыру үшін халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы аккредиттеуші орган ретінде аккредиттеуді сұраймын.</w:t>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 9-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________________________________ (заңды тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитариялық-эпидемиологиялық аудит жүргізу бойынша жеке және заңды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұлғаларды аккредиттеуді жүзеге асыру үшін халықтың анитариялық-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      эпидемиологиялық саламаттылығы саласындағы аккредиттеуші орган ретінде </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аккредиттеуді сұраймын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Меншік нысаны: __________________________________________</w:t>
-[...125 lines deleted...]
-      5. Қоса берілетін құжаттардың тізімдемесі _____________________________________</w:t>
+      1. Меншік нысаны: __________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құрылған жылы: _____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік тіркеу туралы куәлік (анықтама)___________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мекенжайы: ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индекс, қала, аудан, облыс, көше, үйдің №, телефон, факс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қоса берілетін құжаттардың тізімдемесі _________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйымның басшысы: __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-                                            (тегі, аты, әкесінің аты (бар болса) және қолы)</w:t>
-[...125 lines deleted...]
-      4) өтініш иесі КҚ-ны аккредиттеу туралы куәлікті беру кезінде ақпараттық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімдігі шектеулі дербес деректерді пайдалануға келісім береді.</w:t>
+      (тегі, аты, әкесінің аты (бар болса) және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс деректері: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электрондық пошта, жұмыс және ұялы телефондар)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы өтініш арқылы мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) барлық көрсетілген деректер ресми байланыстар болып табылатыны және оларға КҚ аккредиттеу туралы куәлікті беру немесе беруден бас тарту мәселелері бойынша кез келген ақпаратты жіберуге болатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш иесіне қызметтің осы түрімен айналысуға сотпен тыйым салынбағаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қоса берілген барлық құжаттар шындыққа сәйкес келетіні және жарамды болып табылатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өтініш иесі КҚ-ны аккредиттеу туралы куәлікті беру кезінде цифрлық жүйелерде қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімдігі шектеулі дербес деректерді пайдалануға келісім беретіні расталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күні 20__жылғы "____" ______________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11858,70 +12923,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш 20 _______жылғы "____" ________ қарауға қабылданды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-                            (өтінішті қабылдаған жауапты адамның қолы, тегі)</w:t>
+        <w:t>
+      _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (өтінішті қабылдаған жауапты адамның қолы, тегі)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12194,517 +13259,716 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жүзеге асыратын кәсіптік қауымдастықтың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>толық атауы)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________________________ </w:t>
-[...36 lines deleted...]
-    </w:p>
+      Ескерту. 10-қосымша жаңа редакцияда – ҚР Денсаулық сақтау министрінің 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 94</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z192" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (жеке немесе заңды тұлғаның толық атауы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z194" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z195" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      санитариялық-эпидемиологиялық аудитті жүргізу жөніндегі қызметті жүзеге асыруға </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z196" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аккредиттеуді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z197" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұйым туралы мәліметтер:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Меншік нысаны: __________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z199" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құрылған жылы: ____________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z200" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ________________________________________________________________ </w:t>
-[...19 lines deleted...]
-    </w:p>
+      3. Жеке немесе заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы куәлік </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (анықтама)_________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (№, кім және қашан берді)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Мекенжайы: ____________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индекс, қала, аудан, облыс, көше, үйдің №, телефон, факс)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қоса берілетін құжаттар _____________________ ________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұйымның басшысы __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z207" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (тегі, аты, әкесінің аты (бар болса) және қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Күні 20__жылғы "____" ______________. _________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (құжатты қабылдаған жауапты адамның тегі, аты, әкесінің аты (бар   болса) қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы өтініш арқылы мыналар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Мекенжайы: _______________________________________________________ </w:t>
-[...37 lines deleted...]
-    </w:p>
+      1) барлық көрсетілген деректер ресми байланыстар болып табылатыны және оларға </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ұйымның басшысы: __________________________________________ </w:t>
-[...37 lines deleted...]
-    </w:p>
+      КҚ аккредиттеу туралы куәлікті беру немесе беруден бас тарту мәселелері бойынша </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кез келген ақпаратты жіберуге болатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z214" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш иесіне қызметтің осы түрімен айналысуға сотпен тыйым салынбағаны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z215" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      __________________________________________________________________ </w:t>
-[...109 lines deleted...]
-    </w:p>
+      3) қоса берілген барлық құжаттар шындыққа сәйкес келетіні және жарамды болып </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z216" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      табылатыны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z217" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) өтініш иесі КҚ-ны аккредиттеу туралы куәлікті беру кезінде цифрлық жүйелерде </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z218" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      қамтылған, заңмен қорғалатын құпияны құрайтын қолжетімдігі шектеулі дербес </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z219" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      деректерді пайдалануға келісім беретіні расталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>