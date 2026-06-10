--- v0 (2025-10-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="dfce536" w14:textId="dfce536">
+    <w:p w14:paraId="b322022" w14:textId="b322022">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2945,674 +2945,892 @@
         <w:t xml:space="preserve">
       2) 2023 жылғы 1 қаңтардағы жағдай бойынша жасалған мемлекеттік сатып алу туралы шартта көрсетілген сома мен қабылданған жұмыс актілері бойынша бұрын төленген төлем қаражат арасындағы айырмашылық бойынша – осы Қағидалардың 10-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген объектілер үшін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Уәкілетті орган төлем шотты "Қазынашылық-клиент" ақпараттық жүйесі арқылы қазынашылық органдарына РБК шешімін және бекітілген Басым тізбені қоса ұсына отырып Қор қаражатын ЖАО-ның тиісті шоттарына аударуды жүргізеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Орта білім беру объектілерін салуға және (немесе) реконструкциялауға (жапсарлас құрылыс) Қор қаражатын жұмсау бойынша сәулет, қала құрылысы, құрылыс саласындағы жергілікті мемлекеттік басқару функцияларын жүзеге асыруға уәкілетті жергілікті бюджеттен қаржыландырылатын мемлекеттік мекеме (бұдан әрі – Құрылыс басқармасы) ЖАО-ның тиісті шотының қаражатын басқарушы болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z67" w:id="63"/>
-[...15 lines deleted...]
-      20. Орта білім беру объектілерін салуға және (немесе) реконструкциялауға (жапсарлас құрылыс) Қор қаражатын жұмсау бойынша сәулет, қала құрылысы, құрылыс саласындағы жергілікті мемлекеттік басқару функцияларын жүзеге асыруға уәкілетті жергілікті бюджеттен қаржыландырылатын мемлекеттік мекеме (бұдан әрі – Құрылыс басқармасы) ЖАО-ның тиісті шотының қаражатын басқарушы болып табылады.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Құрылыс басқармасы ЖАО шотынан қаражатты Қазақстан Республикасының заңнамасына сәйкес жасалған Қор қаражаты есебінен орта білім беру объектілерін салу және (немесе) реконструкциялау (жапсарлас құрылыс) жөніндегі мемлекеттік сатып алу туралы шарттардың негізінде жұмсайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z68" w:id="64"/>
-[...15 lines deleted...]
-      21. Құрылыс басқармасы ЖАО шотынан қаражатты Қазақстан Республикасының заңнамасына сәйкес жасалған Қор қаражаты есебінен орта білім беру объектілерін салу және (немесе) реконструкциялау (жапсарлас құрылыс) жөніндегі мемлекеттік сатып алу туралы шарттардың негізінде жұмсайды.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Қор қаражаты есебінен орта білім беру объектілерін салу және (немесе) реконструкциялау (жапсарлас құрылыс) жөніндегі мемлекеттік сатып алу туралы шарттар қазынашылық органдарында тіркелуге жатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z69" w:id="65"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, Құрылыс басқармасы Қор қаражаты есебінен осы Қағидалардың 18-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген орта білім беру объектілерінің құрылысын және (немесе) реконструкциясын (жапсарлас құрылыс) қаржыландыру көздеріне өзгерістер енгізу және "қазынашылық органдарында тіркеусіз" мәртебесімен бұрын жасалған мемлекеттік сатып алу туралы шартқа қосымша келісім жасау арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Бұрын бюджет қаражаты есебінен қаржыландырылған және азаматтық-құқықтық мәмілелері аумақтық қазынашылық бөлімшелерінде тіркелген объектілерді қоспағанда, құрылысы Қор қаражаты есебінен қаржыландырылатын орта білім беру объектілері бойынша басқа көздер есебінен қаржыландыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Қор қаражатын ЖАО шоттарынан пайдалануға байланысты төлемдерді жүргізу Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы № 328 бұйрығымен бекітілген Бюджеттің қазынашылық атқарылуы және оларға кассалық қызмет көрсету рәсімдерінің, қазынашылық есепке алу және мониторинг рәсімдерінің (бұдан әрі – № 328 Рәсімдері) 6-тарауының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-параграфына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 19.06.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 150</w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. Қор қаражатын ЖАО шоттарынан пайдалануға байланысты төлемдерді жүргізу Қазақстан Республикасы Қаржы министрінің 2025 жылғы 30 мамырдағы № 272 бұйрығымен бекітілген 2025 қаржы жылына арналған бюджетті атқару және оған кассалық қызмет көрсету қағидаларынының (бұдан әрі – № 272 Қағида) 6-тарауының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
+      25. Қор шотын және ЖАО шоттарын жабу тәртібі № 328 Рәсімдердің 4-тарауының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-параграфы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.08.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Қор қаражатының жыл басындағы қалдықтары мемлекеттік бюджетке алып қоюға (аударуға) жатпайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 176</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="68"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Уәкілетті орган бекіткен Басым тізбеге енгізілмеген орта білім беру объектілерін салуға және (немесе) реконструкциялауға (жапсарлас құрылыс) ЖАО шотынан қаражат жұмсауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мердігерлік жұмыстарды мемлекеттік сатып алу немесе аяқталған объектіні пайдалануға қабылдау қорытындылары бойынша ЖАО шотында қаражат үнемделген жағдайда ЖАО бір ай мерзімде үнемделген қаражатты Қор шотына қайтаруды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Қор қаражатын пайдалануына мемлекеттік аудит және қаржылық бақылау Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Қор қаражатын пайдалану бойынша мониторинг және есептілік тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 176</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен. </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің 05.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 176</w:t>
+        <w:t xml:space="preserve">      30-тармақ жаңа редакцияда көзделген - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-[...94 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="74"/>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Уәкілетті орган қазынашылық органдарының ақпараттық жүйесі арқылы Қор шотына қаражат түсімдерінің мониторингін ай сайын жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z79" w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Уәкілетті орган ай сайын, есепті кезеңнен кейінгі айдың 10-күніне дейінгі мерзімде және тиісті қаржы жылы үшін есепті жылдан кейінгі жылдың 1 ақпанына дейінгі мерзімде "Бюджеттік есептілікті жасау және ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 мамырдағы № 262 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген нысан бойынша Қор түсімдері мен шығыстары туралы есепті бюджетті атқару жөніндегі орталық уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3631,90 +3849,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="76"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. ЖАО тоқсан сайын, есепті кезеңнен кейінгі айдың 5-күніне дейінгі мерзімде Уәкілетті органға әрбір жоба бөлінісінде қаражатты игеру (құрылыс-монтаждау жұмыстарына, жобаны басқаруға, авторлық және техникалық қадағалауға арналған шығыстар бөлінісінде), орындалған жұмыстардың көлемі, объектінің дайындығы, объектіні пайдалануға берудің жоспарлы мерзімі, құрылған уақытша жұмыс орындарының саны туралы ақпаратты қамтитын түсіндірме жазбаны қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Қор шотының қаражатын пайдалану туралы есепті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3733,70 +3951,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="77"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. ЖАО тиісті орта білім беру объектісін салуға және (немесе) реконструкциялауға (жапсарлас құрылыс) жұмыстарды мемлекеттік сатып алу туралы жасалған шарттың болмауы себебінен ЖАО шотына қаражат түскен сәттен бастап алты ай ішінде пайдаланбаған жағдайда, Уәкілетті орган ЖАО-ның пайдаланылмаған қаражатты Қор шотына қайтару қажеттілігі туралы талабын жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖАО Уәкілетті органның тиісті талабын алған күннен бастап бес жұмыс күні ішінде қаражатты Қордың шотына қайтаруды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4045,80 +4263,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орта білім беру объектілерін салу және (немесе) реконструкциялау (жапсарлас құрылыс) объектілерінің Алдын ала тізбесіне енгізуге</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім беру инфрақұрылымын қолдау қорының (бұдан әрі – Қор) қаражатын бөлу, жұмсау, мониторингтеу және есептілік қағидаларына сәйкес _______________________________________________ әкімдігі (облыстың, республикалық маңызы бар қаланың, астананың)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5137,68 +5355,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысаны www.edu.gov.kz интернет-ресурсындаа орналастырылған</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Білім беру инфрақұрылымын қолдау жөніндегі жергілікті атқарушы орган шотының қаражатын пайдалану туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7593,200 +7811,200 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жинауға арналған нысанға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Білім беру инфрақұрылымын қолдау жөніндегі жергілікті атқарушы орган шотының қаражатын пайдалану туралы есеп" әкімшілік деректерді жинауға арналған нысанды толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индексі: 1 – (Білім беру инфрақұрылымы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жиілігі: тоқсан сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша осы түсініктеме жергілікті атқарушы органдардың білім беру инфрақұрылымын қолдау жөніндегі жергілікті атқарушы органның шотының қаражатын пайдалану туралы есебін жасауға және ұсынуға арналған.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Құндық мәндегі барлық көрсеткіштер ондық таңбасыз мың теңгемен толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Есепке облыс әкімі, сәулет, қала құрылысы және құрылыс саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органның басшысы және қаржы саласындағы функцияларды жүзеге асыратын басшы қол қояды. Есеп уәкілетті органға электрондық нұсқада ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
-[...39 lines deleted...]
-      2. Құндық мәндегі барлық көрсеткіштер ондық таңбасыз мың теңгемен толтырылады.</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 1-бағанда инвестициялық жобаның реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8094,55 +8312,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8468,31 +8686,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>