--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b322022" w14:textId="b322022">
+    <w:p w14:paraId="4cecc87" w14:textId="4cecc87">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2945,302 +2945,270 @@
         <w:t xml:space="preserve">
       2) 2023 жылғы 1 қаңтардағы жағдай бойынша жасалған мемлекеттік сатып алу туралы шартта көрсетілген сома мен қабылданған жұмыс актілері бойынша бұрын төленген төлем қаражат арасындағы айырмашылық бойынша – осы Қағидалардың 10-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген объектілер үшін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Уәкілетті орган төлем шотты "Қазынашылық-клиент" цифрлық жүйесі арқылы қазынашылық органдарына РБК шешімін және бекітілген Басым тізбені қоса ұсына отырып Қор қаражатын ЖАО-ның тиісті шоттарына аударуды жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...82 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Орта білім беру объектілерін салуға және (немесе) реконструкциялауға (жапсарлас құрылыс) Қор қаражатын жұмсау бойынша сәулет, қала құрылысы, құрылыс саласындағы жергілікті мемлекеттік басқару функцияларын жүзеге асыруға уәкілетті жергілікті бюджеттен қаржыландырылатын мемлекеттік мекеме (бұдан әрі – Құрылыс басқармасы) ЖАО-ның тиісті шотының қаражатын басқарушы болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Құрылыс басқармасы ЖАО шотынан қаражатты Қазақстан Республикасының заңнамасына сәйкес жасалған Қор қаражаты есебінен орта білім беру объектілерін салу және (немесе) реконструкциялау (жапсарлас құрылыс) жөніндегі мемлекеттік сатып алу туралы шарттардың негізінде жұмсайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Қор қаражаты есебінен орта білім беру объектілерін салу және (немесе) реконструкциялау (жапсарлас құрылыс) жөніндегі мемлекеттік сатып алу туралы шарттар қазынашылық органдарында тіркелуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Бұл ретте, Құрылыс басқармасы Қор қаражаты есебінен осы Қағидалардың 18-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген орта білім беру объектілерінің құрылысын және (немесе) реконструкциясын (жапсарлас құрылыс) қаржыландыру көздеріне өзгерістер енгізу және "қазынашылық органдарында тіркеусіз" мәртебесімен бұрын жасалған мемлекеттік сатып алу туралы шартқа қосымша келісім жасау арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Бұрын бюджет қаражаты есебінен қаржыландырылған және азаматтық-құқықтық мәмілелері аумақтық қазынашылық бөлімшелерінде тіркелген объектілерді қоспағанда, құрылысы Қор қаражаты есебінен қаржыландырылатын орта білім беру объектілері бойынша басқа көздер есебінен қаржыландыруға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3259,90 +3227,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Қор қаражатын ЖАО шоттарынан пайдалануға байланысты төлемдерді жүргізу Қазақстан Республикасы Қаржы министрінің 2025 жылғы 27 маусымдағы № 328 бұйрығымен бекітілген Бюджеттің қазынашылық атқарылуы және оларға кассалық қызмет көрсету рәсімдерінің, қазынашылық есепке алу және мониторинг рәсімдерінің (бұдан әрі – № 328 Рәсімдері) 6-тарауының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-параграфына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3361,90 +3329,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Қор шотын және ЖАО шоттарын жабу тәртібі № 328 Рәсімдердің 4-тарауының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-параграфы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> талаптарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3463,70 +3431,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Қор қаражатының жыл басындағы қалдықтары мемлекеттік бюджетке алып қоюға (аударуға) жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3545,292 +3513,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Уәкілетті орган бекіткен Басым тізбеге енгізілмеген орта білім беру объектілерін салуға және (немесе) реконструкциялауға (жапсарлас құрылыс) ЖАО шотынан қаражат жұмсауға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Мердігерлік жұмыстарды мемлекеттік сатып алу немесе аяқталған объектіні пайдалануға қабылдау қорытындылары бойынша ЖАО шотында қаражат үнемделген жағдайда ЖАО бір ай мерзімде үнемделген қаражатты Қор шотына қайтаруды жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Қор қаражатын пайдалануына мемлекеттік аудит және қаржылық бақылау Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қор қаражатын пайдалану бойынша мониторинг және есептілік тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Уәкілетті орган қазынашылық органдарының цифрлық жүйесі арқылы Қор шотына қаражат түсімдерінің мониторингін ай сайын жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...68 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Уәкілетті орган ай сайын, есепті кезеңнен кейінгі айдың 10-күніне дейінгі мерзімде және тиісті қаржы жылы үшін есепті жылдан кейінгі жылдың 1 ақпанына дейінгі мерзімде "Бюджеттік есептілікті жасау және ұсыну қағидаларын бекіту туралы" Қазақстан Республикасы Қаржы министрінің 2025 жылғы 28 мамырдағы № 262 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген нысан бойынша Қор түсімдері мен шығыстары туралы есепті бюджетті атқару жөніндегі орталық уәкілетті органға ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3849,90 +3795,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. ЖАО тоқсан сайын, есепті кезеңнен кейінгі айдың 5-күніне дейінгі мерзімде Уәкілетті органға әрбір жоба бөлінісінде қаражатты игеру (құрылыс-монтаждау жұмыстарына, жобаны басқаруға, авторлық және техникалық қадағалауға арналған шығыстар бөлінісінде), орындалған жұмыстардың көлемі, объектінің дайындығы, объектіні пайдалануға берудің жоспарлы мерзімі, құрылған уақытша жұмыс орындарының саны туралы ақпаратты қамтитын түсіндірме жазбаны қоса бере отырып, осы Қағидаларға </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Қор шотының қаражатын пайдалану туралы есепті ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3951,70 +3897,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. ЖАО тиісті орта білім беру объектісін салуға және (немесе) реконструкциялауға (жапсарлас құрылыс) жұмыстарды мемлекеттік сатып алу туралы жасалған шарттың болмауы себебінен ЖАО шотына қаражат түскен сәттен бастап алты ай ішінде пайдаланбаған жағдайда, Уәкілетті орган ЖАО-ның пайдаланылмаған қаражатты Қор шотына қайтару қажеттілігі туралы талабын жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЖАО Уәкілетті органның тиісті талабын алған күннен бастап бес жұмыс күні ішінде қаражатты Қордың шотына қайтаруды жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4263,80 +4209,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оқу-ағарту министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Орта білім беру объектілерін салу және (немесе) реконструкциялау (жапсарлас құрылыс) объектілерінің Алдын ала тізбесіне енгізуге</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>өтінім</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Білім беру инфрақұрылымын қолдау қорының (бұдан әрі – Қор) қаражатын бөлу, жұмсау, мониторингтеу және есептілік қағидаларына сәйкес _______________________________________________ әкімдігі (облыстың, республикалық маңызы бар қаланың, астананың)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4850,79 +4796,169 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(облыс, республикалық маңызы</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>облыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>маңызы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бар қала, астана)</w:t>
+              <w:t xml:space="preserve">бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қала</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>астана</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4951,78 +4987,168 @@
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(қолы, тегі, аты-жөні</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қолы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тегі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аты-жөні</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(болған жағдайда)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5355,68 +5481,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкімшілік деректер нысаны www.edu.gov.kz интернет-ресурсындаа орналастырылған</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Әкімшілік деректерді жинауға арналған нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Білім беру инфрақұрылымын қолдау жөніндегі жергілікті атқарушы орган шотының қаражатын пайдалану туралы есеп</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда - ҚР Оқу-ағарту министрінің м.а. 19.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7811,200 +7937,200 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жинауға арналған нысанға </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Білім беру инфрақұрылымын қолдау жөніндегі жергілікті атқарушы орган шотының қаражатын пайдалану туралы есеп" әкімшілік деректерді жинауға арналған нысанды толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индексі: 1 – (Білім беру инфрақұрылымы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жиілігі: тоқсан сайын</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Әкімшілік деректерді жинауға арналған нысанды толтыру бойынша осы түсініктеме жергілікті атқарушы органдардың білім беру инфрақұрылымын қолдау жөніндегі жергілікті атқарушы органның шотының қаражатын пайдалану туралы есебін жасауға және ұсынуға арналған.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Құндық мәндегі барлық көрсеткіштер ондық таңбасыз мың теңгемен толтырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Есепке облыс әкімі, сәулет, қала құрылысы және құрылыс саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органның басшысы және қаржы саласындағы функцияларды жүзеге асыратын басшы қол қояды. Есеп уәкілетті органға электрондық нұсқада ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Нысанды толтыру жөніндегі түсіндірме</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. 1-бағанда инвестициялық жобаның реттік нөмірі көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8312,55 +8438,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8686,31 +8812,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>