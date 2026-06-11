--- v0 (2025-10-14)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e9d343d" w14:textId="e9d343d">
+    <w:p w14:paraId="7a5c151" w14:textId="7a5c151">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 3 ақпандағы № 77 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 13 ақпанда № 31895 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 3 ақпандағы № 77 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 13 ақпанда № 31895 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -568,222 +644,190 @@
         <w:t xml:space="preserve">
       егер инженерлік және көлік инфрақұрылымы объектісі (желілік объектілер) мемлекеттік орман қоры жерлерінде орналасқан болса – Қазақстан Республикасы Ауыл шаруашылығы министрінің 2015 жылғы 28 қаңтардағы № 18-02/45 бұйрығымен бекітілген (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10481 болып тіркелген) Орман шаруашылығын жүргізуге байланысты емес мақсаттар үшін орман қоры жерлерінің санатынан басқа санаттардағы жерлерге ауыстыру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидаларына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес орман қоры жерлерін бір санаттан басқа санатқа ауыстыруды мақұлдау туралы комиссияның оң қорытындысы, сондай-ақ жергілікті атқарушы органдармен алдын ала келісім ұсынылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       егер су шаруашылығы құрылыстарын салу және олардың жұмыс істеу, сондай-ақ Қазақстан Республикасының Мемлекеттік шекарасы объектілерін салу, жайластыру және олардың жұмыс істеу, қорғаныс мұқтаждары объектісі оларды ықтимал орналастырудың басқа нұсқалары болмаған кезде ерекше қорғалатын табиғи аумақтарда орналасқан жағдайында – Қазақстан Республикасы Үкіметінің 2009 жылғы 17 ақпандағы № 172 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Ерекше қорғалатын табиғи аумақтардың жерін босалқы жерге ауыстыру ережесіне сәйкес ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті органның келісімі, сондай-ақ жергілікті атқарушы органдар келісімі ұсынылады;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       егер инженерлік және көліктік инфрақұрылым объектісі (желілік объектілер) мемлекеттік табиғи қаумалдар мен мемлекеттік қорық аймақтарының аумағында орналасса – Қазақстан Республикасы Үкіметінің 2010 жылғы 11 мамырдағы № 399 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Республикалық және жергілікті маңызы бар мемлекеттік табиғи қаумалдар мен республикалық маңызы бар мемлекеттік қорық аймақтарын тарату және олардың аумақтарын азайту ережесіне сәйкес ерекше қорғалатын табиғи аумақтар саласындағы уәкілетті органның келісімі, сондай-ақ жергілікті атқарушы органдар келісімі ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жергілікті атқарушы органдармен алдын ала келісу (ТЭН үшін);";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -796,90 +840,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -892,90 +936,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -988,70 +1032,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реттік нөмірі 9-жол мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -1195,150 +1239,150 @@
               <w:t>
 Қазақстан Республикасының сәулет, қала құрылысы және құрылыс саласындағы заңнамасында және нормативтік-техникалық құжаттарда көзделген құрылыс жобасын өзге де келісулер.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің Құрылыс және тұрғын үй-коммуналдық шаруашылық істері комитеті заңнамада белгіленген тәртіппен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасы Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Индустрия және инфрақұрылымдық даму вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1513,55 +1557,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>