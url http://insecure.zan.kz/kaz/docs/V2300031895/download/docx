--- v1 (2026-06-11)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7a5c151" w14:textId="7a5c151">
+    <w:p w14:paraId="e245518" w14:textId="e245518">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 бұйрығына өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2023 жылғы 3 ақпандағы № 77 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 13 ақпанда № 31895 болып тіркелді. Күші жойылды - Қазақстан Республикасы Өнеркәсіп және құрылыс министрінің 2026 жылғы 15 мамырдағы № 240 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -1549,63 +1551,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1927,35 +1951,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>