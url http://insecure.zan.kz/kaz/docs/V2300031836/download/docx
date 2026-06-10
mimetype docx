--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ea10b1" w14:textId="4ea10b1">
+    <w:p w14:paraId="6a49107" w14:textId="6a49107">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -979,74 +979,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұлттық превентивтік тетікке қатысушыларды іріктеу қағидалары 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы ұлттық превентивтік тетікке қатысушыларды іріктеу қағидалары (бұдан әрі - Қағидалар) "Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл туралы" Қазақстан Республикасы Конституциялық Заңының 7-бабы </w:t>
+      1. Осы ұлттық превентивтік тетікке қатысушыларды іріктеу қағидалары (бұдан әрі – Қағидалар) "Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл туралы" Қазақстан Республикасы Конституциялық Заңының 7-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бесінші абзацына сәйкес әзірленді және алдын ала бару үшін ұлттық превентивтік тетікке қатысушыларды іріктеу тәртібін айқындайды.</w:t>
+        <w:t xml:space="preserve"> бесінші абзацына сәйкес әзірленді және алдын ала бару және олардың өкілеттіктерін тоқтату үшін ұлттық превентивтік тетікке қатысушыларды іріктеу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Адам құқықтары жөніндегі уәкілдің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл (бұдан әрі - Уәкіл), сондай-ақ Үйлестіру кеңесі іріктейтін азаматтардың құқықтарын, заңды мүдделерін қорғауды жүзеге асыратын қоғамдық байқау комиссияларының және қоғамдық бірлестіктердің мүшелері, заңгерлер, әлеуметтік қызметкерлер, дәрігерлер ұлттық превентивтік тетікке қатысушылары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z61" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1317,134 +1379,196 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сотпен әрекетке қабілетсіз немесе әрекетке қабілеттілігі шектелген деп танылған тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) судьялар, адвокаттар, мемлекеттік қызметшілер және әскери қызметшілер, сондай-ақ құқық қорғау және арнайы мемлекеттік органдардың қызметкерлері;</w:t>
+      5) судьялар, адвокаттар, мемлекеттік қызметшілер және әскери қызметшілер, сондай-ақ құқық қорғау органдары және арнаулы мемлекеттік органдардың, азаматтық қорғау органдарының қызметкерлері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      6) психиатрда және/немесе наркологта есепте тұратын тұлғалар; </w:t>
+        <w:t>
+      6) психиатрда және/немесе наркологта есепте тұратын тұлғалар, және/немесе психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда динамикалық бақылаудағы адамдар ұлттық алдын алу тетігінің қатысушылары бола алмайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z21" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қасақана қылмыс жасағаны үшін ақталмайтын негіздер бойынша қылмыстық жауапкершіліктен босатылған тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z22" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) жағымсыз себептермен мемлекеттік немесе әскери қызметтен, құқық қорғау және арнайы мемлекеттік органдардан, соттардан босатылған немесе адвокаттар коллегиясынан шығарылған тұлғалар;</w:t>
+      8) жағымсыз себептермен мемлекеттік немесе әскери қызметтен, азаматтық қорғау органдарындағы қызметтен, құқық қорғау және арнайы мемлекеттік органдардан, соттардан босатылған немесе адвокаттар коллегиясынан шығарылған тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z23" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) адвокаттық қызметпен айналысуға лицензиясынан айырылған тұлғалар қатысушы бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Адам құқықтары жөніндегі уәкілдің 03.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Ұлттық превентивтік тетікке  қатысушыларын іріктеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z25" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1979,50 +2103,352 @@
         </w:rPr>
         <w:t xml:space="preserve"> 5), 6), 7), 8), 9) тармақшаларында көрсетілген құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Ұлттық превентивтік тетікке қатысушының өкілеттігі мерзімінен бұрын тоқтатылған жағдайда, ұлттық превентивтік тетікке жаңа қатысушыны сайлау ағымдағы мерзімге іріктеуде бұрын мәлімделген кандидаттар қатарынан Үйлестіру кеңесінің шешімімен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Ұлттық алдын алу тетігіне қатысушының өкілеттігін тоқтату негіздері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ұлттық алдын алу тетігінің қызметін реттейтін заңдардың ережелерін бұзу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өз өкілеттіктерін тоқтату туралы жазбаша өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қайтыс болу не оны қайтыс болды деп жариялау туралы сот шешімінің заңды күшіне енуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Қазақстан Республикасы аумағынан тыс тұрақты тұруға кету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасының азаматтығын жоғалту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) соттың айыптау үкімі заңды күшіне енуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңдарында көзделген өзге де жағдайлардың басталуы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ұлттық алдын алу тетігіне қатысушының өкілеттіктерін осы тармақтың 1) және 7) тармақшаларында көзделген негіздер бойынша тоқтату Үйлестіру кеңесінің шешімі бойынша Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілдің 2023 жылғы 20 қаңтардағы № 1 бұйрығымен бекітілген Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл жанындағы Үйлестіру кеңесі туралы Ереженің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-тарауында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген тәртіппен Үйлестіру кеңесінің шешімі бойынша жүзеге асырылады (тіркелген нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31749) (бұдан әрі – Үйлестіру кеңесі туралы ереже).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ұлттық алдын алу тетігіне қатысушының өкілеттіктерін осы тармақтың 2), 3), 4), 5) және 6) тармақшаларында көзделген негіздер бойынша тоқтату Үйлестіру кеңесінің мүшелерін хабардар ете отырып Уәкілдің шешімі бойынша жүзеге асырылады немесе Үйлестіру кеңесінің отырысына шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер Үйлестіру кеңесі мүшесінен осы мәселені талқылау туралы ұсыныс хабарланған күннен бастап бес жұмыс күні ішінде келіп түссе, оны қарау Үйлестіру кеңесі туралы Ереженің 6-тарауында көзделген тәртіппен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тарау 18-тармақпен толықтырылды - ҚР Адам құқықтары жөніндегі уәкілдің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2140,68 +2566,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Адам құқықтары жөніндегі уәкіл</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жанындағы Үйлестіру кеңесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Өтініш</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________ облысы/қаласы бойынша ұлттық превентивтік тетікке қатысушыларының</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2365,322 +2791,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 4 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:bookmarkStart w:name="z55" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адам құқықтары жөніндегі уәкілдің кейбір өкімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z56" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ұлттық алдын алу тетігінің қатысушыларын іріктеу қағидаларын бекіту туралы" Адам құқықтары жөніндегі уәкілдің 2013 жылғы 26 қыркүйектегі № 20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8892 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z57" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Адам құқықтары жөніндегі уәкілдің кейбір өкімдеріне өзгерістер енгізу туралы" Адам құқықтары жөніндегі уәкілдің 2014 жылғы 18 қыркүйектегі № 14 өкімімен бекітілген Адам құқықтары жөніндегі уәкілдің кейбір өкімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9815 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z58" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Адам құқықтары жөніндегі уәкілдің 2019 жылғы 3 сәуірдегі "Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілдің кейбір өкімдеріне өзгерістер мен толықтырулар енгізу туралы" № 5 өкімімен бекітілген өзгерістер мен толықтырулар енгізілетін, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілдің өкімдері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19033 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z59" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Адам құқықтары жөніндегі уәкілдің 2013 жылғы 26 қыркүйектегі № 20 өкіміне "Ұлттық алдын алу тетігінің қатысушыларын іріктеу қағидаларын бекіту туралы" өзгерістер енгізу туралы" Адам құқықтары жөніндегі уәкілдің 2019 жылғы 27 маусымдағы № 16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19073 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z60" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Адам құқықтары жөніндегі уәкілдің 2013 жылғы 26 қыркүйектегі "Ұлттық алдын алу тетігінің қатысушыларын іріктеу қағидаларын бекіту туралы" № 20 өкіміне өзгерістер енгізу туралы" Адам құқықтары жөніндегі уәкілдің 2021 жылғы 27 желтоқсандағы № 134 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 26350 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>