--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a49107" w14:textId="6a49107">
+    <w:p w14:paraId="7606b93" w14:textId="7606b93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1319,91 +1319,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының азаматы болып табылмайтын тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z16" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының заңнамасымен белгіленген тәртіппен өтелмеген немесе алынбаған соттылығы бар тұлғалар;</w:t>
+      2) сотталғандығы заңда белгіленген тәртіппен жойылмаған немесе алынбаған тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z17" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қылмыс жасауда күдікті немесе айып тағылып отырған тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z18" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) сотпен әрекетке қабілетсіз немесе әрекетке қабілеттілігі шектелген деп танылған тұлғалар;</w:t>
+      4) сот әрекетке қабілетсіз немесе әрекетке қабілеттілігі шектелген деп таныған тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z19" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) судьялар, адвокаттар, мемлекеттік қызметшілер және әскери қызметшілер, сондай-ақ құқық қорғау органдары және арнаулы мемлекеттік органдардың, азаматтық қорғау органдарының қызметкерлері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z20" w:id="19"/>
     <w:p>
@@ -1508,51 +1508,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Адам құқықтары жөніндегі уәкілдің 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3058,55 +3078,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3432,31 +3452,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>