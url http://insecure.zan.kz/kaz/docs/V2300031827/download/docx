--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6218f04" w14:textId="6218f04">
+    <w:p w14:paraId="6c4de4e" w14:textId="6c4de4e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,136 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 31 қаңтардағы № 61 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 1 ақпанда № 31827 болып тіркелді</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 31 қаңтардағы № 61 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 1 ақпанда № 31827 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -611,90 +687,194 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10666 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -707,91 +887,91 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) және 2) тармақшаларын мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) жауапкершілігі I (жоғары) деңгейдегі объектілер:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнеркәсіп объектілері, өндірістік ғимараттар және құрылыстар:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z13" w:id="10"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осы Қағидаларда көрсетілмеген, "Азаматтық қорғау туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -806,1885 +986,1885 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>71-баптарында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген белгілері бар және № 353 бұйрыққа сәйкес солай деп сәйкестендірілетін қауіпті өндірістік объектілер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атом энергиясын пайдаланатын объектілер (оның ішінде ядролық қондырғылар, ядролық материалдарды және радиоактивті заттарды, қалдықтарды сақтау пункттері);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
-[...15 lines deleted...]
-      атом энергиясын пайдаланатын объектілер (оның ішінде ядролық қондырғылар, ядролық материалдарды және радиоактивті заттарды, қалдықтарды сақтау пункттері);</w:t>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуаты 150 МВт (Мега Ватт) және одан жоғары жылу-энергетикалық ғимараттар мен құрылыстар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z16" w:id="13"/>
-[...15 lines deleted...]
-      қуаты 150 МВт (Мега Ватт) және одан жоғары жылу-энергетикалық ғимараттар мен құрылыстар;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      домна пештерінің орталық тораптары, биіктігі 100 м (метр) және одан астам түтін мұржалары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z17" w:id="14"/>
-[...15 lines deleted...]
-      домна пештерінің орталық тораптары, биіктігі 100 м (метр) және одан астам түтін мұржалары;</w:t>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аралығы 100 м (метр) және одан астам, биіктігі 50 м (метр) және одан биік және (немесе) жүк көтергіштігі 32 тонна және одан астам крандары бар өндірістік ғимараттар мен құрылыстар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z18" w:id="15"/>
-[...15 lines deleted...]
-      аралығы 100 м (метр) және одан астам, биіктігі 50 м (метр) және одан биік және (немесе) жүк көтергіштігі 32 тонна және одан астам крандары бар өндірістік ғимараттар мен құрылыстар;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үй-азаматтық мақсаттағы объектілер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнайы жасанды микроклимат құрылғыларын талап ететін және (немесе) арнайы күзет немесе террорға қарсы іс-шараларды талап ететін әкімшілік республикалық басқару органдарының ғимараттары, республикалық маңызы бар мұражайлардың, мемлекеттік мұрағаттардың ғимараттары, ұлттық және мәдени құндылықтарды сақтау қоймалары және қалалар мен елді мекендердің тіршілігін қамтамасыз етуге байланысты объектілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геологиялық жағдай қалыпты аудандар үшін биіктігі 25 қабаттан және одан жоғары (үстіңгі техникалық қабатты қоспағанда) тұрғын үй және көпфункционалды ғимараттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геологиялық жағдай қалыпты аудандар үшін биіктігі 25 қабаттан және одан жоғары (үстіңгі техникалық қабатты қоспағанда) әкімшілік-тұрмыстық, қоғамдық ғимараттар мен құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылыс салған кезде арнайы техникалық шешімдерді және іс-шараларды талап ететін, сейсмикалық белсенділігі жоғары (7 және одан астам балл) аудандар үшін немесе өзге де ерекше геологиялық (гидрогеологиялық және геотехникалық) жағдайдағы биіктігі 12 қабаттан асатын (үстіңгі техникалық қабатты қоспағанда) тұрғын үй және көпфункционалды ғимараттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      құрылыс салған кезде арнайы техникалық шешімдерді және іс-шараларды талап ететін, сейсмикалық белсенділігі жоғары (7 және одан астам балл) аудандар үшін немесе өзге де ерекше геологиялық (гидрогеологиялық және геотехникалық) жағдайдағы биіктігі 12 қабаттан асатын (үстіңгі техникалық қабатты қоспағанда) әкімшілік-тұрмыстық, қоғамдық ғимараттар мен құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауысымда 480-нен артық адам қабылдайтын стационары жоқ денсаулық сақтау объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      травматологиялық және хирургиялық бөлімдері, сондай-ақ 50-ден астам төсек орынға арналған стационарлары бар аурухана ғимараттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір мезгілде (сыйымдылығы) 500-ден астам адам бара алатын спорттық-ойын-сауық, жабық ғибадат ғимараттары немесе ашық құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір мезгілде (сыйымдылығы) 1 200-ден астам адам бара алатын сауда-ойын-сауық объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200 және одан да көп жұмыс орны бар тұрмыстық қызмет көрсету кәсіпорындарының ғимараттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сейсмикалық белсенділігі жоғары (7 және одан астам балл) аудандар үшін өрт сөндіру депосы кешендері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйымдылығы кемінде 1 500 оқушыдан астам (қоса алғанда) жалпы білім беру мектептерінің (гимназиялар, лицейлер) ғимараттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобалау құжаттамасында мынадай сипаттамалардың кем дегенде біреуі көзделген конструктивтік шешімдері және (немесе) конструкциялары бар бірегей құрылыс объектілері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тұрғын үй және көп функционалды ғимараттар қоспағанда, биіктігі 50 м (метр) астам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өндіріс объектілерін қоспағанда аралығы 50 м (метр) астам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15 м (метр) асатын консольдің болуы көзделген конструктивті шешімдері және (немесе) конструкциялары бірегей құрылыс объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жердің жоспарлау белгісінен 10 м (метр) астам төмен жерасты бөлігін немесе жерасты қабатының санын екіден астам тереңдету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оларға қатысты физикалық және геометриялық желілік емес қасиеттері ескеріле отырып, стандартты емес есептеу әдістері қолданылатын немесе жобалауға және құрылыс салуға арналған арнайы техникалық шарттар әзірлеу талап етілетін конструкциялар мен конструкциялық жүйелердің болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тергеу изоляторларын, түзеу колонияларын, түрмелерді қоса алғанда, инфрақұрылым объектілері (медициналық қызмет көрсету объектілері, өндірістік кешендері және басқа да объектілері) бар қылмыстық-атқару жүйесі мекемелерінің объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өзге құрылыстар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйымдылығы 10 000 м3 (текше метр) және одан астам мұнай, мұнай өнімдері, сұйытылған газ резервуарлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I және II сыныпты гидротехникалық құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобалау жөніндегі мемлекеттік нормативтерге сәйкес белгіленетін, I, II және III санаттағы жерасты мұнай, мұнай өнімдері және газ қоймалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қысымы 1,2 МПа (Мега Паскаль) жоғары газ тарату желілерінің объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I және II сыныпты магистральдық мұнай құбырлары және мұнай өнімдері құбырлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      топтық су тартқыштарды қоса алғанда, магистральдық сумен жабдықтау, су бұру желілері және шартты (ішкі) диаметрі 500 мм (миллиметр) және одан жоғары кәріздік коллекторлар және олардағы құрылыстар, су құбыры және кәріздік тазарту құрылыстары (СТҚ және КТҚ), өнімділігі тәулігіне 10 000 м3 (тәулігіне текше метр) және одан астам сорғы станциялары мен су тарту құрылыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      диаметрі 500 мм (миллиметр) және одан жоғары магистральдық және тарату (орамішілік) жылумен жабдықтау желілері және олардағы құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      биіктігі 100 м (метр) және одан биік теледидар мұнаралары және антенналық-мачталық байланыс құрылыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кернеуі 220 кВ (кило Вольт) астам электр беру желілері және өзге де электр-желілік шаруашылық объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Iа санатты автомобиль жолдары және олардағы құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шекара бөлімшелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      елді мекендер шегіндегі магистральдық жүрдек қозғалыс жолдары, жалпықалалық маңызы бар магистральдық үздiксіз қозғалыс көшелері және олардағы құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірыңғай кешен ретінде салынатын магистральдық теміржолдар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      барлық санаттардағы жолдарда ұзындығы 100 м (метр) және одан астам көпір құрылыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      теміржол және автомобиль жолдары тоннельдері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      метрополитендер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      әуежайлар, ұшу-қону жолақтары және өзге де авиациялық инфрақұрылым объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорт және серуендеу кемелеріне қызмет көрсетуге арналған мамандандырылған порттарды қоспағанда, өзен және теңіз порттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ғарыш айлақтарын қоса алғанда, ғарыш инфрақұрылымы объектілері; ұшыру кешендері және тасымалдағыш зымырандарды іске қосу қондырғылары; ғарыш аппараттарын басқаратын жерүсті кешендері; команда беру-өлшеу кешендері; ақпаратты қабылдауға, сақтауға, өңдеуге және таратуға арналған жерүсті нысаналы кешендер; ғарышты зерттеудің ғылыми-экспериментальдық базасы; антенналық кешендер; обсерваториялар; тәжірибелік өндірістер; ғарыш аппараттарын, тасымалдағыш зымырандарды және олардың құрам бөліктерін жинау, монтаждау, сынау жөніндегі кәсіпорындар; объектілердің қауіпсіздігі мен инженерлік-техникалық беріктігін қамтамасыз етуге байланысты ғимараттар мен құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық қорғаныс объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлемі жылына 100 мың және одан астам тонна қатты тұрмыстық қалдықтар полигондары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қауіптілігі I, II және III сыныпты уытты өнеркәсіп қалдықтарын залалсыздандыру және көму жөніндегі полигондар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сәулет, қала құрылысы және құрылыс қызметі саласындағы уәкілетті орган әзірлейтін үлгілік жобалар (жобалау);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жауапкершілігі II (қалыпты) деңгейдегі объектілер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өнеркәсіп объектілері, өндірістік ғимараттар және құрылыстар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қуаты 150 МВт (Мега Ватт) дейінгі жылу-энергетика ғимараттары мен құрылыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      домна пештерінің орталық тораптары, биіктігі 100 м (метр) дейінгі түтін мұржалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      өрт, жарылыс, газ, химиялық агрессивті, улы және уытты заттар бойынша қауіпті емес өндірістік-шаруашылық құрылыстарын (биіктігі 2 қабаттан жоғары және алаңы 2000 шаршы метрден жоғары қоймалар және тауарлар мен материалдарды сақтау үшін ерекше жағдайларды, сондай-ақ өзге де жобалау шешімдері мен іс-шараларды талап ететін, сақтау қоймалары) қоса алғанда, жалпы аралығы 12 метрден (қоса алғанда) 100 метрге дейінгі, биіктігі 12 метрден (қоса алғанда) 100 метрге дейінгі және (немесе) жүк көтергіштігі 5 тоннадан (қоса алғанда) 32 тоннаға дейінгі крандары бар өндіріс объектілері (машина жасау, көлік, құрастыру, өңдеу, жеңіл және басқа да өнеркәсіп салаларының объектілері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      элеваторлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сақтау көлемі 500 т (тонна) (қоса алғанда) астам астық қоймалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сүт, ет өнімдерін өндіру бойынша мал басының саны 1500-ден (қоса алғанда) астам мал шаруашылығы кешендері мен фермалар, асыл тұқымды мал өсіру шаруашылықтары, бордақылау алаңдары, сондай-ақ мал басының саны 10000-нан астам (қоса алғанда) шошқа шаруашылығы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мал басы саны жылына 6 млн. бастан (жылына млн. бас) (қоса алғанда) асатын құс фермалары мен кешендері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      алаңы 10 000 м2 (шаршы метр) астам (қоса алғанда) жылыжай кешендері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      көлемі 5 т/сағ. (сағатына тонна) (қоса алғанда) астам құрама жем заводтары мен цехтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауысымына 10 тоннадан астам (бір ауысымда тонна) (қоса алғанда) мал сою және сою өнімдерін алғашқы өңдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мал қорымдары (биотермиялық шұңқырлар), сондай-ақ күйдіргіден өлген жануарлардың өлекселерін көму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауысымына 10 тоннадан астам (бір ауысымда тонна) (қоса алғанда) өндірістік қуаттылығына байланысты сүт қабылдау және дайындау пункттері станциялары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кернеуі 35 кВ (кило Вольт) дейінгі (қоса алғанда) электр желілері бар қуаты 100 Мвт (Мега Ватт) кем (қоса алғанда) күн электр станцияларын қоспағанда, жаңартылатын энергия көздерін пайдалану объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тұрғын үй-азаматтық мақсаттағы объектілер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-[...368 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="30"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геологиялық жағдайлары қалыпты аудандар үшін биіктігі 6 қабаттан 25 қабатқа дейінгі (үстіңгі техникалық қабатты қоспағанда) тұрғын үй және көпфункционалды ғимараттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геологиялық жағдайлары қалыпты аудандар үшін биіктігі 3 қабаттан 25 қабатқа дейінгі (үстіңгі техникалық қабатты қоспағанда) әкімшілік-тұрмыстық, қоғамдық ғимараттар мен құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сейсмикалық белсенділігі жоғары (7 және одан астам балл) немесе құрылыс салған кезде арнайы техникалық шешімдерді және іс-шараларды талап ететін өзге де геологиялық (гидрогеологиялық және геотехникалық) жағдайлары ерекше аудандардағы биіктігі 6 қабаттан 12 қабатқа дейінгі (үстіңгі техникалық қабатты қоспағанда) тұрғын үй және көпфункционалды ғимараттар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сейсмикалық белсенділігі жоғары (7 және одан астам балл) немесе құрылыс салған кезде арнайы техникалық шешімдерді және іс-шараларды талап ететін өзге де геологиялық (гидрогеологиялық және геотехникалық) жағдайлары ерекше аудандардағы биіктігі 12 қабатқа дейінгі (үстіңгі техникалық қабатты қоспағанда) әкімшілік-тұрмыстық, қоғамдық ғимараттар мен құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ауысымына 50-ден 480-ге дейін адам (қоса алғанда) қабылдайтын стационары жоқ денсаулық сақтау объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйымдылығы 50 орыннан асатын қонақ үй кешендері (мотельдер, туристік базалар);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мектепке дейінгі балалар мекемелерінің ғимараттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      травматологиялық және хирургиялық бөлімдері бар ауруханалардың ғимараттары, сондай-ақ 50 және одан кем төсек орынға арналған стационарлар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір мезгілде (сыйымдылығы) 150-ден 500-ге дейін адам (қоса алғанда) бара алатын спорттық-ойын-сауық, жабық ғибадат ғимараттары немесе ашық құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір мезгілде (сыйымдылығы) 800-ден 1200-ге дейін адам (қоса алғанда) бара алатын сауда-ойын-сауық объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50-ден 200-ге дейін жұмыс орны бар тұрмыстық қызмет көрсету кәсіпорындарының ғимараттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геологиялық жағдайлары қалыпты аудандар үшін өрт сөндіру депосы кешендері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйымдылығы 50 баладан асатын мектеп-интернаттарының жатын корпустарының, балаларға арналған демалу лагерлерінің ғимараттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйымдылығы 600 оқушыдан (қоса алғанда) 1 500 оқушыға дейінгі жалпы білім беру мектептерінің (гимназиялар, лицейлер) ғимараттары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бір мезгілде 10 бірліктен астам көлік құралдарына қызмет көрсететін автосервис пункттері (шеберханалар), сондай-ақ жер үстіндегі биіктігі 5 қабаттан асатын, жер астындағы биіктігі 2 қабаттан асатын жерүсті немесе жерасты гараж-тұрақтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вахталық кенттердің 3 жерүсті қабатынан асатын (қоса алғанда) тұрғын ғимараттары мен әлеуметтік-мәдени-тұрмыстық объектілер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       өзге құрылыстар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...1040 lines deleted...]
-      вахталық кенттердің 3 жерүсті қабатынан асатын (қоса алғанда) тұрғын ғимараттары мен әлеуметтік-мәдени-тұрмыстық объектілер;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сыйымдылығы 10 000 м3 (текше метр) дейінгі мұнай, мұнай өнімдері, сұйытылған газ резервуарлары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      өзге құрылыстар:</w:t>
-[...18 lines deleted...]
-      сыйымдылығы 10 000 м3 (текше метр) дейінгі мұнай, мұнай өнімдері, сұйытылған газ резервуарлары;</w:t>
+      III және IV сыныпты гидротехникалық құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жобалау жөніндегі мемлекеттік нормативтерге сәйкес белгіленетін мұнайдың, мұнай өнімдерінің және газдың IIIб және IIIв санатындағы жерасты қоймалары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қысымы 1,2 МПа (МегаПаскаль) дейінгі (қоса алғанда) өндірістік мақсаттағы газ тарату жүйелерінің объектілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қысымы 0,3 МПа-дан (МегаПаскаль) 1,2 МПа (Мега Паскаль) дейінгі (қоса алғанда) тұрғын үй-азаматтық мақсаттағы газ тарату жүйелерінің объектілері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      III және IV сыныпты гидротехникалық құрылыстар;</w:t>
-[...54 lines deleted...]
-      қысымы 0,3 МПа-дан (МегаПаскаль) 1,2 МПа (Мега Паскаль) дейінгі (қоса алғанда) тұрғын үй-азаматтық мақсаттағы газ тарату жүйелерінің объектілері;</w:t>
+      III және IV сыныпты магистральдық мұнай құбырлары және мұнай өнімдері құбырлары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      топтық су тартқыштарды қоса алғанда, магистральдық сумен жабдықтау, су бұру желілері және шартты (ішкі) диаметрі 500 мм (миллиметр) дейінгі кәріздік коллекторлар және олардағы құрылыстар, су құбыры және кәріздік тазарту құрылыстары (СТҚ және КТҚ), өнімділігі тәуілігіне 500 м3 (текше метрден) 10 000 м3 (текше метрге) дейін (тәуілігіне текше метр) сорғы станциялары мен су тарту құрылыстары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      III және IV сыныпты магистральдық мұнай құбырлары және мұнай өнімдері құбырлары;</w:t>
-[...18 lines deleted...]
-      топтық су тартқыштарды қоса алғанда, магистральдық сумен жабдықтау, су бұру желілері және шартты (ішкі) диаметрі 500 мм (миллиметр) дейінгі кәріздік коллекторлар және олардағы құрылыстар, су құбыры және кәріздік тазарту құрылыстары (СТҚ және КТҚ), өнімділігі тәуілігіне 500 м3 (текше метрден) 10 000 м3 (текше метрге) дейін (тәуілігіне текше метр) сорғы станциялары мен су тарту құрылыстары;</w:t>
+      траншеясыз әдіспен орындау кезінде шартты (ішкі) диаметрі 500 мм (миллиметр) және жоғары топтық су құбырлары мен су жинау құрылыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      шартты (ішкі) диаметрі 350 мм (миллиметр) бастап (қоса алғанда) 500 мм (миллиметр) дейінгі магистральдық және тарату (орамішілік) жылумен жабдықтау желілері және олардағы құрылыстар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      траншеясыз әдіспен орындау кезінде шартты (ішкі) диаметрі 500 мм (миллиметр) және жоғары топтық су құбырлары мен су жинау құрылыстары;</w:t>
-[...18 lines deleted...]
-      шартты (ішкі) диаметрі 350 мм (миллиметр) бастап (қоса алғанда) 500 мм (миллиметр) дейінгі магистральдық және тарату (орамішілік) жылумен жабдықтау желілері және олардағы құрылыстар;</w:t>
+      тұрғындар саны 500 адамнан жоғары (қоса алғанда) жеке тұрғын үй кешендеріне арналған жұмыс қысымы 1 МПа (Мега Паскаль) және одан жоғары, шартты (ішкі) диаметрі 300 мм (миллиметр) жоғары сыртқы сумен жабдықтау желілері және олардағы құрылыстар, оның ішінде тарту (орамішілік, көшелік) алаңішілік сумен жабдықтау желілері, орамішілік су бұру желілері, үйішілік сумен жабдықтау және су бұру желілері, су бұру жүйелерінің тазарту құрылыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      магистральдық байланыс желілерінің желілік-кабельдік құрылыстары, биіктігі 100 м (метр) дейінгі телевизиялық мұнаралары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      тұрғындар саны 500 адамнан жоғары (қоса алғанда) жеке тұрғын үй кешендеріне арналған жұмыс қысымы 1 МПа (Мега Паскаль) және одан жоғары, шартты (ішкі) диаметрі 300 мм (миллиметр) жоғары сыртқы сумен жабдықтау желілері және олардағы құрылыстар, оның ішінде тарту (орамішілік, көшелік) алаңішілік сумен жабдықтау желілері, орамішілік су бұру желілері, үйішілік сумен жабдықтау және су бұру желілері, су бұру жүйелерінің тазарту құрылыстары;</w:t>
-[...18 lines deleted...]
-      магистральдық байланыс желілерінің желілік-кабельдік құрылыстары, биіктігі 100 м (метр) дейінгі телевизиялық мұнаралары;</w:t>
+      биіктігі 45 м (метрден) бастап 100 м (метрге) дейінгі антенналық-мачталық байланыс құрылыстары;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кернеуі 35 кВ бастап 220 кВ (кило Вольт) дейінгі (қоса алғанда) электр беру желілері және өзге де электр-желілік шаруашылық объектілері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      биіктігі 45 м (метрден) бастап 100 м (метрге) дейінгі антенналық-мачталық байланыс құрылыстары;</w:t>
-[...18 lines deleted...]
-      кернеуі 35 кВ бастап 220 кВ (кило Вольт) дейінгі (қоса алғанда) электр беру желілері және өзге де электр-желілік шаруашылық объектілері;</w:t>
+      II, III санаттарындағы автомобиль жолдары және олардағы құрылыстар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      автомобильдік өткізу пункттері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       барлық санаттардағы жолдарда ұзындығы 100 м (метр) дейінгі көпір құрылыстары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2715,146 +2895,146 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасында көрсетілмеген қалалық және ауылдық елді мекендердегі көшелер мен жолдар, өнеркәсіп кәсіпорындарының ішкі және сыртқы автомобиль жолдары және олардағы құрылыстар (көпір құрылыстарын қоспағанда);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       жекелеген жобалар бойынша іске асырылатын магистральдық теміржол желілерінің объектілері, сондай-ақ кіреберіс және станциялық жолдар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       көлемі жылына 100 мың тоннаға дейінгі қатты тұрмыстық қалдықтар полигондары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қауіптілігі IV сыныпты утты өнеркәсіп қалдықтарын залалсыздандыру және көму полигондары;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жаңа ғимараттар мен құрылыстарды, олардың кешендерін салуға, сондай-ақ қолданыстағы ғимараттар мен құрылыстарды өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10722 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2867,110 +3047,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>25-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "25. Ведомстводан тыс кешенді сараптама жүргізу барысында сарапшылар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен тапсырыс берушілерден және жобаның әзірлеушілерінен қажетті материалдарды және ақпаратты сұратады және алады;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
-[...15 lines deleted...]
-      1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен тапсырыс берушілерден және жобаның әзірлеушілерінен қажетті материалдарды және ақпаратты сұратады және алады;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 38-тармағында көзделген тәртіппен оларды жою мақсатында қолданыстағы заңнаманың және нормативтік-техникалық құжаттардың тармақтарына, баптарына сілтеме жасай отырып, негізделген және дәлелді ескертулер береді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2983,90 +3163,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "27. Ведомстводан тыс кешенді сараптаманың теріс қорытындысы жобаның жобалау және құрылыс, қоршаған ортаны қорғау саласындағы бастапқы құжаттарда (материалдарда, деректерде) белгіленген талаптарға, шарттарға немесе шектеулерге және мемлекеттік (мемлекетаралық) нормативтерге, санитариялық-эпидемиологиялық талаптарға және гигиеналық нормативтерге, сондай-ақ қоршаған ортаны қорғау саласындағы нормативтік-әдістемелік құжаттарға сәйкессіздігі анықталған және жойылмаған жағдайларда жасалады және тапсырыс берушіге жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайларда сараптама жүргізуге арналған шарттың қолданылуы тоқтатылады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3079,166 +3259,166 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "38. Ведомстводан тыс кешенді сараптама жүргізу барысында сарапшылар тапсырыс берушіге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 45 (қырық бес) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап тапсырыс беруші 10 (он) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 20 (жиырма) жұмыс күнінен;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...15 lines deleted...]
-      сараптаманың ұзақтығы 45 (қырық бес) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап тапсырыс беруші 10 (он) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 20 (жиырма) жұмыс күнінен;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 30 (отыз) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 5 (бес) жұмыс күннен аспайтын мерзімде оларды жойған күннен бастап 15 (он бес) жұмыс күнінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 10 (он) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 1 (бір) жұмыс күннен аспайтын мерзімде оларды жойған күннен бастап 4 (төрт) жұмыс күнінен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сараптаманың ұзақтығы 30 (отыз) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 5 (бес) жұмыс күннен аспайтын мерзімде оларды жойған күннен бастап 15 (он бес) жұмыс күнінен;</w:t>
-[...18 lines deleted...]
-      сараптаманың ұзақтығы 10 (он) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 1 (бір) жұмыс күннен аспайтын мерзімде оларды жойған күннен бастап 4 (төрт) жұмыс күнінен;</w:t>
+      сараптаманың ұзақтығы 60 (алпыс) жұмыс күннен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап тапсырыс беруші 14 (он төрт) жұмыс күннен аспайтын мерзімде оларды жойған күннен бастап 26 (жиырма алты) жұмыс күнінен кешіктірмей қолданыстағы заңнаманың және нормативтік-техникалық құжаттардың тармақтарына, баптарына сілтеме жасай отырып, сарапшылардың негізделген және дәлелді ескертулер береді, олар шекті қарау кезінде тапсырыс берушілерге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарапшылардың дәлелді ескертулері белгіленген мерзімде жойылмаған жағдайларда, теріс жиынтық қорытынды жасалады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:p>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3251,206 +3431,320 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>69-14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "69-14. Ведомстводан тыс кешенді сараптама жүргізу барысында сарапшылар сараптамалық сүйемелдеу режимінде тапсырыс берушіге:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 45 (қырық бес) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 10 (он) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 20 (жиырма) жұмыс күнінен;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
-[...15 lines deleted...]
-      сараптаманың ұзақтығы 45 (қырық бес) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 10 (он) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 20 (жиырма) жұмыс күнінен;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 30 (отыз) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 5 (бес) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 15 (он бес) жұмыс күнінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 20 (жиырма) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 3 (үш) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 9 (тоғыз) жұмыс күнінен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      сараптаманың ұзақтығы 30 (отыз) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 5 (бес) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 15 (он бес) жұмыс күнінен;</w:t>
-[...18 lines deleted...]
-      сараптаманың ұзақтығы 20 (жиырма) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 3 (үш) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 9 (тоғыз) жұмыс күнінен;</w:t>
+      сараптаманың ұзақтығы 10 (он) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 1 (бір) жұмыс күннен аспайтын мерзімде 4 (төрт) жұмыс күнінен кешіктірмей қолданыстағы заңнаманың және нормативтік-техникалық құжаттардың тармақтарына, баптарына сілтеме жасай отырып, сарапшылардың негізделген және дәлелді ескертулер береді, олар шекті қарау кезінде тапсырыс берушілерге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарапшылардың дәлелді ескертулері белгіленген мерзімде жойылмаған жағдайларда, теріс жиынтық қорытынды жасалады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Бюджет қаражаты және мемлекеттік инвестициялардың өзге де нысандары есебінен объектілер салуға арналған жобаларды (техникалық-экономикалық негіздемелер мен жобалау-сметалық құжаттаманы) бекіту қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 2 сәуірдегі № 304 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10632 болып тіркелген):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3503,110 +3797,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Қазақстан Республикасының заңнамасында белгіленген тәртіппен бекітілгеннен кейін үш және одан да көп жыл ішінде жобалау-сметалық құжаттама әзірленбеген және бекітілмеген техникалық-экономикалық негіздеме ескірген болып есептеледі және осы Қағидалардың 3-бөліміне сәйкес түзетілгеннен (бастапқы материалдар жаңартылғаннан, жобалық материалдар өзектендірілгеннен), қайта сараптама жүргізілгеннен және қайта бекітілгеннен кейін іске асыру үшін пайдаланылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Қазақстан Республикасының заңнамасында белгіленген тәртіппен бекітілгеннен кейін үш және одан да көп жыл ішінде құрылыс басталмаған жобалау-сметалық құжаттама ескірген болып есептеледі және осы Қағидалардың 3-бөліміне сәйкес түзетілгеннен (бастапқы материалдар жаңартылғаннан, жобалық материалдар өзектендірілгеннен), қайта сараптама жүргізілгеннен және қайта бекітілгеннен кейін іске асыру үшін пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бұрын бекітілген техникалық-экономикалық негіздемелер мен жобалау-сметалық құжаттама осы Қағидалардың 12 және 13-тармақтарында көзделген жағдайларда түзетуге (бастапқы құжаттарды жаңартуға, жобалау материалдарын өзектендіруге) және қайта бекітуге жатады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3619,124 +3913,124 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16. Бұрын бекітілген жобалау-сметалық құжаттама, егер белгіленген объектіні салу басталғанға дейін немесе оның барысында объектінің конструкциялық схемасына, оның көлемдік-жоспарлау, инженерлік-техникалық және (немесе) технологиялық жобалық шешімдеріне әсер ететін, инженерлік және (немесе) технологиялық жабдықты, техникалық-экономикалық көрсеткіштерді өзгертетін негізгі материалдарды және (немесе) бұйымдарды ауыстыруды қоса алғанда, оған елеулі сипаттағы өзгерістер және (немесе) толықтырулар енгізудің негізді қажеттілігі туындаса, сондай-ақ, Азаматтық кодекстің 655-бабының 3-тармағына (Ерекше бөлім) сәйкес жобалау шешімдерін өзгертпей, сметаны қайта қарауды жүргізу туралы мердігер өтініш жасаған кезде құрылыс ресурстары құнының ұлғаюы себебінен бұрын бекітілген жобалау-сметалық құжаттаманың құны кемінде он пайызға елеулі түрде ұлғайған кезде түзетілуге, қайта сараптауға және қайта бекітуге жатады.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>