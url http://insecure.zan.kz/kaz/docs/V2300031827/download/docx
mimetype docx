--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c4de4e" w14:textId="6c4de4e">
+    <w:p w14:paraId="4991f27" w14:textId="4991f27">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,117 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Ұлттық экономика министрінің кейбір бұйрықтарына өзгерістер енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2023 жылғы 31 қаңтардағы № 61 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 1 ақпанда № 31827 болып тіркелді. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 2026 жылғы 15 мамырдағы № 240 бұйрығымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">      Бұйрықтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -687,3350 +689,874 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Ұлттық экономика министрінің өзгерістер енгізілетін кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      1. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 161</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      1-тармақтың күшін жою көзделген - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 161</w:t>
+        <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z70" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. "Ғимараттар мен құрылыстарды техникалық және (немесе) технологиялық жағынан күрделі объектілерге жатқызудың жалпы тәртібін айқындау қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 28 ақпандағы № 165 </w:t>
+      2. "Жаңа ғимараттар мен құрылыстарды, олардың кешендерін салуға, сондай-ақ қолданыстағы ғимараттар мен құрылыстарды өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10666 болып тіркелген):</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 10722 болып тіркелген):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақтың</w:t>
-[...108 lines deleted...]
-        <w:t xml:space="preserve"> белгіленген белгілері бар және № 353 бұйрыққа сәйкес солай деп сәйкестендірілетін қауіпті өндірістік объектілер;</w:t>
+        <w:t>25-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "25. Ведомстводан тыс кешенді сараптама жүргізу барысында сарапшылар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z15" w:id="11"/>
-[...15 lines deleted...]
-      атом энергиясын пайдаланатын объектілер (оның ішінде ядролық қондырғылар, ядролық материалдарды және радиоактивті заттарды, қалдықтарды сақтау пункттері);</w:t>
+    <w:bookmarkStart w:name="z73" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен тапсырыс берушілерден және жобаның әзірлеушілерінен қажетті материалдарды және ақпаратты сұратады және алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z16" w:id="12"/>
-[...15 lines deleted...]
-      қуаты 150 МВт (Мега Ватт) және одан жоғары жылу-энергетикалық ғимараттар мен құрылыстар;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Қағидалардың 38-тармағында көзделген тәртіппен оларды жою мақсатында қолданыстағы заңнаманың және нормативтік-техникалық құжаттардың тармақтарына, баптарына сілтеме жасай отырып, негізделген және дәлелді ескертулер береді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z17" w:id="13"/>
-[...1810 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-тармақтың</w:t>
-[...107 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+        <w:t>27-тармақ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "27. Ведомстводан тыс кешенді сараптаманың теріс қорытындысы жобаның жобалау және құрылыс, қоршаған ортаны қорғау саласындағы бастапқы құжаттарда (материалдарда, деректерде) белгіленген талаптарға, шарттарға немесе шектеулерге және мемлекеттік (мемлекетаралық) нормативтерге, санитариялық-эпидемиологиялық талаптарға және гигиеналық нормативтерге, сондай-ақ қоршаған ортаны қорғау саласындағы нормативтік-әдістемелік құжаттарға сәйкессіздігі анықталған және жойылмаған жағдайларда жасалады және тапсырыс берушіге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z77" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бұл жағдайларда сараптама жүргізуге арналған шарттың қолданылуы тоқтатылады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25-тармақ</w:t>
+        <w:t>38-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "38. Ведомстводан тыс кешенді сараптама жүргізу барысында сарапшылар тапсырыс берушіге:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z80" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 45 (қырық бес) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап тапсырыс беруші 10 (он) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 20 (жиырма) жұмыс күнінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 30 (отыз) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 5 (бес) жұмыс күннен аспайтын мерзімде оларды жойған күннен бастап 15 (он бес) жұмыс күнінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z81" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 10 (он) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 1 (бір) жұмыс күннен аспайтын мерзімде оларды жойған күннен бастап 4 (төрт) жұмыс күнінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 60 (алпыс) жұмыс күннен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап тапсырыс беруші 14 (он төрт) жұмыс күннен аспайтын мерзімде оларды жойған күннен бастап 26 (жиырма алты) жұмыс күнінен кешіктірмей қолданыстағы заңнаманың және нормативтік-техникалық құжаттардың тармақтарына, баптарына сілтеме жасай отырып, сарапшылардың негізделген және дәлелді ескертулер береді, олар шекті қарау кезінде тапсырыс берушілерге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарапшылардың дәлелді ескертулері белгіленген мерзімде жойылмаған жағдайларда, теріс жиынтық қорытынды жасалады.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>27-тармақ</w:t>
+        <w:t>69-14-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "69-14. Ведомстводан тыс кешенді сараптама жүргізу барысында сарапшылар сараптамалық сүйемелдеу режимінде тапсырыс берушіге:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z85" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 45 (қырық бес) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 10 (он) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 20 (жиырма) жұмыс күнінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 30 (отыз) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 5 (бес) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 15 (он бес) жұмыс күнінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 20 (жиырма) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 3 (үш) жұмыс күнінен аспайтын мерзімде оларды жойған күннен бастап 9 (тоғыз) жұмыс күнінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сараптаманың ұзақтығы 10 (он) жұмыс күнінен аспаған кезде шарт күшіне енген және ескертулер берілген күннен бастап Тапсырыс беруші 1 (бір) жұмыс күннен аспайтын мерзімде 4 (төрт) жұмыс күнінен кешіктірмей қолданыстағы заңнаманың және нормативтік-техникалық құжаттардың тармақтарына, баптарына сілтеме жасай отырып, сарапшылардың негізделген және дәлелді ескертулер береді, олар шекті қарау кезінде тапсырыс берушілерге беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сарапшылардың дәлелді ескертулері белгіленген мерзімде жойылмаған жағдайларда, теріс жиынтық қорытынды жасалады.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...159 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Күші жойылды - ҚР Өнеркәсіп және құрылыс министрінің м.а. 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 162</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...538 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4352,35 +1878,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>