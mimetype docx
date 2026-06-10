--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2bac97d" w14:textId="2bac97d">
+    <w:p w14:paraId="99a3cb2" w14:textId="99a3cb2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -695,90 +695,384 @@
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Жоғары оқу орнынан кейінгі білім берудің білім беру бағдарламаларын іске асыратын Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдарының академиясына оқуға қабылдау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдары академиясының (бұдан әрі – Академия) магистратурасы мен докторантурасына оқуға түсуге үміткерлерді қабылдау тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z75" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Осы Қағидаларда мынадай ұғым пайдаланылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақшаның осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ақпараттық автоматтандырылған деректер базасы (бұдан әрі – ақпараттық жүйе) – құқық қорғау қызметіне түсу мәселелері персоналды жоспарлауға, іріктеуге (қабылдауға) және басқаруға байланысты қызметті автоматтандыруға арналған ақпаратты жинауды, сақтауды, беруді және өңдеуді қамтамасыз ететін бағдарламалық-аппараттық кешен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Қағидалар 1-1-тармақпен толықтырылды - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Магистратурада және докторантурада кадрларды даярлау күндізгі оқыту нысаны бойынша, сондай-ақ қашықтан оқытуды қолдану арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Академия магистранттары мен докторанттарының контингентін қалыптастыру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жоғары оқу орнынан кейінгі білімі бар кадрларды даярлауға мемлекеттік білім беру тапсырысын орналастыру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1021,656 +1315,1828 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkStart w:name="z13" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Академияның магистратурасына және докторантурасына үміткерлерді қабылдау оқуға түсу емтихандарының нәтижелері бойынша конкурстық негізде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-тармақтың бірінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Магистратураға және докторантураға түсетіндердің құжаттарын қабылдау ақпараттық жүйе арқылы мынадай мерзімдерде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күнтізбелік жылдың 1 сәуірі - 25 шілдесі аралығында;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z77" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) күнтізбелік жылдың 25 қазаны - 20 қарашасы аралығында (ваканттық қабылдау орындары болған кезде) жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Бас Прокурорының 12.04.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-1-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-1-тармақтың бірінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Магистратура мен докторантураға құжаттарды беру және түсу емтихандарын тапсыру үшін үміткер ақпараттық жүйеде жеке сәйкестендіру нөмірінің (бұдан әрі – ЖСН) көмегімен тіркеуден өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-1-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-1-тармақтың екінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Үміткерді тіркеу рәсімінен кейін жеке кабинет ақпараттық жүйеде автоматты түрде құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркелген үміткерлердің жеке кабинетке кіруі электрондық цифрлық қолтаңба және авторландырудың өзге де тәсілдері арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 5-1-тармақпен толықтырылды - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-2-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5-2-тармақтың бірінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. Ақпараттық жүйеде тіркелу кезінде үміткер құпиялылық саясатымен, пайдаланушы келісімімен танысуға, дербес деректерді жинауға және өңдеуге өзінің келісімін растауға және мынадай міндеттемелерді қабылдауға міндетті:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) интернет желісіне кемінде 10 мб/сек жылдамдықпен қосылған дербес компьютерге, сондай-ақ дұрыс жұмыс істейтін веб-камера мен микрофонға қолжетімділіктің болуы туралы, көрсетілген компьютерлік техника болмаған жағдайда үміткер аумақтық құқық қорғау органдарының арнайы жабдықталған үй-жайларында іріктеу кезеңдерінен өтуге келісім береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z81" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) үміткер осы Қағидалардың талаптарын сақтамаған, дәйексіз ақпарат пен құжаттар ұсынылған жағдайларда құжаттарды қабылдаудың және түсу емтиханын тапсырудың кез келген кезеңінде алып тастауға келісім туралы міндеттемелерді қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 5-2-тармақпен толықтырылды - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-3. Тіркелгеннен кейін үміткерге кездейсоқ тәртіпте жеке нөмір беріледі, ол қабылдаудың барлық кезеңдерінде үміткердің деректерін иесіздендіру үшін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 5-3-тармақпен толықтырылды - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-4. Тіркелген үміткерлердің жеке кабинетке кіруі екі факторлы аутентификацияны пайдалану арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тарау 5-4-тармақпен толықтырылды - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Түсу емтихандары мынадай мерзімдерде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) күнтізбелік жылдың 10-20 тамызы аралығында, оқуға қабылдау – күнтізбелік жылдың 1 қыркүйегінен;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) күнтізбелік жылдың 25 қарашасы - 10 желтоқсаны аралығында (ваканттық қабылдау орындар болған кезде), оқуға қабылдау – күнтізбелік жылдың 10 қаңтарынан бастап жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдау туралы Академия ректорының бұйрығы күнтізбелік жылдың 25 тамызына дейін және күнтізбелік жылдың 25 желтоқсанына дейін (ваканттық қабылдау орындар болған кезде) қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-тармақ жаңа редакцияда - ҚР Бас Прокурорының 12.04.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...72 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Құжаттарды және түсу емтихандарын қабылдау мерзімдері Қазақстан Республикасы Бас Прокурорының бұйрығымен ұзартылуы немесе ауыстырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z17" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...25 lines deleted...]
-        <w:t>№ 47</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Магистратураға және докторантураға қабылдау тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z18" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Ғылыми-педагогикалық бағыт бойынша магистратураға, оның ішінде қашықтан оқытуға жоғары білім берудің білім беру бағдарламаларын меңгерген және құқық қорғау органдарында кемінде бір жыл практикалық жұмыс өтілі бар Қазақстан Республикасы құқық қорғау органдарының қызметкерлері және әскери қызметшілері қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейіндік бағыт бойынша магистратураға, оның ішінде қашықтан оқытуға жоғары білім берудің білім беру бағдарламаларын меңгерген және құқық қорғау органдарында кемінде екі жыл практикалық жұмыс өтілі бар Қазақстан Республикасы құқық қорғау органдарының қызметкерлері және әскери қызметшілері қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми-педагогикалық және бейіндік бағыттар бойынша магистратураға, оның ішінде қашықтан оқытуға жоғары білім берудің білім беру бағдарламаларын меңгерген Қазақстан Республикасының азаматтары және шетел азаматтары қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Ғылыми-педагогикалық бағыт бойынша докторантураға, оның ішінде қашықтан оқытуға құқық қорғау қызметіңде кемінде бес жыл немесе мемлекеттік қызметте кемінде бес жыл, оның ішінде құқық қорғау органдарында лауазымдарда кемінде үш жыл өтілі бар және "магистр" дәрежесі бар Қазақстан Республикасы құқық қорғау органдарының қызметкерлері және әскери қызметшілері қабылданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейіндік бағыттағы магистратураны бітірген адамдар ғылыми-педагогикалық магистратураның педагогикалық бейіндегі жоғары оқу орнынан кейінгі білімнің білім беру бағдарламасын олар қосымша игерген кезде қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бейіндік докторантураға, оның ішінде қашықтан оқытуға құқық қорғау қызметінде кемінде бес жыл немесе мемлекеттік қызметте кемінде бес жыл, оның ішінде құқық қорғау органдарында лауазымдарда кемінде үш жыл өтілі бар және "магистр" дәрежесі бар немесе бейіндік магистратураға теңестірілген арнайы жоғары білімді меңгерген Қазақстан Республикасы құқық қорғау органдарының қызметкерлері және әскери қызметшілері қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ғылыми-педагогикалық және бейіндік бағыттағы докторантураға, оның ішінде қашықтан оқытуға "магистр" дәрежесі немесе бейіндік магистратураға теңестірілген арнайы жоғары білімі бар Қазақстан Республикасының азаматтары және шетел азаматтары қабылданады.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...98 lines deleted...]
-        <w:t>№ 47</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...135 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="18"/>
+    <w:bookmarkStart w:name="z68" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9-1. Құқық қорғау қызметі туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>77-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес демалыста болған қызметкер, Академияның магистратурасына және докторантурасына демалыстан шыққан және құқық қорғау органдарында штаттық лауазымға тағайындалған кезде оқуға қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1689,1136 +3155,1946 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkStart w:name="z20" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Академияның магистратурасы мен докторантурасына құжаттарды қабылдауды және оқуға түсу емтихандарын өткізуді ұйымдастыру үшін қабылдау комиссиясы құрылады, оның құрамы Академия ректорының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z21" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z21" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Қабылдау комиссиясының құрамы төрағадан, хатшыдан және комиссияның кемінде үш мүшесінен құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Академия ректоры қабылдау комиссиясының төрағасы болып табылады, ол қабылдау комиссиясының қызметін басқарады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қабылдау комиссиясының хатшысы болып Академия қызметкері тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осы Қағидалардың </w:t>
-[...171 lines deleted...]
-    </w:p>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Қабылдау комиссиясы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z71" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 15 және 16-тармақтарында көрсетілген ұсынылған құжаттардың толықтығын тексереді және үміткерлердің осы Қағидалардың 8 және 9-тармақтарының талаптарына сәйкестігін айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z72" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оқуға түсуге үміткерлердің тізімін қалыптастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z73" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) емтихандық комиссия жұмысының нәтижелерін ескере отырып, Академияның магистранттары мен докторанттарының қатарына қабылдау туралы мәселені қарастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z74" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқуға үміткерлерді қабылдау қорытындыларын талдайды және жұмысты одан әрі жетілдіру бойынша ұсыныстарды қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Бас Прокурорының 12.04.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 47</w:t>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 164</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="22"/>
+    <w:bookmarkStart w:name="z23" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Қабылдау комиссиясының қызметі жұмыс жоспарына сәйкес іске асырылады. Қабылдау комиссиясының отырыстары қажеттілікке байланысты өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z24" w:id="23"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z24" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Қабылдау комиссиясының шешімдері еркін нысандағы хаттамамен ресімделеді және бекітілген құрамның кемінде үштен екісі болған жағдайда дауыстың қарапайым көпшілігімен қабылданады. Дауыстар тең болған жағдайда қабылдау комиссиясы төрағасының пікірі шешуші болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-тармақтың бірінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Академияның магистратурасына оқуға түсу үшін үміткерлер қабылдау комиссиясына ақпараттық жүйе арқылы мынадай құжаттарды:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидаларға 1-қосымшаға сәйкес нысан бойынша электрондық цифрлық қолтаңба арқылы қол қойылған Академия ректорының атына баянат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z85" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осы Қағидаларға </w:t>
-[...57 lines deleted...]
-    </w:p>
+      2) жоғары білім туралы құжат немесе цифрлық құжаттар сервисінен электрондық құжат (құжаттың қосымшасымен бірге), ал шетелдік білім беру мекемелерімен берілген дипломдар үшін нострификация процедурасын өткенін растау немесе "Білім туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес деп тану құжаттарын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z86" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осы Қағидалардың 24-тармағына сәйкес шет тілін меңгергенін растайтын халықаралық сертификаттың көшірмесін (ол бар болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z87" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құқық қорғау органдарындағы еңбек өтілі туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z88" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ғылыми және ғылыми-әдістемелік жұмыстарының тізімін (олар бар болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z89" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) осы Қағидалардың </w:t>
-[...57 lines deleted...]
-    </w:p>
+      6) ғылыми стипендиялар мен гранттар беру туралы сертификаттарды (олар бар болған жағдайда); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z90" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ғылыми конференциялар мен конкурстарға қатысқаны дипломдар көшірмесін (олар бар болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z91" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Академияның ғылыми-білім беру қызметіне қатысқанын растайтын анықтаманы (олар бар болған жағдайда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z92" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР-ДСМ-175/2020 бұйрығымен бекітілген 075-У нысанындағы электрондық форматтағы медициналық анықтаманың (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) көшірмесін;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z93" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР-ДСМ-175/2020 </w:t>
-[...57 lines deleted...]
-    </w:p>
+      10) 10 мбайттан аспайтын 3х4 сантиметр көлеміндегі фотосурет; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z94" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) шетел азаматтарын қоспағанда, шет тілі бойынша тестілеуге қатысу үшін төлем туралы түбіртектің көшірмесі ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z95" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың осы тармағында көрсетілген құжаттарды үміткер өз қолымен жүктейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 12.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16-тармақтың бірінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Академияның докторантурасына оқуға түсу үшін үміткерлер цифрлық жүйе арқылы қабылдау комиссиясына:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Қағидалардың 15-тармағының 1), 2), 3), 4), 5), 6), 7), 8), 9), 10) және 11) тармақшаларында көрсетілген құжаттарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z97" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) осы Қағидалардың </w:t>
-[...39 lines deleted...]
-    </w:p>
+      2) жоғары оқу орнынан кейінгі білімі туралы құжат немесе цифрлық құжаттар сервисінен электрондық құжат (құжаттың қосымшасымен бірге), шетелдік білім беру мекемелері берген дипломдар үшін нострификация процедурасын өткенін растау немесе "Білім туралы" Қазақстан Республикасы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес деп танылғанын растайтын құжаттарды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z98" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) негізгі дипломға педагогикалық бейіндегі білім беру бағдарламаларды игергені туралы куәліктің көшірмесін (бейінді бағыттағы магистратураны бітірген үміткерлер үшін) ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="26"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z99" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қағидалардың 15-тармағында және осы тармағында көрсетілген құжаттарды үміткер өз қолымен жүктейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Қағидалар 16-1-тармақпен толықтырылды - ҚР Бас Прокурорының 12.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 16-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16-1. Алып тасталды - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Алып тасталды - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      18-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Қабылдау комиссияның хатшысы ақпараттық жүйе арқылы үміткерлердің құжаттарын тексереді және осы Қағидалардың 15 және 16-тармақтарына сәйкес болған кезде баянат келіп түскен күні құжаттардың қабылданғанын растайды, сондай-ақ түсу емтихандарын тапсыруға рұқсат береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-тармақтың бірінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Үміткер осы Қағидалардың 15 және 16-тармақтарында көрсетілген құжаттардың толық емес тізбесін ұсынған кезде қабылдау комиссиясының хатшысы ақпараттық жүйе арқылы тиісті негіздемемен құжаттарды қабылдаудан бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оқуға үміткер құжаттарды осы Қағидалардың 5-тармағында белгіленген мерзімде қайта жібере алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Қабылдау комиссиясының шешімдеріне, әрекеттеріне (әрекетсіздігіне) шағым Қазақстан Республикасының Әкімшілік рәсімдік-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>91-бабына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес қаралады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2837,634 +5113,654 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="31"/>
+    <w:bookmarkStart w:name="z31" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Түсу емтихандарын өткізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...73 lines deleted...]
-      Емтихан комиссиясының құрамы Академия ректорының бұйрығымен бекітіледі.</w:t>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z32" w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Алып тасталды - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Алып тасталды - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Академияның магистратурасына, докторантурасына түсетін үміткерлер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z100" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шет тілі бойынша (таңдауы бойынша ағылшын, неміс, француз);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z101" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мамандық бойынша түсу емтихандарын тапсырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамандығы бойынша емтиханға шет тілі бойынша кемінде 25 балл жинаған үміткерлер жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Қағидалардың 3-1-тармағының 2) тармақшасында көрсетілген адамдар Академияның қабылдау комиссиясы өткізетін әңгімелесу қорытындылары бойынша оқуға қабылданады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 22-тармақ жаңа редакцияда - ҚР Бас Прокурорының 12.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="34"/>
-[...88 lines deleted...]
-      Бюджеттен тыс немесе өз қаражаты есебінен оқуға ақы төлеу арқылы магистратураға және докторантураға түсетін шетел азаматтары Академияның қабылдау комиссиясы өткізетін әңгімелесу нәтижелері бойынша қабылданады.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Шет тілін меңгерудің жалпыеуропалық құзыреттеріне (стандарттарына) сәйкес шет тілін меңгергенін растайтын халықаралық сертификаттардың біреуіне ие үміткерлер шет тілі бойынша түсу емтиханынан босатылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z102" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) магистратураға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағылшын тілі: IELTS Academic (International English Language Testing System Academic), шекті балл – кемінде 6;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TOEFL IBT (Test of English as a Foreign Language Internet-based test), шекті балл – кемінде 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неміс тілі: Deutsche Sprachpruеfung fuеr den Hochschulzugang (DSH, Niveau B2/ деңгейі B2), TestDaF-Prufung (Niveau B2/ деңгейі B2);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      француз тілі: TFI (Test de Franзais International™), DELF (Diplome d’Etudes en Langue franзaise), DALF (Diplome Approfondi de Langue franзaise), TCF (Test de connaissance du franзais) – кемінде деңгейі B2.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) докторантураға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ағылшын тілі: ІELTS Academіc (Іnternatіonal Englіsh Language Testіng System Academіc), шекті балл кемінде – 5,0;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TOEFL ІBT (Test of Englіsh as a Foreіgn Language Іnternet-based test), шекті балл кемінде – 35;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TOEFL ІTP (Test of Englіsh as a Foreіgn Language Іnstіtutіonal Testіng Programm), шекті балл – кемінде 417;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      TOEIC (Test of English for International Communication (Тест ов Инглиш фо Интернейшнал комуникэйшн)), шекті балл – кемінде 550;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Duolingo English Test (Дуолинго Инглиш тест), шекті балл – кемінде 80;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неміс тілі: Deutsche Sprachpruеfung fuеr den Hochschulzugang (DSH, NіveauВ1/В1 деңгейінен төмен емес), TestDaF-Prufung (Nіveau В1/В1 деңгейінен төмен емес);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      француз тілі: TFІ (Test de Franзaіs Іnternatіonal™) – оқу және тыңдау секциялары бойынша В1 деңгейінен төмен емес), DELF (Dіplome d’Etudes en Langue franзaіse) – В1 деңгейінен төмен емес, DALF (Dіplome Approfondі de Langue franзaіse) – В1 деңгейінен төмен емес, TCF (Test de connaіssance du franзaіs) – В1 деңгейінен төмен емес.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда - ҚР Бас Прокурорының 12.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="35"/>
-[...253 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="36"/>
+    <w:bookmarkStart w:name="z36" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Шет тiлдерi бойынша түсу емтихандары Қазақстан Республикасы Ғылым және жоғары білім министрлiгiнің Ұлттық тестiлеу орталығы әзірлеген технология бойынша жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік немесе ресми тілі ағылшын тілі болып табылатын елдерде Экономикалық ынтымақтастық және даму ұйымына мүше мемлекеттердің аккредиттеу органдарының тізіліміне және (немесе) қауымдастығына енгізілген шетелдік аккредиттеу органдарының мамандандырылған аккредиттеуі бар шетелдік жоғары және жоғары оқу орнынан кейінгі білім беру ұйымдарында 5 жыл ішінде білім алған адамдар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3513,430 +5809,2530 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген шет тілін меңгерудің жалпыеуропалық құзыреттеріне (стандарттарына) сәйкес шет тілін меңгергенін растайтын халықаралық сертификаттарды ұсынбайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ұсынылатын сертификаттардың түпнұсқалығын және жарамдылық мерзімін қабылдау комиссиясы тексереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="37"/>
+    <w:bookmarkStart w:name="z37" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Магистратураға, докторантураға түсушілер үшін түсу емтиханы білім берудің алдыңғы деңгейлеріндегі білім беру бағдарламалары көлемінде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...74 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="39"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақтың екінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Түсу емтиханын өткізу регламенті Академия ректорының бұйрығымен бекітіледі және Академияның интернет-ресурсында және ақпараттық жүйеде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақтың үшінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақтың үшінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамандық бойынша түсу емтихандары кешенді тестілеу (КТ) және кейістік тапсырмаларды шешу түрінде ақпараттық жүйе арқылы өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамандық бойынша түсу емтиханы осы Қағидаларға 2-1-қосымшада көрсетілген пәндер бойынша өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақтың төртінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақтың төртінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Академияның магистратурасына, докторантурасына мамандығы бойынша түсу емтиханын өткізу (түсу емтиханын өткізу күні, уақыты және орны) туралы ақпарат түсу емтиханы басталғанға дейін Академияның интернет-ресурсында және ақпараттық жүйеде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Магистратураға, докторантураға түсу емтиханының бағдарламасын, тестілік сұрақтарын және кейістік тапсырмаларын Академия өздігінше қалыптастырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақтың алтыншы абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      26-тармақтың алтыншы абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мамандық бойынша түсу емтиханының бағдарламасы Академия Ғылыми кеңесінің шешімімен бекітіледі және Академияның интернет-ресурсында, сондай-ақ ақпараттық жүйеде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      27-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Түсу емтихандарының нәтижелері олар өткізілген күні Академияның ақпараттық жүйесінде және интернет-ресурсында жарияланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Түсу емтихандарын қайта тапсыруға рұқсат етілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z40" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мамандық бойынша магистратура мен докторантураға түсу емтихандарын өткізу кезеңінде бірыңғай талаптардың сақталуын қамтамасыз ету және даулы мәселелерді шешу мақсатында төрағадан және кем дегенде комиссияның екі мүшесінен тұратын апелляциялық комиссия құрылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Апелляциялық комиссияның құрамы Академия ректорының бұйрығымен бекітіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Апелляциялық комиссия магистратураға, докторантураға оқуға түсетін үміткерлердің, емтихан материалдарының мазмұнымен, сонымен қатар техникалық себептерге байланысты түсу емтихандарының нәтижелерімен келіспейтін арыздарды қабылдайды және қарайды.</w:t>
-[...42 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="43"/>
+      Апелляциялық комиссия магистратураға немесе докторантураға түсетін үміткерлерден емтихан материалдарының мазмұнымен, оның ішінде техникалық себептерге байланысты мамандық бойынша түсу емтихандарының нәтижелерімен келіспейтін өтініштерді қабылдайды және қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-тармақ жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      30-тармақтың осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Магистратураға немесе докторантураға оқуға түсетін үміткер ақпараттық жүйе арқылы апелляциялық комиссия төрағасының атына түсу емтиханының нәтижелерi жарияланғаннан кейiнгі келесi күнгi сағат 13:00-ге дейiн апелляцияға өтiнiш береді және апелляциялық комиссия өтiнiшті берген күннен бастап бiр жұмыс күні iшiнде қарайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Апелляциялық комиссия әрбір үміткермен жеке тәртіпте онлайн-форматта жұмыс істейді. Үміткер апелляциялық комиссияның отырысына қосылмаған жағдайда, оның апелляцияға берген өтініші қаралмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 31-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Апелляциялық комиссияның шешімі комиссия мүшелерінің жалпы санының көпшілік дауысымен қабылданады. Дауыстар тең болған жағдайда комиссия төрағасының дауысы шешуші болып табылады. Апелляциялық комиссияның жұмысы төраға және барлық комиссия мүшелері қол қойған еркін нысандағы хаттамамен ресімделеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="45"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z44" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Апелляция комиссияларының хаттамалары отырыс өткізілген кезден бір жұмыс күні ішінде Академияның қабылдау комиссиясына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Магистратураға және докторантураға қабылдау тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z46" w:id="46"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z46" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Тиісті білім беру бағдарламалары бойынша магистратураға, докторантураға оқуға осы Қағидаларға 3-қосымшаға сәйкес 100 балдық бағалау жүйесі шкаласына сәйкес мамандық бойынша түсу емтихандарының нәтижесінде мүмкін болатын 100 балдан магистратураға шекті балл кемінде 75 балл, докторантураға кемінде 80 балл жинаған үміткерлер конкурстық негізде қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      34. Магистратураға, докторантураға оқуға білім беру бағдарламалары бойынша түсу емтихандарының нәтижесі бойынша осы Қағидаларға </w:t>
-[...94 lines deleted...]
-      Одан кейін ғылыми-педагогикалық жетістіктері ескеріледі:</w:t>
+      34-1. Қабылдау комиссиясы тиісті білім беру бағдарламалары бойынша магистранттар мен докторанттар қатарына қабылдау туралы хаттама жасайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34-1-тармақтың екінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34-1-тармақтың екінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Білім беру бағдарламалары бойынша бос қабылдау орындары болған жағдайда қабылдау комиссиясы магистратураға арналған мамандық бойынша кіру емтихандарының қорытындысы бойынша кемінде 75 балл, докторантураға кемінде 80 балл жинаған және Академияның интернет-ресурсында және ақпараттық жүйесінде конкурстан өтпеген үміткерлер арасында конкурс жариялайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34-1-тармақтың үшінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      34-1-тармақтың үшінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бос қабылдау орындарын иеленуге арналған конкурсқа қатысушылардың тізімі үміткерлердің баянаттары негізінде цифрлық жүйеде автоматты түрде қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қабылдау комиссиясының шешімімен үміткерлер осы Қағидалардың 35-тармағының талаптарына сәйкес бір білім беру бағдарламасынан магистратура немесе докторантураның басқа білім беру бағдарламасына қайта бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-тарау 34-1-тармақпен толықтырылды - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Конкурстық баллдар тең болған жағдайда құқық қорғау қызметінде жұмыс өтілі көбірек (күнтізбелік күндері), одан кейін дипломның орташа баллдары жоғары үміткерлер басымдыққа ие болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрі қарай ғылыми-педагогикалық жетістіктері ескеріледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ғылыми, оның ішінде рейтингісі жоғары ғылыми басылымдардағы жарияланымдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3946,51 +8342,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ғылыми әзірлемелері туралы куәліктер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ғылыми стипендиялар, гранттар берілгендігі туралы сертификаттар;</w:t>
+      3) ғылыми стипендиялар мен гранттар берілгендігі туралы сертификаттар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ғылыми конференцияларға және конкурстарға қатысқаны үшін берілген грамоталар немесе дипломдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4010,218 +8406,514 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Бас Прокурорының 12.04.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнiнен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 35-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      36-тармақтың бірінші абзацы жаңа редакцияда көзделген - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      36-тармақтың бірінші абзацының осы редакциясы 12.07.2026 дейін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданыста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болады - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Қабылдау комиссиясының хаттамасы негізінде Академия ректоры үміткерлерді магистратура және докторантура білім алушыларының санына қабылдау туралы бұйрық шығарады, ол Академияның интернет-ресурсында және ақпараттық жүйеде орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Магистратураға мен докторантураға қабылданған үміткерлер Академияға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z106" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кадрларды тіркеу бойынша жеке парақты;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z107" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) соңғы қызмет кезеңі бойынша аттестаттау парағының көшірмесін;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z108" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) кадр қызметі берген құқық қорғау қызметіндегі өтілі туралы анықтаманы;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="49"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z109" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соңғы арнаулы атақ немесе сыныптық шен беру туралы бұйрықтардан үзіндіні;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) болжанатын зерттеу тақырыбы шеңберінде құқық қорғау органынан жоспар-тапсырманы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z111" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) диссертациялық зерттеуді (жобаны) орындау кезінде үміткерге тәлімгерлікті жүзеге асыратын құқық қорғау органының қызметкері туралы мәліметтерді ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-тармақ жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Қабылдау комиссиясы жұмысын аяқтаған соң Қазақстан Республикасының Бас прокуратурасына қабылдау нәтижелері бойынша қорытынды есепті, сонымен қатар Академияның магистратурасына және докторантурасына қабылдау туралы бұйрықтардың көшiрмелерiн жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z50" w:id="50"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z50" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Осы Қағидаларда реттелмеген мәселелерді қабылдау комиссиясы "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4236,51 +8928,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" және "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Білім туралы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" Қазақстан Республикасының заңдарында белгіленген тәртіпте шешеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4642,68 +9334,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(ол болған кезде), сыныптық шені/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>арнайы атағы, лауазымы, телефоны)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:bookmarkStart w:name="z53" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Баянат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сізден Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық  қорғау органдары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5225,428 +9917,104 @@
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құжаттарды қабылдау туралы қолхат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жоғары оқу орнынан кейінгі білім берудің білім беру бағдарламаларын іске асыратын </w:t>
-[...343 lines deleted...]
-      негізінде тапсырылады, 2- данасы оқуға түсуге үміткердің оқу ісіне  тіркеледі.</w:t>
+      Ескерту. 2-қосымша алып тасталды - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5734,126 +10102,1399 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Бас прокуратурасының жанындағы</w:t>
+              <w:t>Бас прокуратурасының</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Құқық қорғау органдарының</w:t>
+              <w:t>жанындағы Құқық қорғау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>академиясына оқуға қабылдау</w:t>
+              <w:t>органдары академиясына оқуға</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>қабылдау қағидаларына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-1-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z113" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдары академиясының магистратурасы мен докторантурасына түсу емтиханын тапсыруға арналған пәндер тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-1-қосымша жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Білім беру бағдарламасының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пәндер атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7М04203 - Құқықтану</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ғылыми-педагогикалық бағыт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет және құқық теориясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қылмыстық құқығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Азаматтық құқығы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7M12301 - Құқық қорғау қызметі (бейіндік бағыт, оның ішінде қашықтан оқыту)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет және құқық теориясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қылмыстық- процестік құқығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Әкімшілік құқығы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7M12303 - Құқық қорғау қызметі (ғылыми-педагогикалық бағыт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мемлекет және құқық теориясы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қылмыстық- процестік құқығы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Әкімшілік құқығы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8D04201 - Құқықтану</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ғылыми-педагогикалық бағыт)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құқықтың жалпы теориясының заманауи проблемалары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8D12301 - Құқық қорғау қызметі (ғылыми-педагогикалық бағыт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасын құқық қорғау қызметінде қолданудың теориясы мен практикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8D12302 - Құқық қорғау қызметі</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(бейіндік бағыт, оның ішінде қашықтан оқыту)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының заңнамасын құқық қорғау қызметінде қолданудың теориясы мен практикасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоғары оқу орнынан кейінгі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім берудің білім беру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламаларын іске асыратын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бас прокуратурасының</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жанындағы Құқық қорғау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органдары академиясына оқуға</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қабылдау қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 100-балдық бағалау жүйесiнің шкаласы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+        <w:t xml:space="preserve"> 100-балдық бағалау жүйесінің шкаласы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда - ҚР Бас Прокурорының 06.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5865,856 +11506,341 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>100-балдық бағалау жүйесі бойынша балдар</w:t>
+Емтихан бөлімдері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>4-балдық бағалау жүйесі бойынша балдар</w:t>
+Баллдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95-100</w:t>
+Кешенді тестілеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Өте жақсы </w:t>
+              <w:t>
+90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90-94</w:t>
+Кейістік тапсырма</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85-89</w:t>
-[...36 lines deleted...]
-Жақсы </w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80-84</w:t>
+Барлығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75-79</w:t>
-[...144 lines deleted...]
-Қанағаттанарлық </w:t>
+100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...292 lines deleted...]
-      </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту: Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдары академиясының магистратурасы мен докторантурасына оқуға түсу үшін 100-балдық бағалау жүйесінің шкаласы </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6806,402 +11932,402 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 45 бұйрығына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z59" w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Бас Прокурорының күші жойылды деп танылған кейбір бұйрықтарының және кейбір бұйрықтарының құрылымдық элементтерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z60" w:id="56"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z60" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Жоғары оқу орнынан кейінгі білім берудің білім беру бағдарламаларын іске асыратын Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдары академиясына оқуға қабылдау қағидаларын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2015 жылғы 13 тамыздағы № 101 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 12000 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z61" w:id="57"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z61" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Жоғары оқу орнынан кейінгі білім берудің кәсіби оқу бағдарламаларын іске асыратын Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдары академиясына Оқуға қабылдау ережелерін бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2015 жылғы 13 тамыздағы № 101 бұйрығына өзгеріс енгізу туралы" Қазақстан Республикасы Бас Прокурорының 2015 жылғы 30 қыркүйектегі № 117 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 12139 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z62" w:id="58"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z62" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. "Қазақстан Республикасы Бас Прокурорының кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Бас Прокурорының 2016 жылғы 15 қарашадағы № 172 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 14554 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z63" w:id="59"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z63" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Жоғары оқу орнынан кейінгі білім берудің кәсіби оқу бағдарламаларын іске асыратын Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдары академиясына Оқуға қабылдау ережелерін бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2015 жылғы 13 тамыздағы № 101 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Бас Прокурорының 2017 жылғы 14 шілдедегі № 70 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 15435 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z64" w:id="60"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z64" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. "Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдары академиясының білім беру қызметі мәселелері бойынша Қазақстан Республикасы Бас Прокурорының кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Бас Прокурорының 2018 жылғы 4 желтоқсандағы № 134 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 17866 болып тіркелген)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z65" w:id="61"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z65" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. "Жоғары оқу орнынан кейінгі білім берудің білім беру бағдарламаларын іске асыратын Қазақстан Республикасы Бас прокуратурасының жанындағы Құқық қорғау органдары академиясына оқуға қабылдау қағидаларын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2015 жылғы 13 тамыздағы № 101 бұйрығына өзгерістер енгізу туралы" Қазақстан Республикасы Бас Прокурорының міндетін атқарушысының 2020 жылғы 3 шілдедегі № 83 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 20933 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z66" w:id="62"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z66" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Қазақстан Республикасы Бас Прокурорының білім беру қызметінің мәселелері бойынша кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Бас Прокурорының 2021 жылғы 3 шілдедегі № 95 бұйрығының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде № 23425 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>