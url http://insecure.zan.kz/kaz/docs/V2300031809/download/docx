--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="99a3cb2" w14:textId="99a3cb2">
+    <w:p w14:paraId="a104edc" w14:textId="a104edc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -12279,55 +12279,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12653,31 +12653,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>