--- v0 (2025-10-05)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f9dc503" w14:textId="f9dc503">
+    <w:p w14:paraId="8672048" w14:textId="8672048">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -532,51 +532,64 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Денсаулық сақтау министрі</w:t>
+              <w:t>Денсаулық сақтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2023 жылғы 24 қаңтардағы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -595,2696 +608,3174 @@
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмекті ұйымдастыру стандарты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Стандарт жаңа редакцияда - ҚР Денсаулық сақтау министрінің 24.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z18" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қазақстан Республикасының он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмекті ұйымдастыру стандарты (бұдан әрі – Стандарт) Қазақстан Республикасының "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Кодексінің 7-бабының </w:t>
+      1. Осы он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмекті ұйымдастыру стандарты (бұдан әрі – Стандарт) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің 7-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>32) тармақшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес әзірленді және он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивті және психикалық денсаулығын сақтау бойынша медициналық көмек көрсетуді ұйымдастыруға қойылатын талаптарды белгілейді.</w:t>
+        <w:t xml:space="preserve"> сәйкес әзірленді және он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмек көрсетуді ұйымдастыруға қойылатын талаптарды белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...15 lines deleted...]
-      2. Осы Стандартта қолданылатын терминдер мен анықтамалар:</w:t>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Стандартта пайдаланылатын терминдер мен анықтамалар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z50" w:id="9"/>
-[...15 lines deleted...]
-      1) АИТВ – инфекциясы адамның иммун тапшылығы вирусы туындатқан, иммундық жүйенің ерекше зақымдануымен сипатталатын және жүре пайда болған иммун тапшылығы синдромы қалыптасқанға дейін оның баяу бұзылуына алып келетін созылмалы инфекциялық ауру;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) АИТВ инфекциясы – адамның иммун тапшылығы вирусы туындатқан, иммундық жүйенің ерекше зақымдануымен сипатталатын және жүре пайда болған иммун тапшылығы синдромы қалыптасқанға дейін оның баяу бұзылуына алып келетін созылмалы инфекциялық ауру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z51" w:id="10"/>
-[...15 lines deleted...]
-      2) жастар - Қазақстан Республикасының он төрт жастан отыз бес жасқа дейінгі азаматтары;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жыныстық жолмен берілетін инфекциялар (бұдан әрі – ЖЖБИ) – жыныстық қатынас арқылы неғұрлым жиі жұғатын инфекциялық аурулар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z52" w:id="11"/>
-[...15 lines deleted...]
-      3) ЖЖБИ – жыныстық қатынас арқылы неғұрлым жиі жұғатын инфекциялық аурулар;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) клиникалық хаттама – пациенттің белгілі бір ауруы немесе жай-күйі кезіндегі профилактика, диагностика, емдеу, медициналық оңалту және паллиативтік медициналық көмек бойынша ғылыми дәлелденген ұсынымдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z53" w:id="12"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) консультация беру – даярланған маман жеке немесе топтық жұмыста басқа адамға қолдау көрсететін немесе басшылықты жүзеге асыратын процесс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z54" w:id="13"/>
-[...15 lines deleted...]
-      5) клиникалық хаттама – пациенттің белгілі бір ауруы немесе жай-күйі кезіндегі профилактика, диагностика, емдеу, медициналық оңалту және паллиативтік медициналық көмек бойынша ғылыми дәлелденген ұсынымдар;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қашықтықтан көрсетілетін медициналық қызметтер – аурулар мен жарақаттардың диагностикасы, оларды емдеу, медициналық оңалту және олардың профилактикасы, медицина қызметкерлерінің өзара, жеке тұлғалармен және (немесе) олардың заңды өкілдерімен қашықтықтан өзара іс-қимыл жасауын, көрсетілген адамдарды сәйкестендіруді, сондай-ақ олар жасайтын әрекеттерді құжаттауды қамтамасыз ететін цифрлық технологиялар арқылы зерттеулер мен бағалауды жүргізу мақсатында медициналық көрсетілетін қызметтерді ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z55" w:id="14"/>
-[...15 lines deleted...]
-      6) қашықтықтан көрсетілетін медициналық қызметтер – аурулар мен жарақаттардың диагностикасы, оларды емдеу, медициналық оңалту және олардың профилактикасы, медицина қызметкерлерінің өзара, жеке тұлғалармен және (немесе) олардың заңды өкілдерімен қашықтықтан өзара іс-қимыл жасауын, көрсетілген адамдарды сәйкестендіруді, сондай-ақ олар жасайтын әрекеттерді құжаттауды қамтамасыз ететін цифрлық технологиялар арқылы зерттеулер мен бағалауды жүргізу мақсатында медициналық көрсетілетін қызметтерді ұсыну;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мультипәндік топ (бұдан әрі – МПТ) – пациент организмінің функциялары мен құрылымдарының бұзылу сипатына, оның клиникалық жай-күйінің ауырлығына байланысты қалыптастырылатын әртүрлі мамандар тобы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z56" w:id="15"/>
-[...15 lines deleted...]
-      7) репродуктивтік денсаулық – адамның толққанды ұрпақты өмiрге келтіру қабiлетiн көрсететін денсаулығы;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) мінез-құлықтың қауіпті түрлері – он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың денсаулығына, дене немесе әлеуметтік әл-ауқатына жоғары ықтималдықпен қауіп төндіретін мінез-құлқы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z57" w:id="16"/>
-[...15 lines deleted...]
-      8) мінез-құлықтың қауіпті түрлері – денсаулыққа, физикалық немесе әлеуметтік әл-ауқатқа жоғары дәрежеде қауіп төндіретін мінез-құлық.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) психикалық денсаулық – әрбір адам өзінің жеке әлеуетін іске асыра алатын, әдеттегі өмірлік күйзелістерді жеңе алатын, нәтижелі және жемісті жұмыс істей алатын, сондай-ақ өз қоғамдастығының өміріне үлес қоса алатын саламаттылықтың жай-күйі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) психологиялық көмек – мыналарға: психикалық және соматикалық денсаулықты қолдауға, психикалық дамуды оңтайландыруға, өмір сүруге бейімдеуге және өмір сүру сапасын арттыруға, оның ішінде адамның өз мүмкіндіктерін жандандыру арқылы арттыруға ықпал ететін, адамға психологиялық проблемалардың алдын алуға, оларды шешуге, өмірлік қиын және дағдарысты жағдайлар мен олардың салдарын еңсеруге жәрдемдесуге; адамдарға психологиялық проблемалардың себептері, олардың алдын алу және оларды шешу тәсілдері туралы ақпарат беруге; тұлғаны дамытуға, оның өзін-өзі жетілдіруіне және өзін-өзі танытуына бағытталған іс-шаралар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) репродуктивтік денсаулық – адамның толыққанды ұрпақты өмiрге келтіру қабiлетiн көрсететін денсаулығы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Денсаулық сақтау субъектілері он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға медициналық, психологиялық-әлеуметтік және заң қызметтерін қамтитын, репродуктивтік және психикалық денсаулығын сақтау бойынша құпия кешенді көмек көрсететін (бұдан әрі – кешенді көмек) жастар денсаулық орталықтары болып табылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z12" w:id="18"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмек көрсететін ұйымдардың құрылымы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмек: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудандық деңгейде: аудан орталығында аудандық немесе көпбейінді орталық аудандық аурухананың құрамында құрылатын жастар денсаулық орталығында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қалалық деңгейде: қаланың әкімшілік-аумақтық бірлігіне кіретін әрбір ауданда кемінде 1 (бірден), сондай-ақ облыстық маңызы бар қалалардағы қалалық емханалар базасында немесе дербес ұйым ретінде құрылатын жастар денсаулық орталығында көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жастар денсаулық орталығында (бұдан әрі – ЖДО):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тіркеу орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) емдеу-диагностикалық қызметі (қарап-тексеру кабинеті, мамандардың қабылдауға арналған кабинеттері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) әлеуметтік-психологиялық қызмет (мамандардың қабылдауға арналған кабинеттері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тренингтер және оқыту өткізуге арналған зал қарастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖДО-дағы репродуктивтік және психикалық денсаулықты сақтау бойынша медициналық көмек міндетті әлеуметтік медициналық сақтандыру (бұдан әрі – МӘМС) жүйесінде көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмекті көрсететін ұйымдардың құрылымы</w:t>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="21"/>
+        <w:t xml:space="preserve"> 3-тарау. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмекті көрсететін ұйымдардың қызметінің негізгі міндеттері мен бағыттары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмек мынадай міндеттерді көздейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) саламатты өмір салтын ұстану, жауапты және саналы мінез-құлық дағдыларын қалыптастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) консультациялық, емдеу-диагностикалық, психологиялық көмек көрсету, сондай-ақ репродуктивтік және психикалық денсаулықты сақтау бойынша психологиялық-әлеуметтік және заң қызметтерін көрсету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастар, олардың ата-аналары мен педагогтер арасында саламатты өмір салтын насихаттау, репродуктивтік және психикалық денсаулықты сақтау, оның ішінде ерте жыныстық өмірдің профилактикасы, отбасын жоспарлау, контрацептивтік құралдарды пайдалану, қаламаған жүктіліктің алдын алу, суицид профилактикасы мәселелері бойынша ақпараттық-түсіндіру жұмыстарын жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) еңбекке уақытша жарамсыздыққа сараптама жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дәрігерге дейінгі және кезек күттірмейтін шұғыл медициналық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қатыгез қарым-қатынас, сондай-ақ сексуалдық, физикалық және психологиялық зорлық-зомбылық құрбандарына медициналық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) медициналық қызмет көрсету, денсаулық сақтау саласындағы құқықтар мәселелері бойынша, сондай-ақ сексуалдық зорлық-зомбылық жағдайларында құқықтық сауаттандыру, ақпараттық-құқықтық көмек көрсету, консультация беру және әлеуметтік-құқықтық қорғау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) мінез-құлықтың қауіпті түрлері бойынша профилактикалық іс-шаралар жүргізу және консультация беру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ұйымдастырушылық, оқу-әдістемелік, профилактикалық қызметті үйлестіру, мониторингтеу, талдау және ЖДО-ның желісін дамыту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша қызметтер көрсететін денсаулық сақтау ұйымдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес "Ересектерге және (немесе) балаларға мына мамандықтар бойынша амбулаториялық-емханалық көмек: дәрігерге дейінгі, білікті, консультациялық-диагностикалық көмек: акушерия және гинекология, терапия, педиатрия, жалпы дәрігерлік практика, урология, дерматовенерология" мемлекеттік лицензиясы негізінде және тегін медициналық көмектің кепілдік берілген көлемі шеңберінде және (немесе) МӘМС жүйесінде медициналық көмек көрсетуге үміттенетін денсаулық сақтау субъектілерінің дерекқорына енгізілген, сондай-ақ зертханалық диагностика қызметтерін қоспағанда, медициналық, психологиялық-әлеуметтік және заң қызметтерін басқа медициналық ұйымдарға аутсорсингке беру құқығынсыз денсаулық сақтау субъектілері меншік түріне қарамастан өз қызметін жүзеге асырады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) диагностикалық мақсатта он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарды тегін медициналық көмектің кепілдік берілген көлеміне кіретін басқа медициналық көрсетілетін қызметтерді және (немесе) МӘМС жүйесінде медициналық көмекті алуға жібереді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мамандардың біліктілік деңгейін үнемі жоғарлатып отырады, онда ЖДО мамандарының жалпы санының кемінде 50%-ы (елу пайызы) он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығы мәселелері бойынша оқытылып, сертификатталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-тарау. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмекті көрсететін ұйымдардың қызметінің негізгі міндеттері мен бағыттары</w:t>
-[...294 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+        <w:t xml:space="preserve"> 4-тарау. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмек көрсету тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) меншік түріне қарамастан өз қызметін "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының </w:t>
-[...58 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="24"/>
+      8. Кешенді көмек алу үшін он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастар ЖДО тіркеу бөліміне жүгінеді, онда: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) медициналық тіркеуші мен пациентті басқа адамдардан бөлек қабылдау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) әңгімелесудің құпиялылығы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке басын куәландыратын құжаттардың (Қазақстан Республикасы азаматының төлқұжаты, Қазақстан Республикасы азаматының жеке куәлігі, шетелдіктің Қазақстан Республикасында тұруға ықтиярхаты, азаматтығы жоқ адамның куәлігі және туу туралы куәлігі) бірінің негізінде жеке тұлғаның жеке басын сәйкестендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) МӘМС жүйесінде медициналық көмек алу құқығын растау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ЖДО-ның жұмыс уақыты, мамандардың қабылдау графигі және ЖДО-да көрсетілетін негізгі қызметтер туралы анықтамалық ақпаратты орналастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мамандардың қабылдау графигіндегі өзгерістер туралы хабардар ету үшін пациенттермен "кері байланыс" қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. ЖДО-да пациенттердің жас ерекшеліктерін ескере отырып мынадай медициналық көмек көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) он жастан асқан және он алты жасқа толмаған кәмелетке толмағандарға жазбаша келісімімен және олардың ата-аналарының немесе өзге де заңды өкілдерінің қатысуымен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) он алты жастан асқан және он сегіз жасқа толмаған кәмелетке толмағандарға олардың ата-аналарының немесе өзге де заңды өкілдерінің жазбаша келісімімен хирургиялық араласуды, жүктілікті жасанды үзуді қоспағанда, профилактикалық, консультациялық-диагностикалық көмек; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жастарға медициналық көмек олардың келісімі бойынша көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Кәмелетке толмаған баланы алып жүретін адамның мәртебесі мен оның жеке басын медициналық тіркеуші ата-анасының жеке басын куәландыратын құжаттардың, сондай-ақ кәмелетке толмаған баламен ата-ананың байланысын оның туу туралы куәлігінің негізінде анықтайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Заңды өкілдердің мәртебесі мен оның жеке басы заңды өкілдің жеке басын куәландыратын құжаттардың, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес балаға қамқорлық жасауды, білім, тәрбие беруді, оның құқықтары мен мүдделерін қорғауды ұсыну үшін құқықтық негіздерді белгілейтін құжаттардың негізінде анықталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. ЖДО-да он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға медициналық көмек "Амбулаториялық жағдайлардағы мамандандырылған медициналық көмек көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 27 сәуірдегі № ҚР ДСМ-37 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 27833 тіркелді) (бұдан әрі – № ҚР ДСМ-37 бұйрық) және "Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулықты сақтау бойынша медициналық көмекті ұйымдастыру қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 20 желтоқсандағы № ҚР ДСМ-285/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21846 тіркелді) сәйкес көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға медициналық көмек көрсету кезінде ЖДО-да алдын ала және түпкілікті диагноздарды қою үшін қолданыстағы аурулар мен денсаулыққа байланысты проблемалардың халықаралық статистикалық жіктемесінің (бұдан әрі – АХЖ) кодтары пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Медициналық көмектің қолжетімділігін қамтамасыз ету үшін "Қашықтықтан медициналық көрсетілетін қызметтерді ұйымдастыру, ұсыну және ақы төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 1 ақпандағы № ҚР ДСМ-12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22151 тіркелді) сәйкес телефон байланысы, цифрлық және мобильді технологиялар құралдарын пайдалана отырып, қашықтықтан медициналық қызмет көрсету мүмкіндіктері пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. "Денсаулық сақтау саласындағы мамандықтар мен мамандандырулар номенклатурасын, денсаулық сақтау жүйесінің қызметкерлері лауазымдарының номенклатурасы мен біліктілік сипаттамаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2020 жылғы 21 желтоқсандағы № ҚР ДСМ-305/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21856 тіркелді), "Денсаулық сақтау саласындағы кәсіптік стандарттарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2024 жылғы 25 қаңтардағы № 46 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21856 тіркелді), "Денсаулық сақтау саласындағы әлеуметтік жұмыскер" кәсіптік стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 23 тамыздағы № 146 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33325 тіркелді) және "Қазақстан Республикасында медициналық-санитариялық алғашқы көмек көрсетуді ұйымдастыру стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2023 жылғы 30 наурыздағы № 49 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32160 тіркелді) сәйкес мынадай мамандар: "Терапия" (бұдан әрі – терапевт дәрігер), "Педиатрия" (бұдан әрі – педиатр дәрігер), "Жалпы медицина/Медицина" (бұдан әрі – жалпы практика дәрігері), "Акушерия және гинекология (ересектер, балалар)" (бұдан әрі – акушер-гинеколог дәрігер), "Урология (ересектер, балалар)" (бұдан әрі – уролог дәрігер), "Дерматовенерология ересектер, балалар" (бұдан әрі – дерматовенеролог дәрігер) мамандықтары бойынша жоғары және жоғары оқу орнынан кейінгі медициналық білімі бар; міндетті түрде кемінде 8 (сегіз) кредит/240 (екі жүз қырық) сағат көлемінде біліктілігін арттырудан өткен немесе медициналық ұйымдарда психолог (бұдан әрі – психолог) болып жұмыс істеу үшін көзделген қайта даярлықтан өткен (алғашқы мамандануы) "денсаулық сақтау" немесе "педагогика және психология" немесе "әлеуметтік ғылымдар" ("психология" білім беру бағдарламалары тобы бойынша) даярлау бағыты бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар; "денсаулық сақтау" немесе "педагогикалық ғылымдар" немесе "жаратылыстану ғылымдары, математика және статистика" немесе "көрсетілетін қызметтер" ("әлеуметтік жұмыс" білім беру бағдарламалары тобы бойынша) даярлау бағыты бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білімі, "Әлеуметтік жұмыс" мамандығы бойынша сертификаттау курсынан өткені туралы куәлігі немесе біліктілігін арттыру сертификаты, әлеуметтік сала немесе жұмыс бағыты бойынша біліктілігін арттыру туралы куәлігі бар (бұдан әрі – әлеуметтік жұмыскер) мамандар бетпе-бет немесе қашықтықтан қабылдауды (консультация) жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. ЖДО он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға "Денсаулық сақтау саласында арнаулы әлеуметтік қызметтер көрсету стандартын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2023 жылғы 13 қазандағы № 153 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33545 тіркелді) сәйкес арнаулы әлеуметтік қызметтер көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмек көрсету тәртібі</w:t>
-[...191 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="29"/>
+        <w:t xml:space="preserve"> 1-параграф. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға акушерлік-гинекологиялық, андрологиялық көмек көрсету және профилактикалық іс-шараларды жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға акушерлік-гинекологиялық көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. ЖДО-да он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға медициналық көмек "Амбулаториялық жағдайлардағы мамандандырылған медициналық көмек көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2022 жылғы 27 сәуірдегі </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="31"/>
+      1) жыныстық жетілу, репродуктивтік денсаулық және отбасын жоспарлау мәселелері бойынша консультация беру және қызметтер көрсету; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Медициналық көмектің қолжетімділігін қамтамасыз ету үшін "Қашықтықтан медициналық қызметтерді ұйымдастыру, ұсыну және ақы төлеу қағидаларын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің 2021 жылғы 1 ақпандағы № ҚР ДСМ-12 </w:t>
+      2) гинекологиялық науқастарды зерттеп-қарау және емдеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) мамандандырылған денсаулық сақтау ұйымдарына емдеуге жатқызуға дайындау үшін гинекологиялық науқастарды анықтау және зерттеп-қарау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жүкті әйелдерді анықтау, оларды есепке қою және одан әрі динамикалық байқау үшін акушерлік-гинекологиялық көмек ұйымдарына жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ЖЖБИ профилактикасы және диагностикасы; ЖДО-да дерматовенеролог дәрігері болмаған жағдайда мерез, гонококк инфекциясы, шанкроидті (жұмсақ шанкрды), шап гранулемасын (донованоз), АИТВ инфекциясын қоспағанда, ЖЖБИ-ды емдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мерез, гонококк инфекциясы, шанкроид (жұмсақ шанкр), шап гранулемасы (донованоз), АИТВ инфекциясына күдік болған жағдайда он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарды мамандандырылған денсаулық сақтау ұйымдарына жіберу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Он алты жасқа толмаған қыздарды гинекологиялық қарап-тексеруді (екі қолмен ректоабдоминальды зерттеу) акушер гинеколог дәрігер медициналық көрсетілімдер бойынша қасындағы ата-анасының немесе өзге де заңды өкілдерінің біреуінің келісімімен жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға андрологиялық көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жыныстық жетілу, репродуктивтік денсаулық және отбасын жоспарлау мәселелері бойынша консультация беру және қызметтер көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) урологиялық және андрологиялық науқастарды зерттеп-қарау және емдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мамандандырылған денсаулық сақтау ұйымдарына емдеуге жатқызуға дайындау үшін урологиялық және андрологиялық науқастарды анықтау және зерттеп-қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ЖЖБИ-дің профилактикасы және диагностикасы; ЖДО-да дерматовенеролог дәрігері болмаған жағдайда мерез, гонококк инфекциясы, шанкроидті (жұмсақ шанкрды), шап гранулемасын (донованоз), АИТВ инфекциясын қоспағанда, ЖЖБИ-ды емдеу арқылы жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. ЖДО-да дерматовенерологиялық көмек мынадай ЖЖБИ-ге (жыныстық ағзалардың кандидозы, трихомониаз, урео-микоплазмоз, хламидиоз, жыныстық ағзалардың герпесі, папиллома вирусы инфекциясы (аногенитальды сүйелдер), В және С вирустық гепатиті, гонорея, мерез (экспресс-тест), АИТВ инфекциясы (экспресс-тест) және тері ауруларына зерттеп-қарау жүргізу арқылы жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. ЖЖБИ-ге зерттеп-қарау жүргізу алдында он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға тестілеуге дейінгі консультация жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. ЖЖБИ-ге зерттеп-қарау жүргізілгеннен кейін ЖДО:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) зерттеп-қараудың нәтижелері теріс болған жағдайда ЖЖБИ-дің профилактикасы мәселелері бойынша тестілеуден кейінгі консультация беруді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мерез, гонококк инфекциясы, шанкроид, шап гранулемасын, АИТВ инфекциясын қоспағанда, ЖЖБИ-ді емдеуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мерез, гонококк инфекциясы, шанкроид, шап гранулемасына күдікті он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарды одан әрі диагностикалау, емдеу және байқау үшін дерматовенерологиялық көмек көрсететін мамандандырылған денсаулық сақтау ұйымына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) АИТВ инфекциясына күдікті он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарды одан әрі диагностикалау, байқау, емдеу үшін АИТВ инфекциясының профилактикасы саласында қызмет көрсететін мемлекеттік денсаулық сақтау ұйымына жіберуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) дерматовенерологиялық аурулардың еңбекке уақытша жарамсыздығына сараптама жүргізуді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осы тармақтың 3) және 4) тармақшаларында көзделген жағдайларда АХЖ Z01.9 "Анықталмаған арнайы тексеру" коды бойынша мамандандырылған денсаулық сақтау ұйымдарына жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастар арасында саламатты өмір салтын қалыптастыру дағдыларын қалыптастыру жөніндегі іс-шаралар ЖДО-да дұрыс және ұтымды тамақтану, дене шынықтыру және спортпен айналысу, жыныстық жетілу физиологиясы мен гигиенасы, жыныстық жолмен берілетін инфекциялардың профилактикасы мен диагностикасы, сондай-ақ қауіпті мінез-құлық факторларының, оның ішінде құмар ойындарға патологиялық елігудің профилактикасы мәселелері бойынша ақпараттық-түсіндіру жұмысы және гигиеналық оқыту арқылы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастар, олардың ата-аналары немесе өзге де заңды өкілдері, жұбайлары, еріктілері үшін репродуктивтік және психикалық денсаулық мәселелері жөнінде консультация беру қауіпті мінез-құлықтық факторлардың профилактикасы, саламатты өмір салтын ұстану дағдыларын қалыптастыру, жасөспірімдік кезеңде психологиялық-физикалық, психологиялық-әлеуметтік даму, әлеуметтік мінез-құлық, жауапты серіктестікті қалыптастыру, отбасылық өмірге, ата-ана болуға дайындау, ерлі-зайыптылардағы, отбасындағы қарым-қатынасқа, тұлғааралық қарым-қатынасқа қатысты мәселелер бойынша, жыныстық жолмен берілетін инфекцияларды диагностикалау және емдеу, ерте жыныстық (сексуалдық) өмірдің профилактикасы, жасөспірімдік шақта организмнің физиологиялық жетілмеу ерекшеліктері, жасөспірімдік жүктілік, он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастар арасындағы ерте жүктіліктің, жүктілікті жасанды үзу мен босанудың болуы мүмкін асқынулары мен оның салдары, отбасын жоспарлау және контрацепция әдістері мәселелері бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Сексуалдық және физикалық зорлық-зомбылық құрбандары жүгінген кезде медициналық ұйым:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) клиникалық хаттамаларға сәйкес медициналық көмек көрсетеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) психологтарды, әлеуметтік жұмыскерлерді, заңгерлерді және өзге де бейінді мамандарды тарта отырып, кешенді медициналық көмек көрсетуді қамтамасыз етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) кәмелетке толмаған адам жүгінген кезде оның ата-анасын немесе өзге де заңды өкілдерін дереу хабардар етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) зардап шегушінің жүгіну фактісі және оған медициналық көмек көрсетілгені туралы құқық қорғау органдарына дереу хабарлайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) құзыреті шегінде тиісті мәліметтерді білім беруді басқару органдарына және әлеуметтік қорғау органдарына тиісті мәліметтерді береді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 тіркелді) (бұдан әрі – № ҚР ДСМ-175/2020 бұйрық) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22151 тіркелген) сәйкес телефон байланысы, цифрлық және мобильді технологиялар құралдарын пайдалана отырып, қашықтықтан медициналық қызмет көрсету мүмкіндіктері пайдаланылады.</w:t>
-[...132 lines deleted...]
-    <w:bookmarkEnd w:id="33"/>
+        <w:t xml:space="preserve"> сәйкес медициналық құжаттаманы ресімдейді және есепке алу құжаттамасының нысандарын толтырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. МПТ сексуалдық және физикалық зорлық-зомбылықтан зардап шеккендердің әрбір жүгіну жағдайына медициналық, психоәлеуметтік қызметтер кешенін көрсету және құқықтық консультация беру арқылы жүргізуді жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. МПТ мүшелері мыналарды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ЖДО басшысы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      білім мен этикалық қағидаттар негізінде мультипәндік топты басқарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖДО мамандарын оқытуды және консультация беруді ұйымдастырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ЖДО-ның мүдделі мемлекеттік органдармен және ұйымдармен өзара іс-қимылын қамтамасыз етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖДО мамандарының жұмысын үйлестіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) әлеуметтік жұмыскер: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЖДО мамандарының алдында он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың, оның ата-анасының немесе заңды өкілдерінің мүдделерін білдіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) психолог қажетті психологиялық көмек түрлерiн айқындайды, оны көрсетеді және тиісті көрсетілімдер болған кезде он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарды медициналық-санитариялық алғашқы көмек дәрігеріне немесе психиатр/психотерапевт дәрігеріне жiбередi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) акушер-гинеколог, уролог-андролог дәрігерлері медициналық цифрлық жүйеге қарап-тексеру деректерін енгізе отырып, он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарды дәрігерлік қарап-тексеруден өткізеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) заңгер он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға, оның ата-анасына немесе заңды өкілдеріне консультация береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-параграф. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға психикалық денсаулық саласында көмек көрсетуді ұйымдастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. ЖДО-да он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға мынадай психологиялық көмектің мынадай түрлері ұсынылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) психикалық денсаулықты сақтау және нығайту мақсатында тренингтер, дәрістер мен семинарлар өткізу арқылы психологиялық профилактика;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) психикалық ерекшеліктерді жан-жақты зерттеу мақсатында психологиялық диагностика; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өмірлік қиын жағдайға (зорлық-зомбылық, буллинг, созылмалы ауруға байланысты бейімделудің бұзылуы және т.б.) тап болған адамдарға психологиялық консультация беру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тұлғаның толыққанды дамуы мен қызмет етуін қамтамасыз ету, сондай-ақ жас ерекшеліктерін ескере отырып, өзгермелі жағдайларға бейімделу деңгейін арттыру мақсатында психологиялық түзету (жеке және топтық нысанда);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) психикалық денсаулық қызметін қоса алғанда, психикалық денсаулық мәселелеріне қатысты ақпарат пен ресурстарға қолжетімділікті қамтамасыз ету арқылы халықты психологиялық ағарту;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) медициналық-санитариялық алғашқы көмек дәрігерінің және/немесе психиатр/психотерапевт дәрігердің пікірін ескере отырып, суицид қаупін бағалау және психологиялық түзету жоспарын әзірлеу арқылы суицидтік мінез-құлықтың профилактикасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дағдарыстық жағдайда жүрген адамдарда психологиялық-эмоциялық шиеленісті төмендету және психикалық және мінез-құлықтық бұзылушылықтардың (бұдан әрі – ПМБ) дамуының, сондай-ақ суицидтік мінез-құлық қаупінің алдын алу мақсатында шұғыл психологиялық көмек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. ЖДО-да он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың психологиялық саламаттылығын сақтау мақсатында психологиялық консультация беруді және психологиялық көмек көрсетуді "Клиникалық психология", "Психология", "Педагогика және психология" мамандықтары бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі білімі бар мамандар жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Психологиялық көмек күндізгі немесе қашықтан нысанда жүзеге асырылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жеке қабылдау;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...221 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="37"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) топтық;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отбасылық ата-анасының (ата-аналарының) немесе заңды өкілдерінің қатысуымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Психологиялық көмек:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мінез-құлық ерекшеліктері бар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) психикалық денсаулықпен байланысты проблемалардың даму қаупінің факторлары бар (созылмалы күйзеліс, эмоциялық күйіну, сондай-ақ тамақтану мінез-құлқының бұзылыстары, психикаға белсенді әсер ететін заттарды тұтыну эпизодтары және психикалық бұзылушылықтардың диагностикалық өлшемшарттарына сәйкес келмейтін зиянды салдары бар тәуелділік мінез-құлқының көріністері);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өмірлік қиын жағдайға (зорлық-зомбылық, буллинг, тұлғааралық қақтығыстарға) тап болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жарақаттан кейінгі күйзелістерді, субдепрессиялық жай-күйлерді, сондай-ақ психикалық бұзылушылықтардың диагностикалық өлшемшарттарына сәйкес келмейтін қорқыныш, мазасыздық пен ашу эпизодтарын бастан кешіретін он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. ЖДО психологы қабылдау барысында мыналарды жүзеге асырады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) пациентті қабылдау және онымен байланыс орнату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) пациенттің жеке басын сәйкестендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) пациенттің не оның заңды өкілдерінің (соның ішінде ата-аналарының) медициналық көмек алуға ақпараттандырылған келісімін ресімдеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) көрсетілімдерге қарай қажетті психологиялық көмектің түрін айқындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) психологиялық көмек көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) пациентте тиісті көрсетілімдер болған кезде бейінді мамандарға (медициналық-санитариялық алғашқы көмек дәрігеріне не психиатр/психотерапевт дәрігеріне) жіберуді жүзеге асырады, оның ішінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      суицидтік мінез-құлық қаупі болған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПМБ белгілері болған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дәрі-дәрмекпен емдеуді немесе мамандандырылған психотерапиялық көмекті қажет ететін преморбидтік жай-күйлер кезінде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      психологиялық түзетуге көнбейтін бейімделудің анық көрінетін бұзылыстары анықталған кезде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      арнайы әлеуметтік қызметтер көрсету қажеттілігі анықталған кезде әлеуметтік жұмыскерді тартуға бастама жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастар және физикалық немесе сексуалдық зорлық-зомбылыққа ұшыраған жастар жүгінген кезде, МПТ кешенді көмек көрсетуін ұйымдастыру үшін ЖДО басшысын хабардар етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) № ҚР ДСМ-175/2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрыққа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес №063/е-1 "Әлеуметтік жұмыскер/психолог толтыратын пациенттің картасы" нысаны бойынша есепке алу құжаттаманы жүргізеді және медициналық цифрлық ақпараттық жүйеге деректерді енгізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Психологиялық көмек көрсету сеансының ұзақтығы № ҚР ДСМ-37 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бұйрығына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Психологиялық көмек көрсетудің мерзімділігі мен ұзақтығын психолог он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың жай-күйін және психологиялық көмекке қажеттілігін ескере отырып айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5-тарау. ЖДО-ның медициналық бұйымдарымен ең төменгі жабдықталуы және қызметкерлердің ең төменгі штаты</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="38"/>
+        <w:t xml:space="preserve"> 5-тарау. ЖДО қызметкерлерінің ең төмен штат саны және медициналық бұйымдармен ең төмен жарақтандырылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Он жастан он сегiз жасқа дейiнгi кәмелетке толмағандар мен жастарға медициналық көмек көрсететiн ЖДО қызметкерлерінің ең төменгі штат саны осы Стандарттың </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z33" w:id="39"/>
+      35. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға медициналық көмек көрсететін ЖДО-ның ең төмен штат нормативтері осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-қосымшада</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> келтірілген.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21. Он жастан он сегiз жасқа дейiнгi кәмелетке толмағандар мен жастарға медициналық көмек көрсететiн ЖДО-ны медициналық мақсаттағы бұйымдармен жабдықтау "Денсаулық сақтау ұйымдарын медициналық бұйымдармен жарақтандырудың ең төменгі стандарттарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрiнiң 2020 жылғы 29 қазандағы № ҚР ДСМ- 167/2020 (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21560 болып тіркелген) </w:t>
-[...9 lines deleted...]
-        <w:t>бұйрығына</w:t>
+      36. Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға медициналық көмек көрсететін ЖДО-ның медициналық бұйымдармен ең төмен жарақтандырылуы осы Стандартқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-қосымшаға</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...999 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3331,126 +3822,139 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Он жастан он сегіз жасқа дейінгі</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>кәмелетке толмағандар мен жастардың</w:t>
+              <w:t>кәмелетке толмағандар мен</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>репродуктивтік және психикалық</w:t>
+              <w:t>жастардың репродуктивтік және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>денсаулығын сақтау бойынша</w:t>
+              <w:t>психикалық денсаулықты сақтау</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>медициналық көмекті ұйымдастыру</w:t>
+              <w:t>бойынша медициналық көмекті</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>стандартына қосымша</w:t>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z49" w:id="54"/>
+    <w:bookmarkStart w:name="z158" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастардың репродуктивтік және психикалық денсаулығын сақтау бойынша медициналық көмекті көрсететiн ЖДО қызметкерлерiнiң ең төменгi штат саны</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+        <w:t xml:space="preserve"> Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға медициналық көмек көрсететін ЖДО-ның ең төмен штат нормативтері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3519,51 +4023,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қызмет атауы</w:t>
+              <w:t>Лауазым атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3678,51 +4182,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3754,88 +4258,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-1</w:t>
+              <w:t xml:space="preserve">
+Терапевт дәрігер/педиатр дәрігер/учаскелік дәрігер немесе жалпы практика дәрігері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3868,87 +4372,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Терапевт</w:t>
-[...35 lines deleted...]
-1</w:t>
+Акушер-гинеколог дәрігер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3981,87 +4485,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Педиатр</w:t>
-[...35 lines deleted...]
-1</w:t>
+Уролог-андролог дәрігер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4094,87 +4598,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акушер-гинеколог</w:t>
-[...35 lines deleted...]
-1</w:t>
+Дерматовенеролог дәрігер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4207,87 +4711,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уролог-андролог</w:t>
-[...35 lines deleted...]
-1</w:t>
+Мейіргер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4320,87 +4824,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Медбике</w:t>
-[...35 lines deleted...]
-1</w:t>
+Медициналық тіркеуші</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4469,51 +4973,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4545,88 +5049,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-1</w:t>
+              <w:t xml:space="preserve">
+Әлеуметтік жұмыскер </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4695,51 +5199,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4808,51 +5312,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4881,87 +5385,4341 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Барлығы:</w:t>
-[...35 lines deleted...]
-11</w:t>
+Жиыны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Он жастан он сегіз жасқа дейінгі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәмелетке толмағандар мен</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жастардың репродуктивтік және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>психикалық денсаулықты сақтау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша медициналық көмекті</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру стандартына</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z160" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Он жастан он сегіз жасқа дейінгі кәмелетке толмағандар мен жастарға медициналық көмек көрсететін ЖДО-ның медициналық бұйымдармен ең төмен жарақтандырылуы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z161" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалпы практика дәрігері/терапевт/педиатрдың кабинеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Медициналық бұйымның атауы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тонометр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық кушетка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық термометр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Медициналық таразы </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бой өлшегіш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z162" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Акушер-гинеколог дәрігердің кабинеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Медициналық бұйымның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық таразы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Қалқа </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гинекологиялық кресло</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гинекологиялық шам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электрокоагулятор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конвексті, вагинальды және ректальды датчиктері бар ультрадыбыстық диагностикалық аппарат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кольпоскоп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ана мен ұрықтың жүрек-қантамыр қызметін допплерлік талдау құрылғысы (шағын өлшемді)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық кушетка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Тонометр </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сантиметрлік лента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стетофонендоскоп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық термометр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микропрепараттарға арналған заттық әйнек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 ауысымға 10–20 дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Куско гинекологиялық айнасы, бірреттік, стерильді </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 ауысымға 5–10 дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Балаларға арналған қынаптық айналар № 1, 2, 3, 4 және Куско бойынша балалар айналары № 1, 2, 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 ауысымға 5–10 дана</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бірреттік урогенитальды зондтар, цитощеткалар, шпательдер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z163" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1 ауысымға </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5–10 дана </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бөліністері бар жатыр зонды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Құрсақішілік спираль алғыш, тік пішінді</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z164" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уролог-андролог дәрігердің кабинеті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Медициналық бұйымның атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Саны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жылжымалы медициналық шам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урологиялық кресло</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық кушетка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медициналық термометр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стетофонендоскоп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тонометр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урологиялық диагностикаға арналған аспаптар жиынтығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4993,55 +9751,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5367,31 +10125,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>