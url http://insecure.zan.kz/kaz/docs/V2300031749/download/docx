--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f0650e1" w14:textId="f0650e1">
+    <w:p w14:paraId="d133ef6" w14:textId="d133ef6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1783,520 +1783,662 @@
         <w:t>
       7) азаптауларды және басқа да қатыгез, адамгершiлiкке жатпайтын немесе ар-намысты қорлайтын iс-әрекеттер мен жазалау түрлерiн қолдану туралы хабарламалар мен шағымдар туралы ақпаратты қабылдайды. Қабылданған және тікелей Үйлестіру кеңесіне хабарламалар мен шағымдар туралы жіберілген ақпарат Үйлестіру кеңесінің хаттамасына енгізіледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) алдын ала болуды жүзеге асыру үшін ұлттық превентивтік тетікке қатысушыларын іріктейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkStart w:name="z97" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8-1) ұлттық превентивтік тетікке қатусушының өкілетігін тоқтату туралы шешімді Қазақстан Республикасы Адам құқықтары жөніндегі уәкілдің 2023 жылғы 27 қаңтардағы № 4 бұйрығымен бекітілген Ұлттық превентивтік тетікке қатысушыларды іріктеу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидаларының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18-тармағында көзделген негіздер бойынша қабылдайды (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31836 болып тіркелген) (бұдан әрі – Ұлттық превентивтік тетікке қатысушыларды іріктеу қағидалары);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z41" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ұлттық превентивтік тетік топтарының алдын ала бару нәтижелері бойынша есептілік нысанын бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) алдын ала болуды өткізу нәтижелері бойынша есептілік құжаттаманы өңдейді және талдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z43" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) уәкілетті мемлекеттік органдарға алдын ала болуға жататын мекемелер мен ұйымдарда ұсталатын адамдармен қарым-қатынас жағдайларын жақсарту жөнінде ұсыныстарды әзірлейді және жібереді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z44" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасының заңнамасын жетілдіру жөнінде ұсыныстарды әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z45" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) ұлттық превентивтік тетікке қатысушылардың алдын ала болу нәтижелері бойынша есептіліктерін, уәкілетті мемлекеттік органдарға алдын ала болуға жататын мекемелер мен ұйымдарда ұсталатын адамдармен қарым-қатынас жағдайларын жақсарту жөніндегі әзірленген ұсынымдарды және Қазақстан Республикасының заңнамасын жетілдіру жөнінде ұсыныстарын ескере отырып, ұлттық превентивтік тетікке қатысушылардың жыл сайынғы шоғырландырылған баяндамасын әзірлейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) ұлттық превентивтік тетікке қатысушылары алдын ала болу туралы есепті адалдығына күмәнданған жағдайда Үйлестіру кеңесінің мүшелері осы қатысушыларды ұлттық превентивтік тетік өңірлік топтарының құрамынан шығару туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-тармаққа өзгеріс енгізілді - ҚР Адам құқықтары жөніндегі уәкілдің 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Уәкілдің функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z48" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z48" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Үйлестіру кеңесінің Төрағасы болып табылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Үйлестіру кеңесі мен оның мүшелерінің қызметін үйлестіреді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Үйлестіру кеңесі мүшелерінің қатысушылардың қажетті әлеуетін және кәсіби біліктіліктерін қамтамасыз ету үшін шара қолданады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Үйлестіру кеңесінің отырыстарына төрағалық етеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Үйлестіру кеңесінің жұмыс жоспарын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) азаптауларды және басқа да қатыгез, адамгершiлiкке жатпайтын немесе ар-намысты қорлайтын iс-әрекеттер мен жазалау түрлерiн қолдану туралы ақпаратты, хабарламаларды және шағымдарды қарауға қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:bookmarkStart w:name="z50" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Үйлестіру кеңесі мүшесінің орнынан кетуі туралы хабарламасын қабылдайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z85" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Үйлестіру кеңесінің мүшелерін хабардар ете отырып, осы Ереженің 17-тармағының 2), 3), 4), 5) және 6) тармақшаларында көзделген негіздер бойынша Үйлестіру кеңесі мүшесінің өкілеттігін тоқтату туралы шешім қабылдайды немесе Үйлестіру кеңесінің отырысына шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z98" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Ұлттық превентивтік тетікке қатысушыларды іріктеу қағидаларын 18-тармағында көзделген негіздер бойынша ұлттық алдын алу тетігіне қатысушының өкілеттігін тоқтату туралы шешім қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгеріс енгізілді - Адам құқықтары жөніндегі уәкілдің 06.10.2025 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 14-тармаққа өзгерістер енгізілді - Адам құқықтары жөніндегі уәкілдің 06.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Үйлестіру кеңесінің хатшысының функциялары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z52" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z52" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отырыстың қарауына шығарылатын материалдарды дайындауды ұйымдастырады және бақылайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отырыстың хаттамасын ресімдейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Төрағаның тапсырмаларын орындайды және Үйлестіру кеңесі жұмысының тиімділігін қамтамасыз ету үшін қажетті шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Үйлестіру кеңесінің мүшелері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z54" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z54" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Үйлестіру кеңесінің отырысында қаралатын мәселелерді талқылау кезінде тең құқықтарға ие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Үйлестіру кеңесі Төрағасының тапсырмасы бойынша оның отырыстарында төрағалық етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2325,318 +2467,318 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Үйлестіру кеңесінің дауыс беруіне өздерінің ұсыныстары мен ескертулерін енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ерекше пікірге ие бола алады, оны білдірген жағдайда ол жазбаша түрде баяндалады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="54"/>
+    <w:bookmarkStart w:name="z55" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қажет болған жағдайда алдын ала болуға қатысады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z56" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z56" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Үйлестіру кеңесі мүшесінің өкілеттіктерін тоқтату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z57" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z57" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17. Үйлестіру кеңесі мүшесінің өкілеттігін тоқтату негіздері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z87" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z87" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Ереженің нормаларын бұзу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z88" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z88" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өз өкілеттіктерін тоқтату туралы жазбаша өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z89" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z89" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қайтыс болу не оны қайтыс болды деп жариялау туралы сот шешімінің заңды күшіне енуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z90" w:id="60"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z90" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасы аумағынан тыс тұрақты тұруға кету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z91" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z91" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының азаматтығын жоғалту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z92" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z92" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) соттың айыптау үкімі заңды күшіне енуі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z93" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z93" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ұлттық алдын алу тетігі қатысушыларының қызметін реттейтін Қазақстан Республикасының заңнамасында көзделген өзге де жағдайлар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z94" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үйлестіру кеңесі мүшесінің өкілеттіктерін осы тармақтың 1) және 7) тармақшаларында көзделген негіздер бойынша тоқтату Үйлестіру кеңесінің шешімі бойынша осы Ереженің 6-тарауында көзделген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z95" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z95" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үйлестіру кеңесі мүшесінің өкілеттіктерін осы тармақтың 2), 3), 4), 5) және 6) тармақшаларында көзделген негіздер бойынша тоқтату Үйлестіру кеңесінің мүшелерін хабардар ете отырып Уәкілдің шешімі бойынша жүзеге асырылады немесе Үйлестіру кеңесінің отырысына шығарылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z96" w:id="66"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z96" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер хабарланған күннен бастап бес жұмыс күні ішінде Үйлестіру кеңесінің мүшесінен осы мәселені талқылау туралы ұсыныс келіп түссе, оны қарау осы Ереженің 6-тарауында көзделген тәртіппен жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2655,148 +2797,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="67"/>
+    <w:bookmarkStart w:name="z61" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Үйлестіру кеңесі мүшесінің өкілеттіктері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z62" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z62" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қылмыстық құқық бұзушылық жасады деп күдікті деп танылған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z63" w:id="69"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z63" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Үйлестіру кеңесінің шешімі бойынша тоқтатылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z64" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z64" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-тарау. Үйлестіру кеңесінің жұмысын ұйымдастыру және тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z65" w:id="71"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z65" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Үйлестіру кеңесінің жұмыс нысаны –Үйлестіру кеңесінің күндізгі немесе сырттай форматтағы отырысы, соның ішінде өңірлер бойынша көшпелі отырыстар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үйлестіру кеңесі мүшелерінің сырттай дауыс беруі үшін ақылға қонымды мерзім беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2851,310 +2993,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="72"/>
+    <w:bookmarkStart w:name="z66" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Үйлестіру кеңесінің отырысын Төраға шақырады, ал ол болмағанда, оның тапсырмасы бойынша Үйлестіру кеңесінің мүшесі бір тоқсанда кемінде бір рет шақырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z67" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z67" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Үйлестіру кеңесінің кезектен тыс отырысы Үйлестіру кеңесінің үштен бір бөлігінен кем емес мүшелерінің талабы бойынша шақырылады және өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z68" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z68" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Үйлестіру кеңесінің отырысы Үйлестіру кеңесі мүшелерінің жартысынан көбі қатысқан кезде өткізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z69" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z69" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Үйлестіру кеңесінің кезектен тыс отырысының жұмысын ұйымдастыруды Төраға, ол уақытша болмаған кезде оның тапсырмасы бойынша Үйлестіру кеңесінің мүшесі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z70" w:id="76"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z70" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Үйлестіру кеңесі отырысының нәтижелері бойынша шешім қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z71" w:id="77"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z71" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Үйлестіру кеңесінің шешімі, егер оған Үйлестіру кеңесі мүшелерінің жартысынан көбі дауыс берген жағдайда, қабылданған болып есептеледі. Егер шешім қабылдау кезінде дауыстар тең бөлінсе, отырыста төрағалық етуші дауыс берген шешім қабылданған шешім болып саналады. Үйлестіру кеңесі мүшесінің өкілеттігін тоқтату (тоқтата тұру) мәселесі бойынша шешім қатысушылардың 2/3 көпшілігімен қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z72" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z72" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Үйлестіру кеңесі мүшесінің өкілеттігін тоқтату (тоқтата тұру) мәселелері жөніндегі шешімдерді қоспағанда, Үйлестіру кеңесінің шешімдері ұсыным беру сипатына ие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z73" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z73" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Үйлестіру кеңесінің отырысында алдын ала болу нәтижелері, ұлттық превентивтік тетіктің қызмет нысанына байланысты нормативтік-құқықтық актілерді талқылау бойынша ұсынымдар мен ұсыныстар әзірленеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z74" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z74" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Үйлестіру кеңесінің отырааысында хаттама жүргізіледі, онда күн тәртібі, қатысқандардың аты-жөндері, дауыс беру нәтижелері, қабылданған ұсынымдар мен ұсыныстар көрсетіледі. Хаттамаға Үйлестіру кеңесінің Төрағасы мен хатшысы қол қояды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z75" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z75" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Үйлестіру кеңесінің жұмыс тілі мемлекеттік және орыс тілдері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z76" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z76" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Үйлестіру кеңесінің қызметін ұйымдастырушылық-техникалық қамтамасыз ету Адам құқықтары жөніндегі ұлттық орталықпен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z77" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z77" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Үйлестіру кеңесін жою туралы ұсыныс толық құрамдағы отырыста қарапайым көпшілік даусымен қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z78" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z78" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Үйлестіру кеңесінің қатысушылары адамның жеке өмірі туралы оған алдын ала болу нәтижелері бойынша есептіліктермен танысу барысында белгілі болған мәліметтерді осы адамның келісімінсіз жария етпейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3220,282 +3362,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 1 Бұйрыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="85"/>
+    <w:bookmarkStart w:name="z80" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адам құқықтары жөніндегі уәкілдің кейбір өкімдерінің тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z81" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z81" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1 "Адам құқықтары жөніндегі уәкіл жанындағы Үйлестіру кеңесі туралы ережені бекіту туралы" Адам құқықтары жөніндегі уәкілдің 2013 жылғы 26 қыркүйектегі № 18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 8891 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z82" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z82" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. "Адам құқықтары жөніндегі уәкілдің кейбір өкімдеріне өзгерістер енгізу туралы" Адам құқықтары жөніндегі уәкілдің 2014 жылғы 18 қыркүйектегі № 14 өкімімен бекітілген Адам құқықтары жөніндегі уәкілдің кейбір өкімдеріне енгізілетін өзгерістердің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 9815 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z83" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z83" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Адам құқықтары жөніндегі уәкілдің 2019 жылғы 3 сәуірдегі "Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілдің кейбір өкімдеріне өзгерістер мен толықтырулар енгізу туралы" № 5 өкімімен бекітілген өзгерістер мен толықтырулар енгізілетін, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілдің өкімдері тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19033 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z84" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z84" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. "Адам құқықтары жөніндегі уәкілдің 2013 жылғы 26 қыркүйектегі № 18 "Адам құқықтары жөніндегі уәкіл жанындағы Үйлестіру кеңесі туралы ережені бекіту туралы" өкіміне өзгерістер енгізу туралы" Адам құқықтары жөніндегі уәкілдің 2019 жылғы 27 маусымдағы № 15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>өкімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 19034 болып тіркелген).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>