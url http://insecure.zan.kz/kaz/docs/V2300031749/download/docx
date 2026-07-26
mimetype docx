--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d133ef6" w14:textId="d133ef6">
+    <w:p w14:paraId="3546d21" w14:textId="3546d21">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1175,126 +1175,188 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Үйлестіру кеңесіне:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заңда белгіленген тәртіппен өтелмеген немесе алынбаған соттылығы бар;</w:t>
+      1) сотталғандығы заңда белгіленген тәртіппен жойылмаған немесе алынбаған бар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қылмыс жасауда күдікті немесе айып тағылып отырған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сотпен әрекетке қабілетсіз немесе әрекетке қабілеттілігі шектелген деп танылған;</w:t>
+      3) сот әрекетке қабілетсіз немесе әрекетке қабілеттілігі шектелген деп таныған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) психиатрда және (немесе) наркологта есепте тұратын тұлғалар мүше бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үйлестіру кеңесіне сондай-ақ қасақана қылмыс жасағаны үшін ақталмайтын негіздер бойынша қылмыстық жауапкершіліктен босатылған; жағымсыз себептермен мемлекеттік немесе әскери қызметтен, құқық қорғау және арнайы мемлекеттік органдардан, соттардан босатылған немесе адвокаттар коллегиясынан шығарылған; адвокаттық қызметпен айналысуға лицензиясынан айырылған тұлғалар мүше бола алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді - ҚР Адам құқықтары жөніндегі уәкілдің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Үйлестіру кеңесінің міндеттері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1541,54 +1603,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Үйлестіру кеңесінің мүшелерін сайлау құпия дауыс беру жолымен қарапайым көпшілік даусымен жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z28" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Үйлестіру кеңесі мүшелерінің жалпы саны әрбір облыс, республикалық маңызы бар қала, астана бойынша өкілдік ету қағидаты бойынша сайланатын кемінде 20 (жиырма) мүшені құрауға тиіс.</w:t>
+      10. Үйлестіру кеңесі мүшелерінің жалпы саны астанадан, әрбір облыстан республикалық маңызы бар қаладан өкілдік ету қағидаты бойынша сайланатын кемінде 20 (жиырма) мүшені құрауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-тармақ жаңа редакцияда - ҚР Адам құқықтары жөніндегі уәкілдің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z29" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Үйлестіру кеңесі мүшелерінің жартысы әрбір төрт жыл сайын қайта сайланады. Бірінші сайлауда сайланған мүшелер санының жартысының өкілеттіктері екі жылдық кезең өткен соң аяқталады. Бірінші сайлаудан кейін бұл мүшелердің аты-жөндері жеребе тастау арқылы анықталады, оны Үйлестіру кеңесінің Төрағасы жүргізеді. Сайлау олардың өкілеттіктері аяқталғанға дейін бір ай бұрын кешіктірілмей жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z30" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3589,55 +3713,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3963,31 +4087,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>