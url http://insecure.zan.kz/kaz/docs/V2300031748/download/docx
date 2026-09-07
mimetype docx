--- v0 (2025-11-03)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4a62821" w14:textId="4a62821">
+    <w:p w14:paraId="eb49f74" w14:textId="eb49f74">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -742,54 +742,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Осы Шағымдарды қарау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілдің (бұдан әрі – Уәкіл) және оның облыстағы, республикалық маңызы бар қаладағы, астанадағы өкілдерінің (бұдан әрі – Өкілдер) адамның және азаматтың құқықтары мен бостандықтарының бұзылуы туралы шағымдарды қарау тәртібін айқындайды.</w:t>
+      1. Осы Шағымдарды қарау қағидалары (бұдан әрі – Қағидалар) Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілдің (бұдан әрі – Уәкіл) және оның астанадағы, әрбір облыстағы, республикалық маңызы бар қаладағы өкілдерінің (бұдан әрі – Өкілдер) адамның және азаматтың құқықтары мен бостандықтарының бұзылуы туралы шағымдарды қарау тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Адам құқықтары жөніндегі уәкілдің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қағидаларда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -802,51 +864,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құқықтық қорғаудың тәсілдері мен құралдары – адамның және азаматтың бұзылған құқықтары мен бостандықтарын қалпына келтіруге мүмкіндік беретін ұлттық немесе халықаралық заңнамада көзделген тетіктер мен рәсімдер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) арыз беруші – Қазақстан Республикасының азаматтары, шетелдіктер, азаматтығы жоқ адамдар мен олардың өкілдері;</w:t>
+      2) арыз беруші – Қазақстан Республикасының азаматтары, шетел азаматы, азаматтығы жоқ адамдар мен олардың өкілдері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) арыз берушінің өкілі – жеке немесе заңды тұлға, оның ішінде Қазақстан Республикасының заңнамасына сәйкес өз өкілеттігін жүзеге асыратын "Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл туралы" Қазақстан Республикасының Конституциялық заңының (бұдан әрі –Конституциялық Заң) 13-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -926,50 +988,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> мен заңдарында, Адам құқықтарының жалпыға бірдей декларациясында, Азаматтық және саяси құқықтар туралы халықаралық пактіде, Экономикалық, әлеуметтік және мәдени құқықтар туралы халықаралық пактіде және Қазақстан Республикасы ратификациялаған, адамның және азаматтың құқықтары мен бостандықтары саласындағы басқа да халықаралық шарттарда бекітілген адамның және азаматтың құқықтары мен бостандықтарын қалпына келтіру немесе қорғау туралы талапты қамтитын жазбаша немесе ауызша өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) шағымды қарау пайдасына презумпция – шағымға қойылатын талаптардың сәйкес келмеуінен адамның және азаматтың құқықтары мен бостандықтарының болжамды бұзылуы туралы шағым мәнінің басым болуы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді - ҚР Адам құқықтары жөніндегі уәкілдің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Орталық мемлекеттік органдардың, квазимемлекеттік, үкіметтік емес ұйымдардың және өзге ұйымдардың, лауазымды тұлғалардың шешімдеріне немесе әрекеттеріне (әрекетсіздігіне) байланысты шағымдарды Уәкіл қарайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2922,94 +3046,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Ерекше қоғамдық маңызы бар не Қазақстан Республикасының Конституциясында кепілдік берілген адамның және азаматтың құқықтары мен бостандықтарының жаппай бұзылуына байланысты жағдайларда Уәкіл мынадай шаралар қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z124" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тікелей Қазақстан Республикасының Президентіне, Қазақстан Республикасы Парламентінің Палаталарына немесе Қазақстан Республикасының Үкіметіне жолданым жібереді;</w:t>
+      1) тікелей Қазақстан Республикасының Президентіне, Қазақстан Республикасы Құрылтайына немесе Қазақстан Республикасының Үкіметіне жолданым жібереді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сот практикасы мәселелері бойынша түсіндірме беру ұсынысымен Қазақстан Республикасының Жоғарғы Сотына жүгінеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z126" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Конституциялық заңға сәйкес өзге де шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 44-тармаққа өзгеріс енгізілді - ҚР Адам құқықтары жөніндегі уәкілдің 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z127" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Адамның және азаматтың құқықтары мен бостандықтарын қорғау мәселелері бойынша ұсынымдардың орындалуына мониторинг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z128" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3784,55 +3970,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4158,31 +4344,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>