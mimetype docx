--- v0 (2025-10-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6679dea" w14:textId="6679dea">
+    <w:p w14:paraId="92a91fe" w14:textId="92a91fe">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,150 +76,230 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі мен Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек және әлеуметтік қорғау комитетінің қарамағындағы террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуын ұйымдастыру жөніндегі нұсқаулықты бекіту туралы</w:t>
+        <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Мемлекеттік еңбек инспекциясы комитетінің және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің қарамағындағы террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуын ұйымдастыру жөніндегі нұсқаулықты бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрінің 2023 жылғы 18 қаңтардағы № 14 бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 20 қаңтарда № 31743 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Терроризмге қарсы іс-қимыл туралы" Қазақстан Республикасының Заңы 10-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+        <w:t>
+      1. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Мемлекеттік еңбек инспекциясы комитетінің және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің қарамағындағы террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуын ұйымдастыру жөніндегі нұсқаулық бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Қазақстан Республикасының заңнамасында белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -761,242 +841,404 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі мен Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек және әлеуметтік қорғау комитетінің қарамағындағы террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуын ұйымдастыру жөніндегі нұсқаулық</w:t>
+        <w:t xml:space="preserve"> Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Мемлекеттік еңбек инспекциясы комитетінің және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің қарамағындағы террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуын ұйымдастыру жөніндегі нұсқаулық</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыбы жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі мен Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі Еңбек және әлеуметтік қорғау комитетінің қарамағындағы террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуын ұйымдастыру жөніндегі нұсқаулық (бұдан әрі – Нұсқаулық) "Терроризмге қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының 10-2-бабының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген Террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуын ұйымдастыруға қойылатын талаптар сәйкес әзірленді.</w:t>
+      1. "Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің, Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Мемлекеттік еңбек инспекциясы комитетінің және Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің қарамағындағы террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуын ұйымдастыру жөніндегі осы нұсқаулық (бұдан әрі – Нұсқаулық) "Терроризмге қарсы іс-қимыл туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-2-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тармағына және Қазақстан Республикасы Үкіметінің 2021 жылғы 6 мамырдағы № 305 қаулысымен бекітілген террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуын ұйымдастыруға қойылатын </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>талаптарға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Нұсқаулық Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі (бұдан әрі – Министрлік) мен Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің Еңбек және әлеуметтік қорғау Комитетінің (бұдан әрі – Комитет) қарамағындағы террористік тұрғыдан осал объектілердің қорғалуын қамтамасыз етудің, оның ішінде күзетуді ұйымдастырудың, өткізу және объектішілік объектілерді жүзеге асырудың, сондай-ақ тиісті құжаттаманы жүргізу жалпы тәсілдерін нақтылайды.</w:t>
+      Нұсқаулық Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігінің (бұдан әрі – Министрлік), Министрліктің Мемлекеттік еңбек инспекциясы комитетінің және Министрліктің Халықты әлеуметтік қорғау саласындағы реттеу және бақылау комитетінің (бұдан әрі – Комитеттер) қарамағындағы террористік тұрғыдан осал объектілердің қорғалуын қамтамасыз етудің жалпы тәсілдерін, оның ішінде күзетті ұйымдастыруды, өткізу және объектішілік режимдерді жүзеге асыруды, сондай-ақ тиісті құжаттаманы жүргізуді нақтылайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Осы Нұсқаулық Қазақстан Республикасы Үкіметінің 2021 жылғы 12 сәуірдегі № 234 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілген Объектілерді террористік тұрғыдан осал объектілерге жатқызу қағидалары мен өлшемшарттарына сәйкес Министрлік пен Комитеттің қарамағындағы террористік тұрғыдан осал объектілерге жатқызылған объектілерге (бұдан әрі – объектілер) қолданылады және мыналардың:</w:t>
+      2. Осы Нұсқаулық Қазақстан Республикасы Үкіметінің 2021 жылғы 12 сәуірдегі № 234 қаулысымен бекітілген Объектілерді террористік тұрғыдан осал объектілерге жатқызу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қағидалары мен өлшемшарттарына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес террористік тұрғыдан осал объектілерге жатқызылған Министрлік пен Комитеттердің қарамағындағы объектілерге (бұдан әрі – объектілер) қолданылады және мыналардың пайдалануына арналған:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Министрлік пен Комитеттің объектілерін терроризмге қарсы қорғау жөніндегі іс-шараларды өткізуді қамтамасыз ететін объектілердің басшылары мен персоналының;</w:t>
+      Министрлік пен Комитеттердің объектілерінің терроризмге қарсы қорғалу іс-шараларын жүргізуді қамтамасыз ететін объектілердің басшылары мен персоналы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектілерді күзету бойынша қызметтер көрсету туралы шарт жасасқан күзет қызметі субъектілерінің басшылары мен қызметкерлерінің;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектілердің терроризмге қарсы қорғалуының жай-күйін бақылау мен бағалауды жүзеге асыру кезінде уәкілетті органдар өкілдерінің пайдалануына арналған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Объектіде басшының бұйрығымен объектінің терроризмге қарсы қорғалуы жөніндегі іс-шараларды жүргізуді қамтамасыз ететін тұлға (тұлғалар) және (немесе) бөлімше (бөлімшелер) айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
@@ -1064,51 +1306,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күзет сигнализациясы жүйесі – күзетілетін аймаққа (учаскеге) санкциясыз енуді, күзетілетін аймақ (учаске) тұтастығының бұзылуын анықтауға, күзетілетін аймақ (учаске) тұтастығының бұзылуы туралы ақпаратты жинауға, өңдеуге, беруге және берілген түрде ұсынуға арналған бірлесіп жұмыс істейтін техникалық құралдардың жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) объектілердің персоналы – Министрліктің қарамағындағы террористік тұрғыдан осал объектінің басшылары, жұмыскерлері, қызметкерлері;</w:t>
+      4) объектілердің персоналы – Министрлік пен Комитеттердің қарамағындағы террористік тұрғыдан осал объектінің басшылары, жұмыскерлері, қызметкерлері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) объектінің периметрі – құқық белгілейтін құжаттарға сәйкес объектінің шекарасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1154,87 +1396,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) өткізу режимі – адамдардың рұқсатсыз кіру (шығу), көлік құралдарының кіру (шығу), мүлікті әкелу (әкету) мүмкіндігін болдырмайтын, белгіленген тәртіпті регламенттейтін қағидалар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) келуші – өзінің жеке мұқтажы бойынша объектілердің ғимаратында орналасқан Қазақстан Республикасының азаматы, шетелдік немесе азаматтығы жоқ адам;</w:t>
+      9) келуші – өзінің жеке мұқтажы бойынша объектілердің ғимаратында орналасқан Қазақстан Республикасының азаматы, шетел азаматы немесе азаматтығы жоқ адам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) күзет қызметінің субъектісі – күзет қызметін жүзеге асыруға тиісті лицензиясы бар Қазақстан Республикасы Ішкі істер органдарының мамандандырылған күзет бөлімшелері және жеке күзет ұйымдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) объектілердің қауіпсіздігін қамтамасыз ету жөніндегі қызметкерлер – объектілердің күзету және Министрлік пен Комитет объектісінде өткізу режимін сақтау функциясына жауап беретін жұмыскерлері немесе объектінің басшысымен объект бойынша күзет қызметін көрсету туралы шарт жасасқан күзет қызметі субъектісінің қызметкерлері;</w:t>
+      11) объектілердің қауіпсіздігін қамтамасыз ету жөніндегі қызметкерлер – Министрлік пен Комитеттердің объектісінде күзет функцияларына және өткізу режимінің сақталуына жауап беретін объектілердің жұмыскерлері немесе объектінің басшысымен объектіні күзету қызметтерін көрсету туралы шарт жасасқан күзет қызметі субъектілерінің қызметкерлері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) терроризмге қарсы қорғау паспорты – объект туралы оның терроризмге қарсы қорғалуының жай-күйін көрсететін жалпы және инженерлік-техникалық мәліметтерді қамтитын және террористік тұрғыдан осал объектіде терроризм актілерінің салдарларының алдын алу, жолын кесу, барынша азайту және (немесе) жою жөніндегі іс-шараларды жоспарлауға арналған ақпараттық-анықтамалық құжат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1292,87 +1534,169 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-тармаққа өзгеріс енгізілді - ҚР Еңбек және халықты әлеуметтік қорғау министрінің 06.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 360</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрықтарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жалға алынған ғимаратқа (үй-жайға) орналасқан кезде Министрлік пен Комитеттің қарамағындағы террористік тұрғыдан осал объектілердің басшылары жалдау шартында объектінің терроризмге қарсы қорғалу паспортын әзірлейтін, объектіні күзетуді, объектіні қазіргі заманғы инженерлік-техникалық құралдармен жарақтандыруды, олардың үздіксіз жұмыс істеуін бақылауды, өткізу режимін ұйымдастыруды және осы іс-шараларды қаржыландыруды жүзеге асыратын тараптарды айқындауды қамтамасыз етеді.</w:t>
+      5. Жалға алынған ғимаратқа (үй-жайға) орналасқан кезде Министрлік пен Комитеттердің қарамағындағы террористік тұрғыдан осал объектілердің басшылары жалдау шартында объектінің терроризмге қарсы қорғалу паспортын әзірлейтін, объектіні күзетуді, объектіні қазіргі заманғы инженерлік-техникалық құралдармен жарақтандыруды, олардың үздіксіз жұмыс істеуін бақылауды, өткізу режимін ұйымдастыруды және осы іс-шараларды қаржыландыруды жүзеге асыратын тараптарды айқындауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Терроризм актісінің жасалу қаупі туралы ақпарат алған кезде объектілердің басшылары және өзге де лауазымды адамдары террористік тұрғыдан осал объектілерде туындайтын террористік қатерлерге уақтылы ден қою және терроризм актілерінің жасалуын болғызбау үшін террористік қауіптіліктің белгіленген деңгейіне сәйкес шараларды Қазақстан Республикасы Президентінің 2013 жылғы 9 тамыздағы № 611 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1497,54 +1821,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) объектіні күзету, объектінің ықтимал қауіпті учаскелерін және қауіпті аймақтарды қорғау, оның ішінде оларда бөгде адамдардың бақылаусыз болуының алдын алу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Министрлік пен Комитеттің қарамағындағы террористік тұрғыдан осал объектілерде объектінің ерекшелігіне сәйкес келетін өткізу режимі белгіленеді.</w:t>
+      8. Министрлік пен Комитеттердің қарамағындағы террористік тұрғыдан осал объектілерде объектінің ерекшелігіне сәйкес келетін өткізу режимі белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Күзет қызметі субъектісімен күзет қызметтерін көрсету туралы шарт жасалған жағдайда объектінің басшысы күзет қызметтері шартында терроризмге қарсы қорғалуды және қауіпсіздіктің тиісті деңгейін қамтамасыз ету жөніндегі күзет қызметі субъектісі іске асыратын іс-шараларды көрсетуі қажет, оларға:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1851,54 +2237,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өткізілген эксперимент нәтижелері бойынша объектінің басшысына бағалары мен ұсынымдары бар акт жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z24" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Оқу іс-шараларын объектілердің басшылары персоналмен, ал күзет қызметі субъектілерінің басшылары – Министрлік пен Комитеттің объектісін күзетуге тартылатын қызметкерлермен ұйымдастырады.</w:t>
+      14. Оқу іс-шараларын объектілердің басшылары персоналмен, ал күзет қызметі субъектілерінің басшылары – Министрлік пен Комитеттердің объектісін күзетуге тартылатын қызметкерлермен ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z25" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Терроризмге қарсы қауіпсіздік мәселелері бойынша профилактикалық және оқу іс-шаралары тақырыптарының нұсқалары осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2373,51 +2821,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Толық деректердің болмауы жауапты тұлғаларды дереу баяндамадан босатпайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z40" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Министрлік пен Комитеттің объектілерінің басшылары немесе өзге де лауазымды адамдары мынадай қауіпсіздік шараларын қабылдайды.</w:t>
+      29. Министрлік пен Комитеттердің қарамағындағы террористік тұрғыдан осал объектілердің басшылары немесе өзге де лауазымды адамдары мынадай қауіпсіздік шараларын қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) террористік қауіптіліктің "сары" деңгейі кезінде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2572,69 +3020,131 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       адамдарды құтқару бойынша шұғыл шаралар қабылдау, құтқару қызметтері мен құралымдарының үздіксіз жұмыс істеуіне жәрдемдесу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Министрлік пен Комитет қарамағындағы объектілердің қызметін тоқтата тұру;</w:t>
+      Министрлік пен Комитеттердің қарамағындағы объектілердің қызметін тоқтата тұру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       объектілердің күзет қызметін тоқтата тұру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-тармаққа өзгеріс енгізілді – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Террористік тұрғыдан осал объектінің терроризмге қарсы қорғалу паспортын әзірлеуге және онымен жұмыс істеуге қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z42" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2727,54 +3237,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Объект бірнеше құқық иеленушісі бар ғимаратта (ғимараттар кешенінде) орналасқан жағдайларда, паспорт жасау олардың арасындағы объектілердің барлық құқық иеленушілерінің жазбаша келісімі бойынша немесе олардың бірімен бірлесіп жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z46" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Паспорттың жобасы объектінің басшысы объектіні облыстың, республикалық маңызы бар қаланың, астананың террористік тұрғыдан осал объектілерінің тізбесіне (бұдан әрі – аумақтық тізбе) қосу туралы тиісті хабарлама алған сәттен бастап қырық бес жұмыс күні ішінде жасалады.</w:t>
+      34. Паспорттың жобасы объектінің басшысы объектіні астананың, облыстың, республикалық маңызы бар қаланың террористік тұрғыдан осал объектілерінің тізбесіне (бұдан әрі – аумақтық тізбе) қосу туралы тиісті хабарлама алған сәттен бастап қырық бес жұмыс күні ішінде жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-тармақ жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. 34-тармақта көрсетілген мерзімде паспортты әзірлеу мүмкін болмаған жағдайда объектінің күрделілігін ескере отырып, объект басшысының ұсынуы бойынша, жекелеген жағдайларда терроризмге қарсы комиссияның шешімі бойынша паспорт жасаудың өзге де мерзімдері белгіленуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3305,54 +3877,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Актінің көшірмесі паспорттың екінші данасы сақталатын жерге жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z57" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-тарау. Министрлік пен Комитеттің террористік тұрғыдан осал объектілерін инженерлік-техникалық жабдықпен жарақтандыруға қойылатын талаптар</w:t>
+        <w:t xml:space="preserve"> 6-тарау. Министрлік пен Комитеттердің террористік тұрғыдан осал объектілерін инженерлік-техникалық жабдықпен жарақтандыруға қойылатын талаптар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-тараудың тақырыбы жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Аумағы бар объектілер периметрі бойынша адамдардың еркін өтуіне және көлік құралдарының объектіге және объектіден өтуіне кедергі келтіретін қоршаумен жабдықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4314,139 +4924,384 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі мен</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі</w:t>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және әлеуметтік қорғау комитетінің қарамағындағы террористік тұрғыдан</w:t>
+              <w:t>қорғау министрлігінің,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осал объектiлердің терроризмге қарсы қорғауды ұйымдастыру жөніндегі</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нұсқаулыққа</w:t>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1-қосымша</w:t>
+              <w:t>қорғау министрлігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік еңбек инспекциясы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитетінің және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғау министрлігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Халықты әлеуметтік қорғау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы реттеу және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бақылау комитетінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарамағындағы террористік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрғыдан осал объектілердің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>терроризмге қарсы қорғалуын</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдастыру жөніндегі</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нұсқаулыққа 1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министрлік пен Комитеттің объектілеріне алып өтуге тыйым салынған негізгі заттардың тізбесі</w:t>
+        <w:t xml:space="preserve"> Министрлік пен Комитеттердің объектілеріне алып өтуге тыйым салынған негізгі заттардың тізбесі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 1-қосымшаның тақырыбы жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қару-жарақ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4900,139 +5755,346 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі мен</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі</w:t>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және әлеуметтік қорғау комитетінің қарамағындағы террористік тұрғыдан</w:t>
+              <w:t>қорғау министрлігінің,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осал объектiлердің терроризмге қарсы қорғалуын ұйымдастыру жөніндегі</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нұсқаулыққа</w:t>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғау министрлігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік еңбек инспекциясы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитетінің және Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы Еңбек және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықты әлеуметтік қорғау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрлігінің Халықты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік қорғау саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реттеу және бақылау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитетінің қарамағындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>террористік тұрғыдан осал</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілердің терроризмге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарсы қорғалуын ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министрлік пен Комитеттің объектілерінің терроризмге қарсы қауіпсіздігі мәселелері бойынша профилактикалық және оқу іс-шаралары тақырыптарының нұсқалары</w:t>
+        <w:t xml:space="preserve"> Министрлік пен Комитеттердің объектілерінің терроризмге қарсы қауіпсіздігі мәселелері бойынша профилактикалық және оқу іс-шаралары тақырыптарының нұсқалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5045,153 +6107,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Р/с №</w:t>
+№ р/с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Тақырып атауы</w:t>
+Тақырып атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Өткізу нысаны</w:t>
+Өткізу нысаны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5224,51 +6256,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Терроризмге қарсы іс-қимыл саласындағы заңнамасының талаптары. Объектіде терроризм актісі жасалған жағдайларда жауаптылық</w:t>
+Қазақстан Республикасының Терроризмге қарсы іс-қимыл саласындағы заңнамасының талаптары. Объектіде терроризм актісі жасалған жағдайларда жауаптылық.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5563,51 +6595,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Өткізу пунктінде көлік құралдары мен адамдарды тексеруді жүргізу тәртібі. Үй-жайларды тексеру, жарылғыш құрылғыларды қою орындарын анықтау</w:t>
+Өткізу пунктінде көлік құралдары мен адамдарды тексеруді жүргізу тәртібі. Үй-жайларды тексеру, жарылғыш құрылғыларды қою орындарын анықтау.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5789,51 +6821,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Терроризм актісін өткізу қаупі туралы анонимді телефон қоңырауын алған кезде Министрлік пен Комитет объектісі персоналының іс-қимыл тәртібі.</w:t>
+Терроризм актісін өткізу қаупі туралы анонимді телефон қоңырауын алған кезде Министрлік пен Комитеттердің объектісі персоналының іс-қимыл тәртібі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5902,51 +6934,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иесіз заттарды, күдікті затты немесе күдікті адамдарды анықтаған кезде Министрлік пен Комитет объектісі персоналының іс-қимыл тәртібі.</w:t>
+Иесіз заттарды, күдікті затты немесе күдікті адамдарды анықтаған кезде Министрлік пен Комитеттердің объектісі персоналының іс-қимыл тәртібі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6015,51 +7047,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министрлік пен Комитет объектісі персоналының объектіге қарулы шабуыл жасау кезіндегі іс-қимыл тәртібі.</w:t>
+Министрлік пен Комитеттердің объектісі персоналының объектіге қарулы шабуыл жасау кезіндегі іс-қимыл тәртібі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6128,51 +7160,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Министрлік пен Комитет объектісі персоналының кепілге алу кезіндегі іс-қимылдарының тәртібі.</w:t>
+Министрлік пен Комитеттердің объектісі персоналының кепілге алу кезіндегі іс-қимылдарының тәртібі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6277,51 +7309,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Практикалық сабақтар</w:t>
+Нұсқаулық-әдістемелік сабақтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6354,51 +7386,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Терроризм актісі қаупі төнген немесе жасалған кезде Министрлік объектісінің және Комитеттің персоналын, оның келушілерін хабардар ету тәртібі</w:t>
+Терроризм актісі қаупі төнген немесе жасалған кезде Министрлік объектісінің және Комитеттердің персоналын, оның келушілерін хабардар ету тәртібі.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6467,51 +7499,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Әділет объектісінің персоналын, оған келушілерді эвакуациялауды ұйымдастыру</w:t>
+Министрлік пен Комитеттердің объектісінің персоналын, оған келушілерді эвакуациялауды ұйымдастыру.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6622,50 +7654,57 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Практикалық сабақтар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6699,121 +7738,328 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі мен</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі</w:t>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және әлеуметтік қорғау комитетінің қарамағындағы террористік тұрғыдан</w:t>
+              <w:t>қорғау министрлігінің,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осал объектiлердің терроризмге қарсы қорғалуын ұйымдастыру жөніндегі</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нұсқаулыққа</w:t>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғау министрлігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік еңбек инспекциясы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитетінің және Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы Еңбек және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықты әлеуметтік қорғау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрлігінің Халықты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік қорғау саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реттеу және бақылау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитетінің қарамағындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>террористік тұрғыдан осал</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілердің терроризмге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарсы қорғалуын ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z88" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Террористік сипаттағы ықтимал қауіп-қатерлерге объектілердің әртүрлі тұлғаларының іс-қимыл алгоритмдері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z89" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -9785,121 +11031,328 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі мен</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Қазақстан Республикасы Еңбек және халықты әлеуметтік қорғау министрлігі</w:t>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Еңбек және әлеуметтік қорғау комитетінің қарамағындағы террористік тұрғыдан</w:t>
+              <w:t>қорғау министрлігінің,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>осал объектiлердің терроризмге қарсы қорғалуын ұйымдастыру жөніндегі</w:t>
+              <w:t>Қазақстан Республикасы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>нұсқаулыққа</w:t>
+              <w:t>Еңбек және халықты әлеуметтік</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қорғау министрлігінің</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік еңбек инспекциясы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитетінің және Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы Еңбек және</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>халықты әлеуметтік қорғау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрлігінің Халықты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әлеуметтік қорғау саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реттеу және бақылау</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>комитетінің қарамағындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>террористік тұрғыдан осал</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>объектілердің терроризмге</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қарсы қорғалуын ұйымдастыру</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-қосымшаның оң жақ жоғарғы бұрышы жаңа редакцияда – ҚР Еңбек және халықты әлеуметтік қорғау министрінің 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Терроризмге қарсы дайындық жөніндегі оқу іс-шараларын есепке алу журналы (мұқаба парақ) ____________________________________________________ (ұйымның атауы)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11523,55 +12976,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>