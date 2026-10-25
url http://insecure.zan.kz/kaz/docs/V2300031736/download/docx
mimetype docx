--- v0 (2025-12-21)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fb32360" w14:textId="fb32360">
+    <w:p w14:paraId="1f228b2" w14:textId="1f228b2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,251 +85,295 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 бұйрығына толықтыру енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 2023 жылғы 20 қаңтардағы № 35-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 20 қаңтарда № 31736 болып тіркелді</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Премьер-Министрінің орынбасары - Сауда және интеграция министрінің 2023 жылғы 20 қаңтардағы № 35-НҚ бұйрығы. Қазақстан Республикасының Әділет министрлігінде 2023 жылғы 20 қаңтарда № 31736 болып тіркелді. Күші жойылды - Қазақстан Республикасы Сауда және интеграция министрінің 2026 жылғы 29 шілдедегі № 228-НҚ бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды - ҚР Сауда және интеграция министрінің 29.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 228-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БҰЙЫРАМЫН:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. "Әкету кедендік бажы қолданылатын тауарлар тізбесін, мөлшерлемелер көлемін және олардың қолданылу мерзімін және Шикі мұнай мен мұнайдан өндірілген тауарларға әкету кедендік бажы мөлшерлемелерінің көлемін есептеу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2016 жылғы 17 ақпандағы № 81 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 13217 болып тіркелген) мынадай толықтыру енгізілсін:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       көрсетілген бұйрықпен бекітілген Әкету кедендік бажы қолданылатын тауарлар тізбесіне, мөлшерлемелер көлеміне және олардың қолданылу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>мерзіміне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Әкету кедендік бажы қолданылатын тауарлардың жекелеген түрлері, мөлшерлемелер көлемі және олардың қолданылу мерзімі" деген </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бөлімде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы реттік нөмірі 23-жолмен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -462,61 +508,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Күнбағыс тұқымы, ұсақталған жән</w:t>
-[...9 lines deleted...]
-              <w:t>е ұсақталмаған</w:t>
+              <w:t>Күнбағыс тұқымы, ұсақталған және ұсақталмаған</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -644,146 +680,146 @@
               </w:rPr>
               <w:t>тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасы Сауда және интеграция министрлігінің Сыртқы сауда қызметі департаменті заңнамада белгіленген тәртіппен:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы бұйрықты Қазақстан Республикасының Әділет министрлігінде мемлекеттік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы бұйрықты Қазақстан Республикасы Сауда және интеграция министрлігінің интернет-ресурсында орналастыруды қамтамасыз етсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы бұйрықтың орындалуын бақылау жетекшілік ететін Қазақстан Республикасының Сауда және интеграция вице-министріне жүктелсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1176,63 +1212,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1554,35 +1612,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>