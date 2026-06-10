--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="28fb547" w14:textId="28fb547">
+    <w:p w14:paraId="3ebb378" w14:textId="3ebb378">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1312,75 +1312,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен мәліметтерді қалыптастыру, оларға қолжетімділік, оларды пайдалану, сақтау, қорғау және жою қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Осы Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен мәліметтерді қалыптастыру, оларға қолжетімділік, оларды пайдалану, сақтау, қорғау және жою қағидалары (бұдан әрі – Қағидалар) мыналарды:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қылмыстық, азаматтық, әкімшілік, іздестіру істері атқарушылық іс жүргізу, әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізу шеңберінде ақпарат алу үшін құқық қорғау, арнаулы мемлекеттік және өзге де органдары қызметкерлерінің (бұдан әрі – пайдаланушылар) құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен (бұдан әрі – ҚАО ААЖ) мәліметтерді қалыптастыру тәртібін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1406,71 +1401,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ҚАО ААЖ арқылы алынған мәліметтерді пайдалану, сақтау, қорғау және жою тәртібін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескіртпе: "Мемлекеттік құқықтық статистика және арнайы есепке алу туралы" Қазақстан Республикасы Заңының 16-1-бабының </w:t>
+      "Мемлекеттік құқықтық статистика және арнайы есепке алу туралы" Қазақстан Республикасы Заңының 16-1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес (бұдан әрі – Заң) құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен оларға жүктелген міндеттерді шешу үшін қажетті ақпаратты өзге органдардың алу негіздері айқындалады. </w:t>
+        <w:t xml:space="preserve"> сәйкес (бұдан әрі – Заң) құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен оларға жүктелген міндеттерді шешу үшін қажетті ақпаратты өзге органдардың алу негіздері айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңының 16-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1492,150 +1487,144 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Занының 16-2-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5 тармағына</w:t>
+        <w:t>5-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес қаржы мониторингі жөніндегі уәкілетті органның құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл үшін қажет ақпаратты алу негіздері айқындалады.</w:t>
+        <w:t xml:space="preserve"> сәйкес қаржы мониторингі жөніндегі уәкілетті органның құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл үшін қажет ақпаратты алу негіздері айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда – ҚР Бас Прокурорының 04.07.2024 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 88</w:t>
+        <w:t>№ 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. ҚАО ААЖ-дан мәліметтерді қалыптастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. ҚАО ААЖ-дан мәліметтерді қалыптастыруды ҚАО ААЖ тіркелген пайдаланушылар осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1650,50 +1639,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген ҚАО ААЖ-дың рөлдерін негіздер бойынша бөлу тізбесіне (бұдан әрі – Рөлдер тізбесі), осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сервистерге (бұдан әрі – Қолжетімділік құқықтары) сәйкес Қазақстан Республикасы Ұлттық куәландырушы орталығының электрондық цифрлық қолтаңбасының (бұдан әрі – ЭЦҚ) құралдарын қолдана отырып, Мемлекеттік органдардың бірыңғай көлік ортасы арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Қаржы министрлігі Мемлекеттік кірістер комитетінің сервистері Қазақстан Республикасы Қылмыстық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1750,146 +1740,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. ҚАО ААЖ-дан мәліметтерді қалыптастыру үшін негіз қылмыстық, әкімшілік, азаматтық, іздестіру істерінің, әкімшілік құқық бұзушылық туралы істің немесе атқарушылық іс жүргізудің нөмірлері көрсетілген сұрау салу болып табылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. ҚАО ААЖ-дан мәліметтерді электрондық құжат нысанында қалыптастыруға сұрау салу қағаз тасымалдағыштағы құжатқа тең. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Сұрау салудың негізділігі оператор – Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитетімен (бұдан әрі – ҚСжАЕК) ҚСжАЕК-нің ақпараттық жүйелерінде, атқарушылық іс жүргізу органдарының автоматтандырылған ақпараттық жүйесінде (бұдан әрі – АІО ААЖ) пайдаланушының іс жүргізуінде осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қоспағанда, сұрау салуға бастама жасауға негіз болған материалдардың болуын салыстыру арқылы тексеруге жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1908,252 +1882,236 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Мемлекеттік органдардың ақпараттық жүйелері (бұдан әрі – МО АЖ) арқылы электрондық ақпараттық ресурстардан мәліметтерді алу МО АЖ және ҚАО ААЖ-ны ықпалдастыру арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Интеграция кезінде Қазақстан Республикасы Ақпарат және коммуникациялар министрінің міндетін атқарушының 2018 жылғы 29 наурыздағы № 123 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 16777 болып тіркелген) бекітілген "электрондық үкіметтің" ақпараттандыру объектілерін интеграциялау қағидаларының талаптары сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Пайдаланушылардың ҚАО ААЖ-ға қолжетімділігін ұйымдастыру тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Пайдаланушыларға ҚАО ААЖ-ға қолжетімділік осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> баяндалған ҚАО ААЖ-мен жұмыс істеу үшін жағдайлар сақтаған жағдайда беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Сұрау салулардың негізділігін қамтамасыз етуге, ҚАО ААЖ-дан алынған электрондық ақпараттық ресурстармен жұмыс жасауды және оларды қолдануды ұйымдастыруға жауапты лауазымды адамдарды (бұдан әрі – лауазымды адамдар) пайдаланушылар органдардың басшылары айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Лауазымды адамдар ҚАО ААЖ-дағы сұрау салулардың негізділігіне ведомстволық бақылауды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Ведомстволық бақылау пайдаланушылардың барлық сұрау салулары көрсетілетін "Есептер" функционалы арқылы сұрау салулардың кезеңдік мониторингісінде, бірақ айына кемінде бір рет жасалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оператормен "Есептер" функционалына қол жеткізуді бірінші басшының орынбасары немесе оның міндетін атқарушы адам немесе құрылымдық бөлімшесінің басшысы немесе оның міндетін атқарушы адам қол қойған органының дәлелді хаты бойынша ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2190,186 +2148,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Қазақстан Республикасы Үкіметінің 2016 жылғы 20 желтоқсандағы № 832 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қаулысымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарын (бұдан әрі – Бірыңғай талаптар), сондай-ақ пайдаланушымен бұзған жағдайда көрсетілген осы Қағидаларда көрсетілген талаптар лауазымды адамдар қолжетімділікті бұғаттау, Қазақстан Республикасының заңнамаларында белгіленген жауаптылық туралы мәселені қарау бойынша шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Пайдаланушы ҚАО ААЖ порталы арқылы операторға, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша ҚАО қолжетімділікті ұйымдастыруға электрондық өтінімді жібереді (бұдан әрі – Өтінім).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Оператор өтінім келіп түскен сәттен бастап бір тәулік ішінде өтінімге сәйкес пайдаланушының ҚАО ААЖ-дағы рөлін, пайдаланушының ҚАО ААЖ-да тіркеуінің болуын анықтайды немесе ҚАО ААЖ-ның порталы арқылы ҚСжАЕК-де тіркелген ЭЦҚ құралдарымен қол қойылған тіркеуден дәлелді бас тартуды жібереді. Пайдаланушы бұғаттауға Өтінімді алған кезде оператор осы пайдаланушының қолжетімділігін дереу бұғаттайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Басқа лауазымға немесе бөлімшеге ауыстыру себебінен пайдаланушының құқықтарын өзгерген жағдайда, пайдаланушы бұйрыққа қол қойылған сәттен бастап жиырма төрт сағат ішінде ҚАО ААЖ порталы арқылы электрондық өтінім жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2388,68 +2330,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Пайдаланушы жұмыстан шығару, лауазымынан шеттетілген жағдайда, лауазымды адам бұйрыққа қол қойылған сәттен бастап жиырма төрт сағат ішінде пайдаланушыны бұғаттауға арналған өтінімді ҚАО ААЖ порталы арқылы жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арнайы мемлекеттік органды қоспағанда, құқық қорғау және өзге де органның кадр бөлімшесінің ақпараттық жүйесімен ҚАО ААЖ интеграциясы болған кезде пайдаланушыны жұмыстан шығару, басқа лауазымға ауыстыру, лауазымынан шеттету туралы хабарлама автоматты түрде жіберіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2486,162 +2430,157 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Егер пайдаланушы 60 күннен артық ҚАО ААЖ-да сұрау салуларды жүргізбесе, есептік жазба автоматты түрде бұғаттауға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Бірінші кірісте, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша пайдаланушы ЭЦҚ құралдарымен ҚАО ААЖ-ны пайдалану шарттарына келісімге (бұдан әрі – Келісім) қол қояды. Электронды қол қойылған Келісім және оған қол қойылған күні ҚАО ААЖ-да тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4-тарау. ҚАО ААЖ арқылы алынған мәліметтерді пайдалану, сақтау, қорғау және жою тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. ҚАО ААЖ-ға кіру пайдаланушының ЭЦҚ мен пайдаланушың биометриясын тексеруді (саусақ іздері немесе Face ID) немесе тіркеу кезінде пайдаланушы көрсеткен ұялы телефон нөміріне жіберілетін SMS-кодты қоса алғанда, көп факторлы аутентификация рәсімі өтуінен басталады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2660,106 +2599,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Аутентификацияны сәтті өткен және электрондық нысанда қол қойылған Келісім болған жағдайда пайдаланушы ҚАО ААЖ-ға қолжетімділікті, сондай-ақ ҚАО ААЖ-да жүзеге асырылған сервистер бойынша сұрау салуды жіберу мүмкіндігін алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Жеке және заңды тұлға туралы мәліметтерді алу үшін пайдаланушы рөлдер тізбесіне және сервистерге қолжетімділік құқықтарына сәйкес қылмыстық, іздестіру, азаматтық, әкімшілік іс, атқарушылық іс жүргізу, әкімшілік құқық бұзушылық туралы істер бойынша іс жүргізу шеңберінде ҚАО ААЖ-ға сұрау салу жібереді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2778,106 +2701,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Қылмыстық іс шеңберінде сұрау салу жіберген кезде пайдаланушы, оның ішінде тергеу-жедел топтарының мүшелері ҚСжАЕК-нің ақпараттық жүйесі берілген қылмыстық істің нөмірін көрсетеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Тергеу тапсырмаларын және сот қарап жатқан қылмыстық іс бойынша қосымша мәліметтерді жинау туралы прокурордың тапсырмаларын орындаған жағдайда, қылмыстық іс нөмірінің және тиісті тапсырманың шығыс нөмірі толтырылады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қылмыстық істер бойынша құқықтық көмек көрсету туралы халықаралық тапсырмаларды орындаған кезде пайдаланушысы тапсырманың шығыс нөмірін, тапсырманы жіберген органды, сондай-ақ тапсырманы орындау туралы шешімді қабылдаған Қазақстан Республикасы уәкілетті органының ілеспе хатының шығыс нөмірін көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2932,306 +2839,414 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Пайдаланушы сұрау салу жіберген кезінде, ҚСжАЕК-нің ақпараттық жүйесімен берілген әкімшілік құқық бұзушылық туралы істің нөмірін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25. Сот органдары Азаматтық, әкімшілік істердің немесе әкімшілік құқық бұзушылық туралы істің шеңберінде сұрау салу жіберген кезде, пайдаланушы "Төрелік" ААТЖ-да тіркелген азаматтық, әкімшілік істердің немесе әкімшілік құқық бұзушылық туралы істің нөмірін, есепке алу жылын, шешім қабылдаған сот органын көрсетеді.</w:t>
-[...159 lines deleted...]
-      33. ҚАО ААЖ-дан алынған, дербес деректерге жататын деректерді заңсыз жинағаны және өңдегені, сондай-ақ мәліметтерді жария еткені үшін пайдаланушыға Қазақстан Республикасының заңнамаларында белгіленген жауаптылық жүктеледі.</w:t>
+      24. Сот органдары қаралып отырған қылмыстық, әкімшілік, азаматтық істердің және әкімшілік құқық бұзушылық туралы істердің, сондай-ақ Қазақстан Республикасының заңнамада көзделген басқа да ерекше жағдайлардың шеңберінде Қазақстан Республикасы сот органдарының ақпараттық жүйесі (бұдан әрі – сот органдарының АЖ) ҚАО ААЖ-мен өзара іс-қимылы арқылы ҚАО ААЖ-ның электрондық ақпараттық ресурстарына қолжетімділікті алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Сот органдары азаматтық, әкімшілік істердің немесе әкімшілік құқық бұзушылық туралы істің шеңберінде сұрау салу жіберген кезде, пайдаланушы сот органдарының АЖ-да тіркелген азаматтық, әкімшілік істердің немесе әкімшілік құқық бұзушылық туралы істің нөмірін, есепке алу жылын, шешім қабылдаған сот органын көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Іздестіру ісі шеңберінде сұрау салу жіберген кезінде пайдаланушы ҚСжАЕК-нің ақпараттық жүйесімен берілген іздестіру ісінің нөмірін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Атқарушылық іс жүргізу шеңберінде сұрау салу жіберген кезінде пайдаланушы АІО ААЖ-нің жүйесімен берілген атқарушылық іс жүргізудің толассыз нөмірін көрсетеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. ҚАО ААЖ-ны пайдалану процесінде барлық параметрлерді тіркеу Астана қаласының уақыты бойынша жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Пайдаланушылар сұрау салудың негізділігін, дербес деректер мен оларды қорғау туралы заңнаманың, заңмен қорғалатын өзге де құпиялардың сақталуын, сондай-ақ олардың тек сұрау салуда мәлімделген мақсаттарда ғана қолданылуын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. ЭЦҚ-ның құралдарын басқа адамдарға беруге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. ҚАО ААЖ-дан мәліметтер алғаннан кейін пайдаланушылар олардың құпиялылығын қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. ҚАО ААЖ-мен жұмыс жасаған кезінде пайдаланушы осы Қағидаларда көрсетілген Бірыңғай талаптар мен талаптарды сақтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. ҚАО ААЖ-дан алынған, дербес деректерге жататын деректерді заңсыз жинағаны және өңдегені, сондай-ақ мәліметтерді жария еткені үшін пайдаланушыға Қазақстан Республикасының заңнамаларында белгіленген жауаптылық жүктеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. ҚАО ААЖ операторы ҚАО ААЖ әкімшілендіруді жүзеге асырады, оның шеңберінде мыналарды: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы бірыңғай талаптарды сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3340,68 +3355,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Пайдаланушылардың тиісінше жұмыс істеуіне, олардың тіркелуіне, сұрау салулардың негізділігін қамтамасыз етуге, ҚАО ААЖ-дан алынған электрондық ақпараттық ресурстармен, жұмысты ұйымдастыруға, оларды пайдалануға, ақпараттық қауіпсіздік талаптарын сақтауға жауапты ҚАО ААЖ операторының лауазымды адамдарын ҚСжАЕК-нің төрағасы айқындайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3420,286 +3437,270 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="38"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Пайдаланушыларға қолжетімділік апаттық жағдайлар кезіндегі тоқтап тұру уақытынан немесе ҚАО ААЖ-ның порталында жарияланған жоспарлы техникалық жұмыстарды жүргізуден басқа, тәулік бойы ұсынылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z65" w:id="39"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Пайдаланушылардың барлық сұрау салулары оқиғаларды тіркеу журналында (бұдан әрі – ҚАО ААЖ-ның Log-журналы) тіркеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z66" w:id="40"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. ҚАО ААЖ-ның Log-журналын толтыру кезінде деректер толтырылуына қарай архивтелінеді. Архив ҚАО ААЖ-ның бүкіл жұмысы кезіндегі сұрау салулар және оларды өңдеу нәтижелері туралы деректерді қамтиды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z67" w:id="41"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Хабарламаларды жіберудің бір сағаттан астам кідіруіне әкеп соғатын апаттық жағдайдың барлық оқиғалары ҚАО ААЖ-ның Log-журналында тіркеледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z68" w:id="42"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Көзделмеген және апаттық жағдайлар туындаған кезде оператор оларды анықтау және жою үшін тиісті шараларды қабылдайды. ҚАО ААЖ-ға қолжетімділіктің бір сағаттан астам кідіртілуіне әкеп соғатын барлық көзделмеген және апаттық жағдайлар туралы пайдаланушы операторға ҚАО ААЖ-ның порталында көрсетілген байланыс телефондары мен электрондық пошта арқылы хабарлайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z69" w:id="43"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Оператор өз кезегінде көзделмеген немесе апаттық жағдайлардың туындау фактісін басталу күнін, уақытын, себептерін және кешіктіруді жою бойынша қабылданған шараларды көрсете отырып, осы Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша Төтенше жағдайлар журналында тіркейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z70" w:id="44"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. ҚАО ААЖ-дағы жоспарланған техникалық жұмыстардың уақыты туралы хабарландыру (оның ішінде сөндіру, өзгерту, жаңарту және басқа әрекеттер) ҚАО ААЖ-ның порталында жарияланады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z71" w:id="45"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Егер ҚАО ААЖ-ға қолжетімділікті алуға Өтінімде көрсетілген мәліметтер дұрыс емес, толық емес немесе өзекті емес болса, ҚАО ААЖ-ның операторы пайдаланушыға ҚАО ААЖ-ға қолжетімділікті тіркемейді және ұсынбайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Оператор Қазақстан Республикасының Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-бөлігінде көзделген жағдайлардан басқа, пайдаланушылар және олар жүргізген сұрау салулар туралы жеке ақпаратты таратуға жол бермейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3718,146 +3719,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="46"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. ҚАО ААЖ-ның әкімшілендіру шеңберінде пайдаланушы осы Қағидаларда көрсетілген Бірыңғай талаптар мен талаптарды бұзушылықтары анықталған кезде оператор анықталған бұзушылық туралы кейін прокурорды және тиісті органның пайдаланушысының басшылығын хабардар ете отырып, қолжетімділікті дереу бұғаттайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z74" w:id="47"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Операторға ҚАО ААЖ-дан алынған ақпаратты заңсыз жинауға және өңдеуге, сондай-ақ мәліметтерді жария етуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z75" w:id="48"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. ҚАО ААЖ-дан алынған мәліметтер, олардың негізінде сұратылған материалдарда сақталады. Осындай мәліметті көшіруге, алуға, кейіннен беруге, таратуға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Мәліметтерді сақтау мерзімдері, шарттары негізгі материалдың мазмұнына қарай анықталады. Ақпарат тиісті материалдармен бірге жойылуға жатады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3876,244 +3861,226 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="49"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. ҚАО ААЖ-дан алынған, жергілікті құрылғыға жүктелген мәліметтердің электронды көшірмелері дереу жойылуға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z78" w:id="50"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Электронды сұрау салулар және оларды өңдеу нәтижелері үнемі ҚАО ААЖ-да сақталады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z79" w:id="51"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Прокурор "Прокуратура туралы" Қазақстан Республикасы Конституциялық заңының (бұдан әрі – "Прокуратура туралы" Конституциялық заң) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бабымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген шекте және нысандарда пайдаланушылардың ҚАО ААЖ-дан мәліметтер алуының заңдылығын қадағалауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пайдаланушылардың ҚАО ААЖ-дан мәліметтер алуының заңдылығын сақтау мәселесі бойынша тексеру жүргізу үшін прокурор тиісті қаулы шығарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="52"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Прокурор ҚАО ААЖ-дан алынған мәліметтердің заңдылығын қадағалауды жүргізген кезде, оператордан көрсетілген органдардың пайдаланушылары жіберген, ҚАО ААЖ-дан алынған ақпарат туралы мәліметтерді сұратуға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оператор тексеру жүргізу туралы қаулыны не сұрау салу үшін негіз болған өзге құжатты қоса бере отырып, сұрау салу негізінде прокурорға ақпарат береді </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="53"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Тексеруді жүргізу барысында пайдаланушылардың мәліметтерді заңсыз алу фактілері анықталған кезде, сондай-ақ анықталған оператордан осы Қағидалардың Біріңғай талаптар мен талаптарының бұзушылықтары туралы пайдаланушылардан ақпарат келіп түскенде, прокурор "Прокуратура туралы" Конституциялық заңының 32-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес прокурорлық қадағалау шараларын және Қазақстан Республикасының қылмыстық және әкімшілік заңнамасында көзделген басқа да шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4147,230 +4114,201 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Құқық қорғау, арнаулы </w:t>
+              <w:t>Құқық қорғау, арнаулы мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">мемлекеттік және өзге де </w:t>
+              <w:t>және өзге де органдардың ақпарат</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">органдардың ақпарат алмасу </w:t>
+              <w:t>алмасу жүйесінен мәліметтерді</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жүйесінен мәліметтерді</w:t>
+              <w:t xml:space="preserve">қалыптастыру, оларға қол </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қалыптастыру, оларға </w:t>
+              <w:t>жеткізу,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қолжетімділік, оларды </w:t>
+              <w:t>пайдалану, сақтау, қорғау және</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>пайдалану, сақтау, қорғау</w:t>
-[...12 lines deleted...]
-              <w:t>және жою қағидаларына</w:t>
+              <w:t>жою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ҚАО ААЖ-дың рөлдерін негіздер бойынша бөлу тізбесі</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 1-қосымша жаңа редакцияда – ҚР Бас Прокурорының 04.07.2024 </w:t>
+      Ескерту. 1-қосымша жаңа редакцияда - ҚР Бас Прокурорының 23.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 88</w:t>
+        <w:t>№ 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
@@ -4390,391 +4328,461 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...269 lines deleted...]
-Іздестіру ісі</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пайдаланушы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қылмыстық іс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік іс/әкімшілік құқық бұзушылық туралы іс (сот);</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік құқық бұзушылық туралы іс (ҚСжАЕК)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Азаматтық іс (сот)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Атқарушылық іс жүргізу (4-нысан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Іздестіру ісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+А</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Б</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5229,57 +5237,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -5872,52 +5884,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Қазақстан Республикасы Ұлттық қауіпсіздік органдарының тергеушісі (бұдан әрі – ҰҚО)</w:t>
+              <w:t xml:space="preserve">
+Ұлттық қауіпсіздік органдарының тергеушісі (бұдан әрі – ҰҚО) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6150,51 +6162,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Сыбайлас жемқорлыққа қарсы іс-қимыл агенттігінің (Сыбайлас жемқорлыққа қарсы қызмет) тергеушісі (бұдан әрі – Сыбайлас жемқорлыққа қарсы қызмет)</w:t>
+Қазақстан Республикасы Қаржылық мониторинг агенттігінің тергеушісі (бұдан әрі – ҚМА)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6427,51 +6439,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Қаржылық мониторинг агенттігінің тергеушісі (бұдан әрі – ҚМА)</w:t>
+ІІО-ның анықтаушысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6704,51 +6716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ІІО-ның анықтаушысы</w:t>
+ҰҚО-ның анықтаушысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6981,51 +6993,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҰҚО-ның анықтаушысы</w:t>
+Қазақстан Республикасы Төтенше жағдайлар министрлігінің анықтаушысы (бұдан әрі – ТЖМ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7258,51 +7270,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік күзет қызметінің анықтаушысы</w:t>
+Қазақстан Республикасы Мемлекеттік күзет қызметінің анықтаушысы (бұдан әрі – МКҚ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7535,51 +7547,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сыбайлас жемқорлыққа қарсы қызметінің офицері</w:t>
+ҚМА-ның офицері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7739,51 +7751,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+ (есепке алу-тіркеу тәртібі)</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7816,51 +7828,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҚМА-ның офицері</w:t>
+Қазақстан Республикасы Қорғаныс министрлігінің (Қарулы Күштердің әскери полициясы Бас басқармасы) қызметкері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8020,51 +8032,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-+ (есепке алу-тіркеу тәртібі)</w:t>
++</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8097,51 +8109,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қорғаныс министрлігінің (Қарулы Күштердің әскери полициясы Бас басқармасы) қызметкері</w:t>
+ІІО-ның қылмыстық-атқару жүйесі қызметкері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8292,61 +8304,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -8378,51 +8386,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ІІО-ның қылмыстық-атқару жүйесі қызметкері</w:t>
+ТЖМ-ның қызметкері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8655,51 +8663,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Төтенше жағдайлар министрлігінің қызметкері</w:t>
+ҰҚО-ның қызметкері, әскери қызметшісі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8850,57 +8858,61 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -8932,256 +8944,248 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ҰҚО-ның қызметкері, әскери қызметшісі</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+Сот орындаушысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...162 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9213,248 +9217,252 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сот орындаушысы</w:t>
-[...133 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+МКҚ-ның қызметкері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9486,252 +9494,248 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Мемлекеттік күзет қызметінің қызметкері</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1537" w:type="dxa"/>
+ІІО-ның әкімшілік полиция қызметкері (айдауыл қызметі, арнайы мекемелерді және қоғамдық тәртіпті қорғауды жүзеге асыратын өзге де бөлімшелерді қоспағанда)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...158 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -9763,248 +9767,256 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ІІО-ның әкімшілік полиция қызметкері (айдауыл қызметі, арнайы мекемелерді және қоғамдық тәртіпті қорғауды жүзеге асыратын өзге де бөлімшелерді қоспағанда)</w:t>
-[...69 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+ІІО-ның криминалдық полиция қызметкері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...90 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
++</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
@@ -10036,600 +10048,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ІІО-ның криминалдық полиция қызметкері</w:t>
-[...548 lines deleted...]
-              <w:t>
 Кезекші бөлімнің қызметкері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -10788,64 +10250,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...12 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10989,84 +10437,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және жою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сервистерге қолжетімділік құқықтары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2-қосымша жаңа редакцияда – ҚР Бас Прокурорының 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -38733,120 +38165,113 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">жою қағидаларына </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z90" w:id="54"/>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Қылмыстық кодексінің экономикалық құқық бұзушылықтар бойынша баптарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-қосымша алып тасталды – ҚР Бас Прокурорының 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 88</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -38990,84 +38415,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>және жою қағидаларына</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесімен жұмыс істеу үшін жағдайлар</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 4-қосымша жаңа редакцияда – ҚР Бас Прокурорының 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39447,68 +38856,68 @@
               </w:rPr>
               <w:t>5-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="55"/>
+    <w:bookmarkStart w:name="z104" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесіне" (бұдан әрі – ҚАО ААЖ ) қолжетімділікті ұйымдастыруға электрондық өтінім №_____</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметтік міндеттерді орындау үшін ҚАО ААЖ төменде көрсетілген параметрлер бойынша қолжетімділікті ұйымдастыруды сұраймын</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -41143,68 +40552,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _______________ / МП </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Т.А.Ә (ол болған кезде)                                           қолы</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -41413,84 +40804,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесін қолдану пайдалану шарттарына келісім</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 6-қосымша жаңа редакцияда – ҚР Бас Прокурорының 04.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -41661,68 +41036,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (мемлекеттік органның атауы) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қызметкері болып табылатын пайдаланушы танысты және құқық қорғау органдардың ақпарат алмасу жүйесін пайдалану шарттарына келісімге (бұдан әрі – келісім) төмендегілер туралы өз келісімін береді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z158" w:id="56"/>
+    <w:bookmarkStart w:name="z158" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Келісімнің мәні</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Пайдаланушы келісім құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінің операторы және пайдаланушысы (бұдан әрі – ҚАО ААЖ) арасындағы өзара қатынастарды реттеуге арналған.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -41751,68 +41126,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Келісім пайдаланушының ҚАО ААЖ-да тіркелген күнінен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. ҚАО ААЖ-ны пайдалана отырып, пайдаланушы осымен ҚАО ААЖ-ның есепке алу жазбасына қатысты құқықтарға ие болу фактісін растайды және осы пайдалану талаптары келісімнің төменде келтірілген ережелеріне сәйкес міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="57"/>
+    <w:bookmarkStart w:name="z157" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. ҚАО ААЖ пайдаланушыларға олардың қолжетімділік құқықтарына сәйкес ақпаратты алуға сұрау салу жіберу мүмкіндігін ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -41859,68 +41234,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ЭЦҚ-ны алуды пайдаланушы "Азаматтарға арналған үкімет "мемлекеттік корпорациясы" коммерциялық емес акционерлік қоғамында дербес жүргізіледі. Файлдық жүйеде ЭЦҚ арқылы ҚАО ААЖ-ға кіруге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Оператор ҚАО ААЖ-ны әкімшілендіруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="58"/>
+    <w:bookmarkStart w:name="z156" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Пайдаланушының құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Пайдаланушы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -42133,68 +41508,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген ақпараттық-коммуникациялық технологиялар және ақпараттық қауіпсіздікті қамтамасыз ету саласындағы Бірыңғай талаптарды (бұдан әрі – бірыңғай талаптар), сондай-ақ құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесінен мәліметтерді қалыптастыру, қол жеткізу, пайдалану, сақтау, қорғау және жою Қағидаларында көрсетілген талаптарды сақтау Қазақстан Республикасы Бас Прокурорының 2023 жылғы 13 қаңтардағы № 21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 31702 болып тіркелген) бекітілген (бұдан әрі - Қағидалар). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="59"/>
+    <w:bookmarkStart w:name="z155" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Оператордың құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Оператор:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -42315,68 +41690,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-бөлігінде көзделген жағдайларды қоспағанда, пайдаланушылар және олар жүргізген сұрап салулар туралы жеке ақпаратты таратпау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="60"/>
+    <w:bookmarkStart w:name="z154" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Құпиялылық туралы ереже</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. ҚАО ААЖ арқылы алынған барлық ақпарат құпия болып табылады және тек қызметтік мақсатта пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -42630,86 +42005,86 @@
               </w:rPr>
               <w:t>7-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z142" w:id="61"/>
+    <w:bookmarkStart w:name="z142" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Төтенше жағдайлар журналы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z143" w:id="62"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z143" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Серверлікте орналасқан жабдық айтарлықтай зақымдалған жағдайдағы әрекеттер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -43196,68 +42571,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="63"/>
+    <w:bookmarkStart w:name="z144" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. ОА орын-жайларының ішінара зақымданған жағдайдағы әрекеттер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -43744,68 +43119,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="64"/>
+    <w:bookmarkStart w:name="z145" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Өрт дабылы жағдайдағы әрекеттер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -44292,68 +43667,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z146" w:id="65"/>
+    <w:bookmarkStart w:name="z146" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Кондиционерлер істен шыққан жағдайдағы әрекеттер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -44840,68 +44215,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z147" w:id="66"/>
+    <w:bookmarkStart w:name="z147" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Электр қуатының істен шыққан кездегі әрекеттер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -45388,68 +44763,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z148" w:id="67"/>
+    <w:bookmarkStart w:name="z148" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. Су басқан жағдайдағы әрекеттер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -46071,242 +45446,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">№ 21 Бұйрыққа </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2-қосымша/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="68"/>
+    <w:bookmarkStart w:name="z150" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Қазақстан Республикасы Бас прокуратурасының күші жойылған кейбір бұйрықтарының тізбесі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z151" w:id="69"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z151" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Құқық қорғау, арнаулы мемлекеттік және өзге де органдардың ақпарат алмасу жүйесін пайдалану қағидаларын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2015 жылғы 22 желтоқсандағы № 151 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12786 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z152" w:id="70"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z152" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) "Қазақстан Республикасы Бас Прокурорының құқықтық статистика және арнайы есепке алу саласындағы кейбір бұйрықтарына өзгерістер мен толықтыру енгізу туралы" Қазақстан Республикасы Бас Прокурорының міндетін атқарушының 2020 жылғы 2 шiлдедегi № 82 бұйрығымен бекітілген Қазақстан Республикасы Бас Прокурорының құқықтық статистика және арнайы есепке алу саласындағы өзгерістер мен толықтыру енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20920 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z153" w:id="71"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z153" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) "Қазақстан Республикасы Бас Прокурорының құқықтық статистика және арнайы есепке алу саласындағы кейбір бұйрықтарына өзгерістер мен толықтырулар енгізу туралы" Қазақстан Республикасы Бас Прокурорының міндетін атқарушының 2021 жылғы 15 ақпандағы № 17 бұйрығымен бекітілген Қазақстан Республикасы Бас Прокурорының құқықтық статистика және арнайы есепке алу саласындағы өзгерістер мен толықтыру енгізілетін кейбір бұйрықтарының тізбесінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 22206 болып тіркелген) күші жойылды деп танылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -46632,31 +46007,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>