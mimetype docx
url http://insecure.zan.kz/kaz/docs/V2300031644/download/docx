--- v0 (2025-12-18)
+++ v1 (2026-09-06)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c43172d" w14:textId="c43172d">
+    <w:p w14:paraId="e65cc93" w14:textId="e65cc93">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -978,91 +978,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Нұсқаулықта мынадай аббревиатура қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) АДАЖ – автоматтандырылған дактилоскопиялық ақпараттық жүйесі;</w:t>
+      1) АДЦЖ – автоматтандырылған дактилоскопиялық цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ақпарат – құқықтық статистикалық ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) АЕА ААЖ – "Арнайы есепке алу" автоматтандырылған ақпараттық жүйесі;</w:t>
+      3) ТО АЕА – "Талдау орталығы" цифрлық жүйесінің "Арнайы есепке алу" кіші жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) ҚР ҚПК – Қазақстан Республикасының Қылмыстық-процестік </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1182,50 +1182,112 @@
         <w:t>
       8) Комитет – Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ТМД – Тәуелсіз Мемлекеттер Достастығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-тармаққа өзгеріс енгізілді – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Жеке және заңды тұлғаларға ақпараттық-анықтамалық қызмет көрсету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1276,51 +1338,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік қызметтерді көрсету арқылы ақпаратты ұсыну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ақпараттандыру объектілерінде ақпаратты орналастыру;</w:t>
+      3) цифрлық объектілерінде ақпаратты орналастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) құқықтық статистикалық ақпараттардың электрондық жинақтарын жіберу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
@@ -1340,50 +1402,112 @@
         <w:t xml:space="preserve">
       5) "Ақпаратқа қол жеткізу туралы" Қазақстан Республикасы Заңының 10-бабы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8) тармақшасында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген өзге де тәсілдермен қамтамасыз етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-тармаққа өзгеріс енгізілді – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-параграф. Сұрау салу бойынша ақпараттарды ұсыну</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1512,114 +1636,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Нормативтік құқықтық актілердің мемлекеттік тіркеу тізілімінде 2020 жылғы 12 қазанда № 21405 болып тіркелді) бекітілген Қазақстан Республикасы Сыртқы iстер министрлiгiнің мекемелерi арқылы Қазақстан Республикасы азаматтарының, шетелдiк азаматтар мен азаматтығы жоқ тұлғалардың құқықтары мен заңды мүдделерiн қамтамасыз етуге қатысты құжаттарды талап ету қағидаларымен анықталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Сұрау салудың негізінде соттылықтың болуы не болмауы туралы анықтама (бұдан әрі – анықтама) "Электрондық құжат және электрондық цифрлық қолтаңба туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> сәйкес ресімделген электрондық құжат нысанында осы Нұсқаулықтың </w:t>
+      9. Сұрау салудың негізінде соттылықтың болуы не болмауы туралы анықтама (бұдан әрі – анықтама) Қазақстан Республикасының Цифрлық кодексіне сәйкес ресімделген электрондық құжат нысанында осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда, шет елге шығу үшін қағаз жеткізгіште осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысанда беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Анықтамада тексеру күніндегі жағдай бойынша ҚР ҚК-нің 79 және 89-баптарының талаптарын ескеріле отырып, ҚР ҚК-не сәйкес сотталған, қылмыстық жауаптылыққа тартылған адамның өтелмеген, алынбаған соттылығы туралы мәліметтері көрсетіле отырып, соттылықтың өтелуін есептеуді Комитет жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1632,93 +1798,157 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Бұрынғы сауалнамалық деректері бойынша қағаз жүзінде өтінішпен жүгінген жеке тұлғалар, олардың өзгергендігі туралы растайтын құжаттарды ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Соттылық туралы мәліметтер анықтамада автоматтандырылған ақпараттық жүйелерде мәліметтерді енгізу тілінде көрсетіледі.</w:t>
+      12. Соттылық туралы мәліметтер анықтамада автоматтандырылған цифрлық жүйелерде мәліметтерді енгізу тілінде көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z87" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сауалнамалық деректер анықтамада "Жеке тұлғалар" мемлекеттік деректер базасының мәліметтеріне сәйкес көрсетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Басқа жеке тұлғаға анықтаманы ұсыну, мәліметтер сұратылып отырған тұлғаға қатысты нотариалды расталған сенімхаттың негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z45" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Арыз иесінің іздеуде жүргені туралы немесе ҚР ҚПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1733,51 +1963,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-бөлігінің 3) тармағы бойынша қылмыстық іс жүргізуі тоқтатылған, сондай-ақ ҚР ҚПК-нің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-бөлігі 2) тармағы бойынша сотқа дейінгі тергеп-тексеру мерзімдері үзілген адамдарға қатысты мәліметтер анықталған кезде Комитеттің аумақтық және оған теңестірілген органы (бұдан әрі – аумақтық орган) оны ұстау бойынша шаралар қабылдау үшін іздеу салудың бастамашысына дереу хабарлайды. Егер осы адам ТМД елдері уәкiлеттi органдарының іздеуінде болса, ақпарат аумақтық ішкі істер органына жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1796,336 +2026,408 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="43"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Егер сұрау салуларды өңдеу барысында өткен жылдардың қылмыстық істері бойынша шешімдер, адамның босатылуы туралы мәліметтердің ТО АЕА-да болмауы, сондай-ақ осы жеке тұлғаға қатысты қандай да бір мәліметтер ТО АЕА болмастан адамды ұстау не күзетпен ұстау (қамауға алу) туралы мәліметтердің АДЦЖ-да болмауы анықталса, Комитеттің оның аумақтық органдарының қызметкерлері жоқ мәліметтерді анықтау:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z88" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегі бойынша картотекада тиісті әліпбилік есеп карточкасының болуын тексеру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z89" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дактилоскопиялық картотекада қабылданған процестік шешімдердің болуын тексеру;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z90" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       қылмыстық қудалауды, қылмыстық жазаны орындауды іске асыратын мемлекетік органдарға, арнайы мекемелерге, сот органдарына, сондай-ақ Қазақстан Республикасы Ішкі істер министрлігінің әкімшілік және көші-қон полициясының бөлімшелеріне сұрау салуларды жіберу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z91" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2009 жылғы 22 мамырдағы Тәуелсіз Мемлекеттер Достастығының мүше елдерінің Үкімет басшыларымен бекіткен Қылмысқа қарсы күрес саласында ақпарат алмасу туралы келісімге орай Ресей Федерациясының Ішкі істер министрлігінің Бас ақпараттық-талдау орталығына осы іс бойынша сұраудың жолдануы бойынша жұмыстар жүргізеді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z92" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жоқ мәліметтерді нақтылау бойынша тексерістерді жүргізген жағдайда, арыз берушіге 20 (жиырма) жұмыс күні өткеннен кейін қайта өтініш беру қажеттілігі туралы хабарланатын аралық жауап жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Қағаз жеткізгіште рәсімделген анықтамаға Комитеттің аумақтық органының немесе Комитеттің тиісті құрылымдық бөлімшесінің бастықтарымен немесе олардың міндетін атқарушы тұлғалардың қолдары қойылады және Комитеттің немесе оның аумақтық органының мөрімен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z48" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z48" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Анықтамалар қылмыстық істер бойынша процестік шешімдерді қабылдаған кезде, мемлекеттік функцияларды орындауға уәкілетті және оларға теңестірілген адамдарға қатысты, сондай-ақ ҚР ҚК-не сәйкес оларды қылмыстық жауаптылыққа тартумен байланысты шектеулерге жататын адамдарға қатысты арнайы тексерулерді жүргізген кезде қолдануға жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z49" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z49" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жеке тұлғаларға қатысты тексеру іс-шараларын жүзеге асыруға заңнамамен уәкілеттілік берілген органдарға беру үшін жеке тұлғаларға анықтама ұсынылуға жол берілмейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z50" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z50" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Анықтамада ұсынылған мәліметтер Қазақстан Республикасының заңнамасына сәйкес деректерді және заңмен қорғалатын өзге де құпияны қорғау жөніндегі талаптарды сақтай отырып қолдануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z51" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Комитеттің арнайы есептеріндегі өздеріне қатысты мәліметтер туралы, есептерге түзетулер енгізу мәселелері бойынша жеке тұлғалардың өтініштері еркін нысанда, Комитеттің аумақтық органдарына қылмыстық жауаптылыққа тартылған немесе сотталған орны немесе тұрғылықты жері бойынша, қағаз жүзінде немесе ЭЦҚ расталған электрондық құжат нысанында жолданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z52" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z52" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Өтінішті Комитетке берген кезде, осы мәселе бойынша Комитеттің аумақтық органы бастығының, не оны алмастырушы адамның қолымен бұрын берілген жауабы қоса беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қағаз жеткізгіштегі өтінішке арыз берушінің жеке басын куәландыратын құжаттың көшірмесі қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Арызда көрсетілген сауалнамалық деректер арыз берушінің жеке басын куәландыратын құжат мәліметтерімен сәйкес келуі тиіс. Тегін, атын, әкесінің атын (болған жағдайда), туған күнін өзгерткен жеке тұлғалар қазіргі және бұрын болған сауалнамалық деректерін көрсетеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Тегі бойынша есепке алуға түзетулер енгізу туралы өтінішке, сондай-ақ растайтын құжаттар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       айыппұлды төлеу туралы түбіртек;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2154,1106 +2456,1172 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пробация қызметінің (қылмыстық-атқару инспекциясы) есебінен алу туралы анықтама;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соттылықты алу, ақтау, қылмыстық сипаттан арылту туралы не қылмыстық істі тоқтату негізін ақтайтын негізге жатқызу туралы соттың заңды күшіне енген қаулысы қоса берілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="51"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z54" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Растайтын құжаттардың негізінде Комитеттің аумақтық органы ТО АЕА-ға растайтын құжаттардың графикалық көшірмелерін сала отырып, тиісті түзету енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z93" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолданымдарды жеке және заңды тұлғалардың өтініштерін қарау тәртібін реттейтін заңнамаға сәйкес Комитет және оның аумақтық органдары қарайды.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z94" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Растайтын құжаттар, оларды ұсыну және түзету жөніндегі хат алмасу Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 9 тамыздағы № 215 </w:t>
-[...21 lines deleted...]
-    </w:p>
+      Растайтын құжаттар, оларды ұсыну және түзету жөніндегі хат алмасу Қазақстан Республикасы Мәдениет және спорт министрінің 2023 жылғы 9 тамыздағы № 215 бұйрығымен бекітілген Ұлттық архив қорының құжаттарын және басқа да архивтік құжаттарды мемлекеттік және арнаулы мемлекеттік архивтердің жинақтау, сақтау, есепке алу мен пайдалану қағидаларына сәйкес жеке номенклатуралық іске тігіледі (қалыптастырылады) (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 33290 болып тіркелген). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 23-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 27.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 31</w:t>
+        <w:t xml:space="preserve">      Ескерту. 23-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-параграф. Мемлекеттік көрсетілетін қызметтер арқылы ақпараттарды ұсыну</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z56" w:id="53"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z56" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24. Комитет және оның аумақтық органдары "Мемлекеттік көрсетілетін қызметтер туралы" Қазақстан Республикасының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> және "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті және оның аумақтық органдарымен көрсетілетін мемлекеттік қызметтер қағидаларын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2020 жылғы 18 мамырдағы № 64 </w:t>
+      24. Комитет және оның аумақтық органдары "Мемлекеттік және әлеуметтік жауапкершілігі бар көрсетілетін қызметтер туралы" Қазақстан Республикасының Заңына және "Қазақстан Республикасы Бас прокуратурасының Құқықтық статистика және арнайы есепке алу жөніндегі комитеті және оның аумақтық органдарымен көрсетілетін мемлекеттік қызметтер қағидаларын бекіту туралы" Қазақстан Республикасы Бас Прокурорының 2020 жылғы 18 мамырдағы № 64 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сәйкес мемлекеттік көрсетілетін қызметтер көрсетіледі" (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20674 болып тіркелген).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="54"/>
+        <w:t xml:space="preserve"> (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20674 болып тіркелген) сәйкес мемлекеттік және әлеуметтік жауапты қызметтер көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3-параграф. Ақпараттандыруды объектілерінде ақпаратты орналастыру</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z58" w:id="55"/>
+        <w:t xml:space="preserve"> 3-параграф. Цифрлық объектілерінде ақпаратты орналастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-параграфтың тақырыбы жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Ақпарат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z59" w:id="56"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z95" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) интернет-ресурсында;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="59"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z96" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "цифрлық үкімет" веб-порталында;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z97" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік құқықтық цифрлық статистикалық жүйенің географиялық ақпараттық карталарын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Комитеттің және оның аумақтық органдарының интернет-ресурсында ақпарат тиісті бөлімдерінде орналастырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің және оның аумақтық органдарының интернет-ресурсын толықтыру "Мемлекеттiк органдардың интернет-ресурстарын ақпаратпен толықтыру қағидаларын және олардың мазмұнына қойылатын талаптарды бекіту туралы" Қазақстан Республикасы Мәдениет және ақпарат министрінің 2025 жылғы 31 наурыздағы № 124-НҚ бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 35902 болып тіркелген) сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z99" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комитеттің интернет-ресурсында жеке тұлғаларға сотпен осы Нұсқаулықтың 2-1-қосымшасына сәйкес нысан бойынша әрекетке қабілетсіз және әрекет қабілеттілігі шектеулі деп таныған адамдарды, арнайы есепке алу мәліметтердің жоқтығы туралы, осы Нұсқаулықтың 2-2-қосымшасына сәйкес нысан бойынша арнайы есепке алудың көрсетілген мәліметтердің болуы туралы ақпарат беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 26-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 27.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 31</w:t>
+        <w:t xml:space="preserve">      Ескерту. 26-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="60"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="61"/>
+    <w:bookmarkStart w:name="z63" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. "Цифрлық үкімет" веб-порталы (бұдан әрі – портал) арқылы ақпаратты беруді мынадай жолдармен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z101" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Ашық деректердің интернет-порталында орналастырылатын мемлекеттік органдардың ашық деректерінің бірыңғай тізбесін бекіту туралы" Қазақстан Республикасы Ақпарат және қоғамдық даму министрінің 2023 жылғы 14 маусымдағы № 246-НҚ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>бұйрығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілген Тізбеге сәйкес ашық деректердің интернет – порталында орналастыру (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 32813 болып тіркелген);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z102" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Жеке тұлғаның, сондай–ақ заңды тұлғалардың (бұдан әрі – үшінші тұлғалар) ЭЦҚ–мен қол қойылған электрондық сұрау салуы негізінде әкімшілік жауаптылыққа тарту туралы мәліметтерді (бұдан әрі – мәліметтер) жолдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z103" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үшінші тұлғалардың электрондық сұрау салуы өзіне қатысты мәліметтер сұратылып отырған адам порталда "жеке кабинеттен", сондай-ақ порталда тіркелген адамның ұялы байланысының абоненттік нөмірі арқылы порталдың хабарламасына жауап ретінде бір реттік парольді жіберу немесе қысқа мәтіндік хабарлама жіберу арқылы келісім берген жағдайда орындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z104" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мәліметтер сұратылып отырған жеке тұлғаның келісімі (бас тартуы) электрондық сұрау салуды алған кезден бастап 2 (екі) сағаттың ішінде жіберіледі.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z105" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Электрондық сұрау салу негізінде келісім алған кезде мәліметтер осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес нысан бойынша оны жіберген уақыттан бастап 15 (он бес) минуттың ішінде жауап беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z106" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті адамның ЭЦҚ-сын пайдалана отырып, ТО АЕА арқылы қалыптастырылған мәліметтер немесе электрондық сұрау салуды қарау мәртебесі туралы ақпарат порталда жеке тұлғаның "жеке кабинетінде" орналастырылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z107" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) анықтаманы алу үшін үшінші тұлғалардың электрондық сұрау салуды жолдау.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z108" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Үшінші тұлғалардың электрондық сұрау салуы өзіне қатысты анықтама сұратылып отырған адам порталда "жеке кабинеттен", сондай-ақ порталда тіркелген адамның ұялы байланысының абоненттік нөмірі арқылы порталдың хабарламасына жауап ретінде бір реттік парольді жіберу немесе қысқа мәтіндік хабарлама жіберу арқылы келісім берген жағдайда орындалады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z109" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықтама сұратылып отырған жеке тұлғаның келісімі (бас тартуы) электрондық сұрау салуды алған кезден бастап 2 (екі) сағаттың ішінде жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...54 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z110" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Электрондық сұрау салу негізінде келісім алған кезде анықтама оны жіберген уақыттан бастап 10 (он) минуттың ішінде, ал қосымша анықтайтын тексеру қажет болған жағдайларда – 5 (бес) жұмыс күні ішінде не осы Нұсқаулықтың 16-тармағында көзделген жауап беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z111" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті адамның ЭЦҚ-сын пайдалана отырып, ТО АЕА арқылы қалыптастырылған анықтама немесе электрондық сұрау салуды қарау мәртебесі туралы ақпарат порталда жеке тұлғаның "жеке кабинетінде" орналастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 27-тармаққа өзгеріс енгізілді - ҚР Бас Прокурорының 27.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 31</w:t>
+        <w:t xml:space="preserve">      Ескерту. 27-тармақ жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-параграф. Құқықтық статистикалық ақпараттардың электрондық жинақтарын жіберу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z68" w:id="65"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z68" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Комитет және оның аумақтық органдарымен құқықтық статистикалық ақпараттың электронды жинақтары (бұдан әрі – жинақ) осы Нұсқаулықтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-қосымшасына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мемлекеттік органдарға жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z69" w:id="66"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z69" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Тоқсан сайын есепті мерзімнен кейінгі айдың 14 күніне электронды форматта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z70" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасындағы қылмыстылық пен құқық қорғау органдары және соттар қызметінің нәтижелері туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z71" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасындағы сыбайлас жемқорлық қылмыстар және құқық бұзушылықтар туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z72" w:id="69"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z72" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) есірткі заттарының, психотроптық немесе улы заттардың, прекурсорлардың, сол тектестердің заңсыз айналымымен байланысты құқық бұзушылықтар және қылмыстық істер бойынша заттай дәлелдемелер туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z73" w:id="70"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z73" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қазақстан Республикасы соттарының жұмысы туралы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z74" w:id="71"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z74" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасындағы прокурорлық қадағалаудың жай-күйі туралы жинақтарды жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z75" w:id="72"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z75" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Жартыжылдық және жылдың қорытындысы бойынша есептілік мерзімнен кейінгі айдың 14 күніне электронды форматта Қазақстан Республикасының қылмыстық қудалау органдары қызметінің нәтижелері туралы жинақты жолдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z76" w:id="73"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z76" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Егер мерзімінің соңы жұмыс істемейтін күнге (демалыс, мереке күндеріне) келген жағдайда, онда мерзімнің соңғы күні осы күннен кейінгі бірінші жұмыс күні болып саналады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3382,603 +3750,75 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1-қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...121 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      _________________________________________________________________________ </w:t>
-[...425 lines deleted...]
-      штрих-код содержит данные, полученные из автоматизированной информационной системы "Специальные учеты" и подписанный электронно-цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
+      Ескерту. 1-қосымша жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4014,524 +3854,555 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Құқықтық статистика және </w:t>
-[...77 lines deleted...]
-              <w:t>2-қосымшасы</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkStart w:name="z113" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Соттылықтың болуы не болмауы туралы А Н Ы Қ Т А М А  С П Р А В К А о наличии либо отсутствии судимости</w:t>
-[...198 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫ ҚҰҚЫҚТЫҚ СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН Соттылықтың болуы не болмауы туралы АНЫҚТАМА  СПРАВКА о наличии либо отсутствии судимости ___________________________________________________________________ (тегі, аты, әкесінің аты (болған жағдайда) / фамилия, имя, отчество (при его наличии) ___________________________________________________________________ (туған жылы / дата рождения) ___________________________________________________________________ (туған жері / место рождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z114" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" _________ жағдай бойынша соттылығы жоқ / бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z115" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По состоянию на "___" ________ 20___ года судимости не имеет / имеет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...111 lines deleted...]
-(форматтың мөлшері А 4) (размер формата А 4)
+          <w:bookmarkStart w:name="z116" w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>НАЗАР АУДАРЫҢЫЗ!!!</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="95"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің мәліметтері Қазақстан Республикасының заңнамасына сәйкес пайдаланылады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы анықтамада көрсетілген мәліметтер қылмыстық істер бойынша процестік шешімді қабылдау кезінде, мемлекеттік функцияларды орындауға уәкілетті тұлғаларға және оларға теңестірілген тұлғаларға қатысты арнайы тексерулер жүргізу кезінде, сондай-ақ Қазақстан Республикасының заңдарымен көзделген оларды қылмыстық жауаптылыққа тартумен байланысты шектеулер қойылған адамдарға қатысты қолдануға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ВНИМАНИЕ!!!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан используются в соответствии с законодательством Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указанные в настоящей справке сведения не подлежат использованию при принятии процессуальных решений по уголовным делам, при производстве специальных проверок в отношении лиц, уполномоченных на выполнение государственных функций, и лиц, приравненных к ним, а также в отношении лиц, подпадающих под ограничения, связанные с привлечением их к уголовной ответственности, предусмотренные законами Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z123" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы құжат Қазақстан Республикасы Цифрлық кодексінің 62-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z124" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан данный документ равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z125" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық құжаттың түпнұсқалығын Сіз egov.kz сайтынан, сондай-ақ "цифрлық үкімет" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z126" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверить подлинность цифрового документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z127" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="889000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId4"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="889000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штрих-код ақпараттық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z129" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штрих-код содержит данные, полученные из цифровой системы и подписанный электронной цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4591,392 +4462,144 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">арнайы есепке алу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">органдарымен жеке және заңды </w:t>
+              <w:t xml:space="preserve">органдарының жеке және заңды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тұлғаларға ақпараттық-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">анықтамалық қызмет көрсету </w:t>
+              <w:t xml:space="preserve">анықтамалық қызмет көрсетуі </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөніндегі Нұсқаулыққа</w:t>
+              <w:t>жөніндегі нұсқаулықтың</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2-1-қосымша</w:t>
+              <w:t>2-қосымшасы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Нұсқаулық 2-1-қосымшамен толықтырылды - ҚР Бас Прокурорының 27.02.2024 </w:t>
+      Ескерту. 2-қосымша жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 31</w:t>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
-      </w:r>
-[...246 lines deleted...]
-      штрих-код содержит данные, полученные из автоматизированной информационной системы "Аналитический центр" и подписанный электронно-цифровой подписью Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5012,1241 +4635,416 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Құқықтық статистика және </w:t>
-[...77 lines deleted...]
-              <w:t>2-2-қосымша</w:t>
+              <w:t>нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z131" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соттылықтың болуы не болмауы туралы АНЫҚТАМА  СПРАВКА о наличии либо отсутствии судимости __________________________________________________________________ (тегі, аты, әкесінің аты (болған жағдайда) / фамилия, имя, отчество (при его наличии) ___________________________________________________________________ (туған жылы / дата рождения) _____________________________________________________________________________________________ (туған жері / место рождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z132" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" _________ жағдай бойынша соттылығы жоқ / бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z133" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По состоянию на "___" ________ 20___ года судимости не имеет / имеет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z134" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Нұсқаулық 2-2-қосымшамен толықтырылды - ҚР Бас Прокурорының 27.02.2024 </w:t>
-[...772 lines deleted...]
-    </w:p>
+      Осы анықтама шет елге шығу үшін беріледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z135" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящая справка выдается для выезда за границу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z136" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бастығы _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z137" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальник _______ _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...93 lines deleted...]
-Сведения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан используются в соответствии с действующим законодательством. Указанные в настоящей справке сведения не подлежат использованию при принятии процессуальных решений по уголовным делам, при производстве специальных проверок в отношении лиц, уполномоченных на выполнение государственных функций, и лиц приравненных к ним, а также в отношении лиц, подпадающих под ограничения, связанные с привлечением их к уголовной ответственности, предусмотренные законодательными актами.
+          <w:bookmarkStart w:name="z138" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>НАЗАР АУДАРЫҢЫЗ!!!</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің мәліметтері Қазақстан Республикасының заңнамасына сәйкес пайдаланылады. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы анықтамада көрсетілген мәліметтер қылмыстық істер бойынша процестік шешімді қабылдау кезінде, мемлекеттік функцияларды орындауға уәкілетті тұлғаларға және оларға теңестірілген тұлғаларға қатысты арнайы тексерулер жүргізу кезінде, сондай-ақ Қазақстан Республикасының заңдарымен көзделген оларды қылмыстық жауаптылыққа тартумен байланысты шектеулер қойылған адамдарға қатысты қолдануға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ВНИМАНИЕ!!!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сведения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан используются в соответствии с законодательством Республики Казахстан. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указанные в настоящей справке сведения не подлежат использованию при принятии процессуальных решений по уголовным делам, при производстве специальных проверок в отношении лиц, уполномоченных на выполнение государственных функций, и лиц, приравненных к ним, а также в отношении лиц, подпадающих под ограничения, связанные с привлечением их к уголовной ответственности, предусмотренные законами Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...176 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (форматтың мөлшері А 4) (размер формата А 4)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6306,170 +5104,2287 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">арнайы есепке алу </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">органдарының жеке және заңды </w:t>
+              <w:t xml:space="preserve">органдарымен жеке және заңды </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>тұлғаларға ақпараттық -</w:t>
+              <w:t>тұлғаларға ақпараттық-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">анықтамалық қызмет көрсетуі </w:t>
+              <w:t xml:space="preserve">анықтамалық қызмет көрсету </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жөніндегі нұсқаулықтың</w:t>
+              <w:t>жөніндегі Нұсқаулыққа</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4-қосымшасы</w:t>
+              <w:t>2-1-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Нұсқаулық 2-1-қосымшамен толықтырылды - ҚР Бас Прокурорының 27.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z147" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫ  ҚҰҚЫҚТЫҚ СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН ИНФОРМАЦИЯ о наличии/отсутствии сведений специального учета лиц, признанных судом недееспособными и ограниченно дееспособными  сотпен әрекетке қабілетсіз және әрекетке қабілеттілігі шектеулі деп танылған тұлғалардың есебінде мәліметтердің болу/болмауы туралы АҚПАРАТ ________________________________________________________________ (тегі, аты, әкесінің аты (болған жағдайда)/фамилия, имя, отчество (при его наличии) ________________________________________________________________ (туған жылы және жері/год и место рождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z148" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20___ жылғы "___" ______ жағдайы бойынша сотпен әрекетке қабілетсіз және әрекетке қабілеттілігі шектеулі деп танылған тұлғалардың есебінде тұрғаны туралы мәліметтер жоқ. по состоянию на "___" "________" 20___ года сведений о нахождении на специальном учете лиц, признанных судом недееспособными и ограниченно дееспособными, не имеется.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z149" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы құжат Қазақстан Республикасы Цифрлық кодексінің 62-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z150" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан данный документ равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z151" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық құжаттың түпнұсқалығын Сіз egov.kz сайтынан, сондай-ақ "цифрлық үкімет" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z152" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверить подлинность цифрового документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z153" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="876300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="876300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штрих-код ақпараттық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z155" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штрих-код содержит данные, полученные из цифровой системы и подписанный электронной цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құқықтық статистика және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арнайы есепке алу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">органдарымен жеке және заңды </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаларға ақпараттық-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">анықтамалық қызмет көрсету </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі Нұсқаулыққа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2-2-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Нұсқаулық 2-2-қосымшамен толықтырылды - ҚР Бас Прокурорының 27.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрықтарымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z157" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚАЗАҚСТАН РЕСПУБЛИКАСЫ БАС ПРОКУРАТУРАСЫ ҚҰҚЫҚТЫҚ СТАТИСТИКА ЖӘНЕ АРНАЙЫ ЕСЕПКЕ АЛУ ЖӨНІНДЕГІ КОМИТЕТІ КОМИТЕТ ПО ПРАВОВОЙ СТАТИСТИКЕ И СПЕЦИАЛЬНЫМ УЧЕТАМ ГЕНЕРАЛЬНОЙ ПРОКУРАТУРЫ РЕСПУБЛИКИ КАЗАХСТАН ИНФОРМАЦИЯ о наличии/отсутствии сведений специального учета лиц, признанных судом недееспособными и ограниченно дееспособными сотпен әрекетке қабілетсіз және әрекетке қабілеттілігі шектеулі деп танылған тұлғалардың есебінде мәліметтердің болу/болмауы туралы АҚПАРАТ ___________________________________________________________________ (тегі, аты, әкесінің аты (болған жағдайда)/фамилия, имя, отчество (при его наличии) ___________________________________________________________________ (туған жылы және жері/год и место рождения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z158" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20___ жылғы "___" ______ жағдайы бойынша сотпен әрекетке қабілетсіз және әрекетке қабілеттілігі шектеулі деп танылған тұлғалардың есебінде төмендегідей мәліметтер бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z159" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соттың атауы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z160" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сот шешімінің күні:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z161" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      іс №:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z162" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотпен танылған: әрекетке қабілетсіз (әрекетке қаблеттілігі шектеулі)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z163" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по состоянию на "___" "________" 20___ года имеются следующие сведения о нахождении на специальном учете лиц, признанных судом недееспособными и ограниченно</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z164" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дееспособными:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z165" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование суда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z166" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дата решения суда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z167" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дело №:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z168" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      признан судом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z169" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недееспособный (ограниченно дееспособный)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z170" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы құжат Қазақстан Республикасы Цифрлық кодексінің 62-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z171" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан данный документ равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z172" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық құжаттың түпнұсқалығын Сіз egov.kz сайтынан, сондай-ақ "цифрлық үкімет" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z173" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверить подлинность цифрового документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z174" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="863600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="863600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штрих-код ақпараттық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z176" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штрих-код содержит данные, полученные из цифровой системы и подписанный электронной цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құқықтық статистика және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арнайы есепке алу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">органдарының жеке және заңды </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаларға ақпараттық-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">анықтамалық қызмет көрсетуі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі нұсқаулықтың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3-қосымшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 3-қосымша жаңа редакцияда – ҚР Бас Прокурорының 03.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z178" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Әкімшілік жауаптылыққа тартылғаны туралы МӘЛІМЕТТЕР СВЕДЕНИЯ о привлечении к административной ответственности ___________________________________________________________________ (тегі, аты, әкесінің аты (болған жағдайда)/фамилия, имя, отчество (при его наличии) ___________________________________________________________________ (туған жылы / дата рождения) ___________________________________________________________________ (туған жері / место рождения) 20___ жылғы "___" ______ жағдай бойынша әкімшілік жауаптылыққа тартылғаны туралы мәліметтер жоқ/бар: по состоянию на "___" ________ 20___ года сведений о привлечении к административной ответственности не имеется /имеются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z179" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>НАЗАР АУДАРЫҢЫЗ!!!</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің мәліметтері Қазақстан Республикасының заңнамасына сәйкес пайдаланылады. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы анықтамада көрсетілген мәліметтер қылмыстық істер бойынша процестік шешімді қабылдау кезінде, мемлекеттік функцияларды орындауға уәкілетті тұлғаларға және оларға теңестірілген тұлғаларға қатысты арнайы тексерулер жүргізу кезінде, сондай-ақ Қазақстан Республикасының заңдарымен көзделген оларды қылмыстық жауаптылыққа тартумен байланысты шектеулер қойылған адамдарға қатысты қолдануға жатпайды.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ВНИМАНИЕ!!!</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сведения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан используются в соответствии с законодательством Республики Казахстан. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указанные в настоящей справке сведения не подлежат использованию при принятии процессуальных решений по уголовным делам, при производстве специальных проверок в отношении лиц, уполномоченных на выполнение государственных функций, и лиц, приравненных к ним, а также в отношении лиц, подпадающих под ограничения, связанные с привлечением их к уголовной ответственности, предусмотренные законами Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z186" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы құжат Қазақстан Республикасы Цифрлық кодексінің 62-бабының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тармағына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес қағаз жеткізгіштегі құжатқа тең.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z187" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласно пункту 2 статьи 62 Цифрового кодекса Республики Казахстан данный документ равнозначен документу на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z188" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифрлық құжаттың түпнұсқалығын Сіз egov.kz сайтынан, сондай-ақ "цифрлық үкімет" веб-порталының мобильді қосымшасы арқылы тексере аласыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z189" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проверить подлинность цифрового документа Вы можете на egov.kz, а также посредством мобильного приложения веб-портала "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z190" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7810500" cy="876300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7810500" cy="876300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штрих-код ақпараттық жүйесінен алынған жəне Қазақстан Республикасы Бас прокуратурасы Құқықтық статистика және арнайы есепке алу жөніндегі комитетінің құрылымдық бөлімшесі бастығының электрондық цифрлық қолтаңбасымен қол қойылған деректерді қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z192" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      штрих-код содержит данные, полученные из цифровой системы и подписанный электронной цифровой подписью начальника структурного подразделения Комитета по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құқықтық статистика және </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арнайы есепке алу </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">органдарының жеке және заңды </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұлғаларға ақпараттық -</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">анықтамалық қызмет көрсетуі </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жөніндегі нұсқаулықтың</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4-қосымшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нысан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Құқықтық статистикалық ақпараттардың электронды жинақтарының тізбесі</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="77"/>
+        <w:t xml:space="preserve"> Құқықтық статистикалық ақпараттың электрондық жинақтарының тізбесі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. 4-қосымша жаңа редакцияда - ҚР Бас Прокурорының 27.02.2024 </w:t>
+      Ескерту. 4-қосымша жаңа редакцияда - ҚР Бас Прокурорының 03.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 31</w:t>
+        <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) бұйрығымен.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -6490,103 +7405,115 @@
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z193" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құқықтық статистикалық ақпараттар жинақтарының атауы</w:t>
+Құқықтық статистика ақпараттар жинақтарының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6616,125 +7543,125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Президентінің Әкімшілігі</w:t>
+Қазақстан Республикасының Президент Әкімшілігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының Конституциялық Соты</w:t>
+Қазақстан Республикасының Конституциялық соты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы Парламентінің Сенаты</w:t>
+Қазақстан Республикасының Құрылтайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -6758,199 +7685,199 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Басшылық</w:t>
+Басшы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бас Прокурордың Аппараты</w:t>
+Бас прокуратура Аппараты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қызмет (Департамент)</w:t>
+Қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Құқық қорғау органдары академиясы</w:t>
+Құқық қорғау академиясы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Активтерді қайтару жөніндегі комитеті</w:t>
+Инвесторлардың құқықтарын қорғау комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7038,159 +7965,159 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Cотқа дейінгітергеп-тексерудің және қылмыстық қудалаудың заңдылығын қадағалау бойынша</w:t>
+Cотқа дейінгі тергеп-тексерудің заңдылығын қадағалау және қылмыстық қудалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заңды күшіне енген үкімдердің ззаңдылығын және олардың орындалуын қадағалау бойынша</w:t>
+Заңды күшіне енген үкімдердің заңдылығын және олардың орындалуын қадағалау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-қоғамдық мүдделерді қорғау бойынша</w:t>
+Қоғамдық мүдделерді қорғау</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сотқа дейінгі тергеп-тексеру</w:t>
+Cотқа дейінгі тергеп-тексеру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7237,68 +8164,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z225" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7710,102 +8649,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z239" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасындағы қылмыстылық пен құқық қорғау органдары және соттар қызметінің нәтижелері туралы</w:t>
+Қазақстан Республикасындағы қылмыстылық және құқық қорғау органдары мен соттардың қызмет нәтижелері туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8183,102 +9134,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z253" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасындағы сыбайлас жемқорлық қылмыстар және құқық бұзушылықтар туралы</w:t>
+Қазақстан Республикасында сыбайлас жемқорлық қылмыстар мен құқық бұзушылықтар туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8652,102 +9615,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z267" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Есірткі заттарының, психотроптық және улы заттардың, прекурсорлардың, сол тектестердің заңсыз айналымымен байланысты құқық бұзушылықтар туралы</w:t>
+Есірткі құралдарының, психотроптық және улы заттардың, прекурсорлардың, олардың аналогтарының заңсыз айналымына байланысты құқық бұзушылықтар туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9109,102 +10084,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z281" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы соттарының жұмысы туралы</w:t>
+Қазақстан Республикасыда соттарының жұмыстары туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9578,102 +10565,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z295" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасы қылмыстық қудалау органдары қызметінің нәтижелері туралы</w:t>
+Қазақстан Республикасында қылмыстық қудалау органдарының қызмет нәтижелері туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10043,102 +11042,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z309" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасындағы прокурорлық қадағалаудың жай-күйі туралы</w:t>
+Қазақстан Республикасында прокурорлық қадағалаудың жағдайы туралы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -10496,2825 +11507,2758 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z323" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кестенің жалғасы:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1118"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...143 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z324" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Үкіметінің аппараты</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қауіпсіздік кеңесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Жоғары Соты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Ұлттық қауіпсіздік комитеті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Ішкі істер министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Әділет министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...71 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республикасының Қаржылық мониторинг бойынша агенттігі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының Қорғаныс министрлігі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...29 lines deleted...]
-Қазақстан Республикасы ның Мемлекеттік күзет қызметі</w:t>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қазақстан Республиксының Мемлекеттік күзет қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...389 lines deleted...]
-1</w:t>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z334" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z344" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...107 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z354" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...58 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z364" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z374" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
-[...102 lines deleted...]
-            </w:r>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z384" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...33 lines deleted...]
-            <w:tcW w:w="1118" w:type="dxa"/>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z394" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1119" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13372,55 +14316,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13742,35 +14686,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>