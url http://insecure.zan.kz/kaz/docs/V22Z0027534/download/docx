--- v0 (2025-11-11)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee48619" w14:textId="ee48619">
+    <w:p w14:paraId="15dde1c" w14:textId="15dde1c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс iстейтiн денсаулық сақтау, әлеуметтiк қамсыздандыру, бiлiм беру, мәдениет, спорт, ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандарға жиырма бес пайызға жоғарылатылған лауазымдық айлықақылар мен тарифтiк мөлшерлемелер белгілеу туралы</w:t>
+        <w:t>Азаматтық қызметшілер болып табылатын және ауылдық елдi мекендерде жұмыс iстейтiн денсаулық сақтау, әлеуметтiк қамсыздандыру, бiлiм беру, мәдениет, архив ісі, спорт, ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандарға, сондай-ақ жергілікті бюджеттерден қаржыландырылатын мемлекеттік ұйымдарда жұмыс істейтін аталған мамандарға жиырма бес пайызға жоғарылатылған айлықақылар мен тарифтiк мөлшерлемелер белгілеу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Батыс Қазақстан облыстық мәслихатының 2022 жылғы 8 сәуірдегі № 11-4 шешімі. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 12 сәуірде № 27534 болып тіркелді</w:t>
+        <w:t>Батыс Қазақстан облыстық мәслихатының 2022 жылғы 8 сәуірдегі № 11-4 шешімі. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 12 сәуірде № 27534 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z3" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Шешімінің тақырыбы жаңа редакцияда - Батыс Қазақстан облыстық мәслихатының 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Еңбек Кодексінің 139-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-тармағына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,54 +210,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес, Батыс Қазақстан облыстық мәслихаты ШЕШТІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Азаматтық қызметшілер болып табылатын және ауылдық жерде жұмыс iстейтiн денсаулық сақтау, әлеуметтiк қамсыздандыру, бiлiм беру, мәдениет, спорт, ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандарға, қызметтiң осы түрлерiмен қалалық жағдайда айналысатын азаматтық қызметшiлердiң айлықақыларымен және мөлшерлемелерімен салыстырғанда жиырма бес пайызға жоғарылатылған лауазымдық айлықақылар мен тарифтiк мөлшерлемелер белгіленсін.</w:t>
+      1. Азаматтық қызметшілер болып табылатын және ауылдық елдi мекендерде жұмыс iстейтiн денсаулық сақтау, әлеуметтiк қамсыздандыру, бiлiм беру, мәдениет, архив ісі, спорт, ветеринария, орман шаруашылығы және ерекше қорғалатын табиғи аумақтар саласындағы мамандарға, сондай-ақ жергілікті бюджеттерден қаржыландырылатын мемлекеттік ұйымдарда жұмыс істейтін аталған мамандарға қызметтiң осы түрлерiмен қалалық жағдайда айналысатын мамандардың мөлшерлемелерімен салыстырғанда кемінде жиырма бес пайызға жоғарылатылған айлықақылар мен тарифтiк мөлшерлемелер белгіленсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1 тармақ жаңа редакцияда - Батыс Қазақстан облыстық мәслихатының 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шешімімен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы шешім алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткеннен соң қолданысқа енгізіледі және 2022 жылдың 1 қаңтарынан бастап туындаған қатынастарға қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -383,55 +483,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -757,31 +857,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>