--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="47ec0c0" w14:textId="47ec0c0">
+    <w:p w14:paraId="5dfcbba" w14:textId="5dfcbba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданның елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2022 жылғы 8 сәуірдегі № 85 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 15 сәуірде № 27603 болып тіркелді</w:t>
+        <w:t>Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 2022 жылғы 8 сәуірдегі № 85 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 15 сәуірде № 27603 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыбы жаңа редакцияда – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 28.02.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -777,51 +777,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2022 жылғы 8 сәуірдегі № 85</w:t>
+              <w:t>2022 жылғы "08" сәуірдегі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -842,778 +842,887 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қаулысымен бекітілген</w:t>
+              <w:t>№ 85 қаулысымен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="4"/>
+    <w:bookmarkStart w:name="z26" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ғабит Мүсірепов атындағы ауданның елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру қағидалары</w:t>
+        <w:t xml:space="preserve"> Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданның елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Қағидалар жаңа редакцияда - Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің 18.09.2023 № 208 (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.02.2025 </w:t>
+      Ескерту. Қағидалар жаңа редакцияда – Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданы әкімдігінің 11.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 53</w:t>
+        <w:t>№ 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) қаулыларымен.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z16" w:id="5"/>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ереже</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z17" w:id="6"/>
-[...15 lines deleted...]
-      1. Осы Ғабит Мүсірепов атындағы ауданның елді-мекендерінде бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының 10-3-бабы 2-тармағының 11) тармақшасына және өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Ғабит Мүсірепов атындағы ауданның елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданның елді-мекендерінде бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-3-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес әзірленді және Ғабит Мүсірепов атындағы ауданның елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z28" w:id="7"/>
+    <w:bookmarkStart w:name="z29" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z29" w:id="8"/>
+    <w:bookmarkStart w:name="z30" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z30" w:id="9"/>
+    <w:bookmarkStart w:name="z31" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z31" w:id="10"/>
+    <w:bookmarkStart w:name="z32" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z33" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу –мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z34" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z36" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) көппәтерлі тұрғын үй кеңесі (бұдан әрі – үй кеңесі) – пәтерлердің, тұрғын емес үй-жайлардың меншік иелері қатарынан сайланатын кондоминиум объектісін алқалы басқару органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы ауданның елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z39" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және ұялы байланыс операторларының меншігі болып табылатын телекоммуникациялық жабдықтан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік); </w:t>
-[...137 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
+      3. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің сәулет, құрылыс, тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" коммуналдық мемлекеттік мекемесі (бұдан әрі – Сәулет бөлімі) "Ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 қарашадағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 702</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына сәйкес (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12425 болып тіркелген) Ғабит Мүсірепов атындағы ауданның елді мекендеріне бірыңғай сәулеттік келбет беру сыртқы қабырғаларға, шатырларға реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z39" w:id="18"/>
-[...15 lines deleted...]
-      3. "Солтүстік Қазақстан облысы Ғабит Мүсірепов атындағы аудан әкімдігінің сәулет, құрылыс, тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" коммуналдық мемлекеттік мекемесі (бұдан әрі – Сәулет бөлімі) "Ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 қарашадағы № 702 бұйрығына сәйкес (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №12425 болып тіркелген) Ғабит Мүсірепов атындағы ауданның елді мекендеріне бірыңғай сәулеттік келбет беру сыртқы қабырғаларға, шатырларға реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сәулет бөлімі Қағидалардың 3-тармағында көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін Ғабит Мүсірепов атындағы ауданның елді мекендерінің бірыңғай сәулет бейнесін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z40" w:id="19"/>
-[...15 lines deleted...]
-      4. Сәулет бөлімі Қағидалардың 3-тармағында көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін Ғабит Мүсірепов атындағы ауданның елді мекендерінің бірыңғай сәулет бейнесін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Сәулет бөлімі "Кондоминиум объектісін басқару және кондоминиум объектісінің ортақ мүлкін күтіп-ұстау жөніндегі шешімдерді қабылдау қағидаларын, сондай-ақ жиналыс хаттамаларының үлгілік нысандарын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м. а. 2020 жылғы 30 наурыздағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына сәйкес (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20283 болып тіркелген) мынадай жұмыстарды ұйымдастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z41" w:id="20"/>
-[...15 lines deleted...]
-      5. Сәулет бөлімі мынадай жұмыстарды ұйымдастырады:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін Сәулет бөлімінің ресми интернет-ресурсында Ғабит Мүсірепов атындағы ауданның елді мекендерінің бірыңғай сәулеттік келбетінің жобасымен таныстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z42" w:id="21"/>
-[...15 lines deleted...]
-      1) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін Сәулет бөлімінің ресми интернет-ресурсында Ғабит Мүсірепов атындағы ауданның елді мекендерінің бірыңғай сәулеттік келбетінің жобасымен таныстыру;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйлердің пәтер және тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланған жұмыстар және оларды жүргізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z43" w:id="22"/>
-[...15 lines deleted...]
-      2) көппәтерлі тұрғын үйлердің пәтер және тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланған жұмыстар және оларды жүргізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Қазақстан Республикасының "Тұрғын үй қатынастары туралы" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес, көппәтерлі тұрғын үйдің сыртқы қабырғаларына, шатырына жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған кезде) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z44" w:id="23"/>
-[...15 lines deleted...]
-      3) Қазақстан Республикасының "Тұрғын үй қатынастары туралы" Заңына сәйкес, көппәтерлі тұрғын үйдің сыртқы қабырғаларына, шатырына жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған кезде) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелері кондоминиум объектісін басқаруды жиналысқа қатысу, кондоминиум объектісін басқару нысаны мен субъектісін таңдау арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z45" w:id="24"/>
-[...15 lines deleted...]
-      6. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдауға құқылы.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан көбі қатысса, жиналыс шешім қабылдауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z46" w:id="25"/>
-[...15 lines deleted...]
-      7. Жиналыс теріс шешім қабылдаған жағдайда көппәтерлі тұрғын сыртқы қабырғаларын, шатырын жөндеу бойынша бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыс сыртқы қабырғаларды, көппәтерлі тұрғын үйдің шатырын жөндеу бойынша жұмыстарды теріс шешім қабылдаған жағдайда, бірыңғай сәулеттік стиль беруге бағытталған жұмыстар жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z47" w:id="26"/>
+    <w:bookmarkStart w:name="z48" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Жиналыс оң шешім қабылдаған кезде Сәулет бөлімі құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу түрін (реконструкциялау, ағымдағы немесе күрделі) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеруді ұйымдастырады. Сәулет бөлімі жергілікті бюджет қаражаты есебінен пайдаланудағы көппәтерлі тұрғын үйлерге (кондоминиум объектісінің ортақ мүлкін айқындай отырып) мемлекеттік техникалық зерттеп-қарау жүргізуді, сондай-ақ пәтерлердің, тұрғын емес үй-жайлардың меншік иелерінен тиісті өтініш келіп түскен жағдайда жиналыс шешімі негізінде көппәтерлі тұрғын үйге және үй жанындағы жер учаскесіне жылжымайтын мүлік объектісінің кадастрлық паспортын дайындауды және дайындау бойынша шығыстардың орнын толтыруды қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z48" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізу тәртібі</w:t>
+    <w:bookmarkStart w:name="z49" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс көлемін, жөндеу түрін (ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады. Тексеруді және жобалауды сәулет, қала құрылысы және құрылыс қызметі саласында лицензиясы бар мамандандырылған ұйым орындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z49" w:id="28"/>
-[...15 lines deleted...]
-      9. Жұмыс көлемін, жөндеу түрін (ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады. Тексеруді және жобалауды сәулет, қала құрылысы және құрылыс қызметі саласында лицензиясы бар мамандандырылған ұйым орындайды.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру қорытындысы бойынша Сәулет бөлімі жергілікті бюджет қаражаты есебінен бірыңғай сәулеттік келбет беруге бағытталған сыртқы қабырғаларды, шатырды күрделі жөндеуге ағымдағы жөндеудің сметалық есебін әзірлеу немесе жобалау-сметалық құжаттаманы дайындау жөніндегі жұмысты ұйымдастырады, кейіннен "Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына сәйкес (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №10722 болып тіркелген) ведомстводан тыс кешенді сараптама қорытындысын алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z50" w:id="29"/>
-[...15 lines deleted...]
-      10. Көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру қорытындысы бойынша Сәулет бөлімі жергілікті бюджет қаражаты есебінен бірыңғай сәулеттік келбет беруге бағытталған сыртқы қабырғаларды, шатырды күрделі жөндеуге ағымдағы жөндеудің сметалық есебін әзірлеу немесе жобалау-сметалық құжаттаманы дайындау жөніндегі жұмысты ұйымдастырады, кейіннен "Қаржыландыру көздеріне қарамастан, жаңа үйлер мен ғимараттарды, олардың кешендерін, инженерлік және көлік коммуникацияларын салуға, сондай-ақ бұрыннан барын өзгертуге (реконструкциялауға, кеңейтуге, техникалық қайта жарақтандыруға, жаңғыртуға және күрделі жөндеуге) арналған техникалық-экономикалық негіздемелерге және жобалау-сметалық құжаттамаға ведомстводан тыс кешенді сараптама жүргізу қағидаларын бекіту туралы" Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 1 сәуірдегі № 299 бұйрығына сәйкес (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде №10722 болып тіркелген) ведомстводан тыс кешенді сараптама қорытындысын алады.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды Сәулет бөлімі мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z51" w:id="30"/>
-[...15 lines deleted...]
-      11. Сараптаманың оң қорытындысын және ағымдағы жөндеудің сметалық құны немесе көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырын күрделі жөндеудің жобалау-сметалық құжаттамасы бекітілгеннен кейін Сәулет бөлімі бюджеттік жоспарлау жөніндегі орталық уәкілетті орган айқындаған тәртіпке сәйкес бюджеттік өтінім жасайды.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Сәулет бөлімі бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z52" w:id="31"/>
-[...15 lines deleted...]
-      12. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды Сәулет бөлімі мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z53" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. "Кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізу тәртібін бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің 2020 жылғы 29 сәуірдегі </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 246</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына сәйкес (нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20536 болып тіркелген), тұрғын үй инспекциясы көппәтерлі тұрғын үйді күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлер тізбесіне қосқан кезде пәтерлердің, тұрғын емес үй-жайлардың меншік иелері қаражаттың қайтарымдылығын қамтамасыз етуі шартымен Сәулет бөлімі жергілікті бюджет қаражаты болған кезде жобалау-сметалық құжаттамасы бар кондоминиум объектісінің ортақ мүлкіне күрделі жөндеу жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z53" w:id="32"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>