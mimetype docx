--- v0 (2025-11-10)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7fa5801" w14:textId="7fa5801">
+    <w:p w14:paraId="fcd6ea4" w14:textId="fcd6ea4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Федоров ауданына бірыңғай сәулеттік келбетті беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Федоров ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қостанай облысы Федоров ауданы әкімдігінің 2022 жылғы 15 наурыздағы № 43 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 25 наурызда № 27215 болып тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Федоров ауданы әкімдігінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-3-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,114 +210,184 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 16-5) тармақшасына сәйкес, Федоров ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Федоров ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
+      1. Қоса беріліп отырған Федоров ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Федоров ауданы әкімдігінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы қаулының орындалуын бақылау Федоров ауданы әкімінің жетекшілік ететін орынбасарына жүктелсін.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осы қаулы оның алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -451,51 +559,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Федоров ауданы әкімдігінің</w:t>
+              <w:t>2022 жылғы 15 наурыздағы № 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -516,51 +624,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2022 жылғы 15 наурыздағы</w:t>
+              <w:t>Федоров ауданы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -581,51 +689,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 43 қаулысымен</w:t>
+              <w:t>әкімдігінің қаулысымен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -652,794 +760,708 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkStart w:name="z25" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Федоров ауданына бірыңғай сәулеттік келбетті беруге бағытталған, көп пәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Федоров ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көп пәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Қостанай облысы Федоров ауданы әкімдігінің 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін он күнтізбелік күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Федоров ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-3-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 8) тармақшасына сәйкес әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z28" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z29" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z30" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z31" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z32" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу –мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z33" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z34" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z36" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...240 lines deleted...]
-      7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-тарау. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
-[...15 lines deleted...]
-      8) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) – Қазақстан Республикасының заңнамасында айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте емес бөліктер пәтерлердің, тұрғын емес үй-жайлардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі болады;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бірыңғай сәулет стилінің тұжырымдамасын "Федоров ауданы әкімдігінің сәулет, қала құрылысы және құрылыс бөлімі" мемлекеттік мекемесі (бұдан әрі – сәулет органы) әзірлейді және бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
-[...15 lines deleted...]
-      9) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. "Федоров ауданы әкімдігінің тұрғын үй коммуналдық шаруашылығы, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесінің (бұдан әрі – бюджеттік бағдарламаның әкімшісі) сәулет органмен бірлесіп, Федоров ауданының елді мекендеріне бірыңғай сәулет стилінің бекітілген тұжырымдамасы негізінде бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
+    <w:bookmarkStart w:name="z39" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Федоров ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің бекітілген тізбесі негізінде жергілікті бюджет қаражаты болған кезде бюджеттік бағдарламаның әкімшісі мынадай жұмыстарды ұйымдастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...15 lines deleted...]
-      3. "Федоров ауданының тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі және автомобиль жолдары бөлімі" мемлекеттік мекемесі (бұдан әрі - Бөлім) ауданға бірыңғай сәулеттік келбет беру үшін қасбеттерге, шатырларға ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Федоров ауданы бірыңғай сәулет стилінің бекітілген тұжырымдамасын бекіте отырып, көппәтерлі тұрғын үйлердің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін таныстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> көрсетілген көппәтерлі тұрғын үйлердің тізбесін айқындағаннан кейін ауданның бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйлердің пәтер және тұрғын емес үй-жайларының меншік иелерін жоспарланған жұмыстар және оларды жүргізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...15 lines deleted...]
-      5. Федоров ауданының әкімдігі мынадай іс-шараларды ұйымдастырады:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бірыңғай сәулеттік келбет беруге бағытталған, сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізу туралы шешім қабылдай отырып, пәтерлер және тұрғын емес үй-жайлар меншік иелерінің жиналысын ұйымдастыру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
-[...15 lines deleted...]
-      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін қаланың бірыңғай сәулеттік келбетінің жобасымен әкімдіктің ресми интернет-ресурсында таныстыру;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жиналыс теріс шешім қабылдаған жағдайда, бірыңғай сәулеттік келбет беруге бағытталған, сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жұмыстары жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
-[...15 lines deleted...]
-      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыс оң шешім қабылдаған жағдайда, бюджеттік бағдарламаның әкімшісі құрылыс нормаларының талаптарына сәйкес құрамы мен көлемін айқындау үшін кондоминиум объектісінің ортақ мүлкіне техникалық тексеруді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
-[...15 lines deleted...]
-      3) көппәтерлі тұрғын үйдің қасбетіне, шатырына жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру үшін ұйымды таңдау Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
-[...15 lines deleted...]
-      6. Жиналыс пәтер иелерінің, тұрғын емес үй-жайлардың жалпы санының үштен екісінен астамы болған жағдайда шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру техникалық зерттеп-қарауды ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру құқығына тиісті аттестаты бар сарапшылар не құрамында аттестатталған сарапшылары бар аккредиттелген ұйым жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      7. Жиналыста теріс шешім қабылданған жағдайда, көппәтерлі тұрғын үйдің қасбетін, шатырын жөндеу жөніндегі бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
+    <w:bookmarkStart w:name="z47" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру қорытындысы бойынша бюджеттік бағдарламаның әкімшісі жергілікті бюджет қаражаты есебінен тиісті жобалар жөніндегі сараптама қорытындысын ала отырып, ағымдағы жөндеудің сметалық есебін әзірлеу немесе сыртқы қабырғаларын, шатырларын реконструкциялау, күрделі жөндеуге жобалау-сметалық құжаттаманы дайындау бойынша жұмысты ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
-[...15 lines deleted...]
-      8. Жиналыстың оң шешімі қабылданған жағдайда, Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу түрін (ағымдағы немесе күрделі) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің қасбетінің, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жобалау тиісті лицензиялары бар мамандандырылған ұйымдармен орындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізу тәртібі</w:t>
+    <w:bookmarkStart w:name="z49" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алу бюджеттік бағдарлама әкімшісімен Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес іске асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...15 lines deleted...]
-      9. Жұмыс көлемін, жөндеу үлгісін (ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің қасбетінің, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы заңнамасына сәйкес, бюджеттік бағдарлама әкімшісі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
-[...15 lines deleted...]
-      10. Көппәтерлі тұрғын үй қасбетінің, шатырының техникалық жай-күйін тексеру қорытындысы бойынша Бөлім бірыңғай сәулеттік келбет беруге бағытталған қасбетті, шатырды күрделі жөндеуге ағымдағы жөндеудің сметалық есебін әзірлеу немесе жобалау-сметалық құжаттаманы дайындау жұмыстарын ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Федоров ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1765,31 +1787,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>