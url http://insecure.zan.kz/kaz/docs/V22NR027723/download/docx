--- v0 (2025-10-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="855fb71" w14:textId="855fb71">
+    <w:p w14:paraId="70634ac" w14:textId="70634ac">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,96 +76,96 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Бейімбет Майлин ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Бейімбет Майлин ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 2022 жылғы 15 сәуірдегі № 121 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 22 сәуірде № 27723 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 26.05.2025 </w:t>
+      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 16.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 102</w:t>
+        <w:t>№ 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -210,110 +210,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 16-5) тармақшасына сәйкес Бейімбет Майлин ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Бейімбет Майлин ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> бекітілсін.</w:t>
+      1. Бейімбет Майлин ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қоса беріліп отырған қағидалары осы қаулының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 26.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 102</w:t>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -741,965 +741,806 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№ 121 қаулысына қосымша</w:t>
+              <w:t xml:space="preserve">№ 121 қаулысына </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...804 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бейімбет Майлин ауданының елді мекендеріне бірыңғай сәулеттік көрініс беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу қағидалары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Қостанай облысы Бейімбет Майлин ауданы әкімдігінің 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Бейімбет Майлин ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі - Қағида) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-3-бабы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына сәйкес (бұдан әрі – Заң) әзірленді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z27" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z28" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z29" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу –мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z30" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z31" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z32" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) пәтерлер, көппәтерлі тұрғын үйдің тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі - жиналыс) - кондоминиум объектісін басқарумен және кондоминиум объектісінің ортақ мүлкін күтіп-ұстаумен байланысты пәтерлер, тұрғын емес үй-жайлар меншік иелерінің ұжымдық талқылауды және шешімдер қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z33" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қағидалар Бейімбет Майлин ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыруға және жүргізуге ғана қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z34" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын қайта жаңарту, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және өткізу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z35" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Бірыңғай сәулет стилінің тұжырымдамасын "Бейімбет Майлин ауданы әкімдігінің сәулет, қала құрылысы және құрылыс бөлімі" мемлекеттік мекемесі (бұдан әрі – сәулет органы) әзірлейді және бекітеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z36" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. "Бейімбет Майлин ауданы әкімдігінің тұрғын үй-коммуналдық шаруашылығы, жолаушылар көлігі мен автомобиль жолдарының бөлімі" мемлекеттік мекемесінің (бұдан әрі – бюджеттік бағдарламаның әкімшісі) ауылдық округтер әкімдерімен және сәулет органмен бірлесіп, ауданның бірыңғай сәулет стилінің бекітілген тұжырымдамасы негізінде бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z37" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Бейімбет Майлин ауданына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің бекітілген тізбесі негізінде "Кондоминиум объектісін басқару жөніндегі шешімдерді қабылдау қағидаларын, сондай-ақ пәтерлердің, тұрғын емес үй-жайлардың, көппәтерлі тұрғын үйлердің меншік иелері жиналыстары хаттамаларының үлгілік нысандарын және кондоминиум объектісін басқару жөніндегі айлық және жылдық есептердің нысандарын бекіту туралы" Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің м.а. 2020 жылғы 30 наурыздағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығына сәйкес уылдық округтер әкімдіктері (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20283 болып тіркелді) мынадай іс-шараларды ұйымдастырады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z38" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ауданның немесе оның бір бөлігінің бірыңғай сәулеттік бейнесінің бекітілген жобасысын бекіте отырып, көппәтерлі тұрғын үйлердің пәтерлері мен тұрғын емес үй-жайларының меншік иелерін (олар болған жағдайда) таныстыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z39" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) көппәтерлі тұрғын үйлердің пәтер және тұрғын емес үй-жайларының (бар болған жағдайда) меншік иелерін жоспарланған жұмыстар және оларды жүргізудің болжамды мерзімдері туралы ақпараттандыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z40" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) бірыңғай сәулеттік келбет беруге бағытталған, сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізу туралы шешім қабылдай отырып, Қазақстан Республикасының заңнамасына сәйкес пәтерлер және тұрғын емес үй-жайлар меншік иелерінің жиналысын ұйымдастыру. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Жиналыс егер оған пәтерлер, тұрғын емес үй-жайлар иелерінің жалпы санының жартысынан көбі қатысса, шешім қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Жиналыс сыртқы қабырғаларды, көппәтерлі тұрғын үйдің шатырын жөндеу бойынша жұмыстарды теріс шешім қабылдаған жағдайда, бірыңғай сәулеттік көрініс беруге бағытталған жұмыстар жүргізілмейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Жиналыс бюджеттік бағдарламаның әкімшісімен оң шешім қабылдаған кезде құрылыс нормаларының талаптарына сәйкес жұмыстардың құрамы мен көлемін анықтау үшін кондоминиум объектісінің ортақ мүлкіне техникалық тексеру ұйымдастырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру үшін ұйымды таңдау Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Кондоминиум объектісінің ортақ мүлкіне техникалық тексеру техникалық зерттеп-қарауды ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру құқығына тиісті аттестаты бар сарапшылар не құрамында аттестатталған сарапшылары бар аккредиттелген ұйым жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Жобалау тиісті лицензиялары бар мамандандырылған ұйымдармен орындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алу бюджеттік бағдарлама әкімшісімен Қазақстан Республикасының мемлекеттік сатып алу туралы заңнамасына сәйкес іске асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды Қазақстан Республикасының сәулет, қала құрылысы және құрылыс қызметі саласындағы заңнамасына сәйкес, бюджеттік бағдарлама әкімшісі жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Ауданға бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды қаржыландыру жергілікті бюджет қаражаты есебінен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>