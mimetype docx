--- v0 (2025-12-27)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="74358f9" w14:textId="74358f9">
+    <w:p w14:paraId="b27bb21" w14:textId="b27bb21">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қостанай облысы Жітіқара ауданының Жітіқара қаласы бойынша біріңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
+        <w:t>Қостанай облысы Жітіқара ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидаларын бекіту туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қостанай облысы Жітіқара ауданы әкімдігінің 2022 жылғы 21 қаңтардағы № 21 қаулысы. Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 28 қаңтарда № 26674 болып тіркелді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - Қостанай облысы Жітіқара ауданы әкімдігінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 83</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-3-бабы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,74 +210,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тармағының 16-5) тармақшасына, сәйкес Қостанай облысы Жітіқара ауданының әкімдігі ҚАУЛЫ ЕТЕДІ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қоса беріліп отырған Қостанай облысы Жітіқара ауданының Жітіқара қаласына бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
+      1. Қоса беріліп отырған Қостанай облысы Жітіқара ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қағидалары</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бекітілсін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-тармақ жаңа редакцияда - Қостанай облысы Жітіқара ауданы әкімдігінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 83</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. "Жітіқара ауданы әкімдігінің тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі Қазақстан Республикасы заңнамасында белгіленген тәртіпте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -791,862 +891,702 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>бекітілген</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қостанай облысы Жітіқара ауданының Жітіқара қаласы бойынша бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
+        <w:t xml:space="preserve"> Қостанай облысы Жітіқара ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Қағидалар жаңа редакцияда - Қостанай облысы Жітіқара ауданы әкімдігінің 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 83</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қаулысымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1- тарау. Жалпы ережелер</w:t>
+        <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkStart w:name="z27" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Қостанай облысы Жітіқара ауданының Жітіқара қаласы бойынша бірыңғай сәулеттік келбетін беруге бағытталған көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 2-тармағының 11) тармақшасына және өзге де нормативтік құқықтық актілерге сәйкес әзірленді және Қостанай облысы Жітіқара ауданының Жітіқара қаласына бірыңғай сәулеттік келбетін беруге бағытталған, көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
+      1. Осы Жітіқара ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу қағидалары (бұдан әрі – Қағидалар) "Тұрғын үй қатынастары туралы" Қазақстан Республикасы Заңының (бұдан әрі – Заң) 10-3-бабы 2-тармағының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) тармақшасына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәйкес әзірленді және Жітіқара ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
-[...15 lines deleted...]
-      2. Осы Қағидаларда мынадай негізгі ұғымдар қолданылады:</w:t>
+    <w:bookmarkStart w:name="z28" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы Қағидаларда келесі негізгі ұғымдар қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) бірыңғай сәулеттік стиль – құрылыста пайдаланылатын, аумақтың белгілі бір құрылыс салу ауданына, оның ішінде жеке құрылыс салуға тән бірыңғай белгілер жиынтығы. Сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары негізгі өлшемдер болып табылады. Жеке құрылыс салу ауданы үшін сыртқы көркі, сәулеттік стилі, түсі бойынша шешімі, қабаттылығы, әрлеу материалдары, қоршаулары, жабын түрі мен учаске аумағындағы шаруашылық-тұрмыстық құрылыстардың орналасуы негізгі өлшемдер болып табылады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
-[...15 lines deleted...]
-      2) 2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кондоминиум объектісі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан және дара (бөлек) меншікте болмайтын және пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі ортақ мүліктен тұратын біртұтас мүліктік кешен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кондоминиум объектісінің ортақ мүлкі – дара (бөлек) меншіктегі пәтерлерден, тұрғын емес үй-жайлардан, орынтұрақ орындарынан, қоймалардан басқа, кондоминиум объектісінің бөліктері (қасбеттер, кіреберістер, вестибюльдер, холдар, дәліздер, баспалдақ марштары мен баспалдақ алаңдары, лифтілер, шатырлар, кіреберіс жерлердегі қорғауыштар (қалқалар), шатырастылар, техникалық қабаттар, жертөлелер, үйге ортақ инженерлік жүйелер мен жабдықтар, абоненттік пошта жәшіктері, көппәтерлі тұрғын үй тұрған жер учаскесі және (немесе) үй жанындағы жер учаскесі, абаттандыру элементтері және ортақ пайдаланылатын басқа да мүлік);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кондоминиум объектісінің ортақ мүлкін ағымдағы жөндеу – мерзімінен бұрын тозуын болғызбау және ақауларын жою мақсатында жүргізілетін, көппәтерлі тұрғын үйдің нормативтік және техникалық құжаттамада белгіленген құрама бөліктері мен инженерлік жабдықтарын ауыстыру немесе қалпына келтіру жөніндегі уақтылы техникалық іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) кондоминиум объектісінің ортақ мүлкін күрделі жөндеу – көппәтерлі тұрғын үйдің ресурсын қалпына келтіру мақсатында жүргізілетін, көппәтерлі тұрғын үйдің тозған конструкцияларын, бөлшектерін және инженерлік жабдықтарын жаңа немесе анағұрлым мықты және үнемді, жөнделетін объектілердің пайдалану көрсеткіштерін жақсартатын түрлеріне ауыстыру жөніндегі іс-шаралар мен жұмыстар кешені;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z27" w:id="16"/>
-[...15 lines deleted...]
-      7) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне немесе кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) көппәтерлі тұрғын үй – ортақ үлестік меншік болып табылатын кондоминиум объектісінің ортақ мүлкінен және көппәтерлі тұрғын үйге іргелес жатқан жер учаскесіне не кондоминиум объектісі ортақ мүлкінің өзге де бөліктеріне дербес шығатын жерлері бар екі және одан көп пәтерлерден, тұрғын емес үй-жайлардан тұратын, біртұтас бөлінбейтін жер учаскесінде біртұтас іргетасы бар жеке тұрған ғимарат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z28" w:id="17"/>
-[...15 lines deleted...]
-      8) көппәтерлі тұрғын үй кондоминиумы (бұдан әрі – кондоминиум) -Қазақстан Республикасының заңнамасында айқындалған тәртіппен тіркелген меншік нысаны, бұл ретте пәтерлер, тұрғын емес үй-жайлар, орынтұрақ орындары, қоймалар дара (бөлек) меншікте болады, ал дара (бөлек) меншікте емес бөліктер пәтерлердің, тұрғын емес үй-жайлардың, орынтұрақ орындарының, қоймалардың меншік иелеріне көппәтерлі тұрғын үй тұрған біртұтас бөлінбейтін жер учаскесін және (немесе) үй жанындағы жер учаскесін қоса алғанда, ортақ үлестік меншік құқығымен тиесілі болады;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – кондоминиум объектісін басқаруға байланысты шешімдерді ұжымдық талқылауды және (немесе) қабылдауды қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z29" w:id="18"/>
-[...15 lines deleted...]
-      9) көппәтерлі тұрғын үй пәтерлері, тұрғын емес үй-жайлары меншік иелерінің жиналысы (бұдан әрі – жиналыс) – пәтерлер, тұрғын емес үй-жайлар меншік иелерінің кондоминиум объектісін басқаруға және кондоминиум объектісінің ортақ мүлкін күтіп-ұстауға байланысты шешімдерді ұжымдық талқылауын және дауыс беру арқылы қабылдауын қамтамасыз ететін кондоминиум объектісін басқарудың жоғары органы.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) реконструкциялау – әдетте, өзгеретін объектіні жаңарту және жаңғырту қажеттілігіне байланысты жекелеген үй-жайларды, ғимараттың өзге де бөліктерін немесе тұтастай ғимаратты өзгерту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру тәртібі</w:t>
+        <w:t xml:space="preserve"> 2-тарау. Бірыңғай сәулеттік келбет беруге бағытталған, көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды ұйымдастыру және жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z31" w:id="20"/>
-[...15 lines deleted...]
-      3. "Жітіқара ауданы әкімдігінің тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі (бұдан әрі – Бөлім) қалаға бірыңғай сәулеттік келбет беру үшін қасбеттерге, шатырларға ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көп пәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. "Жітіқара ауданы әкімдігінің тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі (бұдан әрі – Бөлім) Қазақстан Республикасы Ұлттық экономика министрінің 2015 жылғы 19 қарашадағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 702</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Ғимараттар мен құрылыстардың сенімділігін және орнықтылығын техникалық зерттеп-қарауды жүзеге асыру қағидаларын бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 12425 болып тіркелген) сәйкес берілген сараптамалық қорытынды негізінде Жітіқара ауданының елді мекендеріне бірыңғай сәулеттік келбет беру үшін көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жүргізуді талап ететін көппәтерлі тұрғын үйлердің тізбесін айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. "Жітіқара ауданы әкімдігінің сәулет және қала құрылысы бөлімі" мемлекеттік мекемесі Қағидалардың </w:t>
+      4. Қағидалардың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген көп пәтерлі тұрғын үйлердің тізбесі айқындалғаннан кейін қаланың бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
+        <w:t xml:space="preserve"> көрсетілген көппәтерлі тұрғын үйлердің тізбесі айқындалғаннан кейін "Жітіқара ауданы әкімдігінің сәулет, қала құрылысы және құрылыс бөлімі" мемлекеттік мекемесі Жітіқара ауданының елді мекендеріне бірыңғай сәулеттік келбетін әзірлеуді және бекітуді қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z33" w:id="22"/>
-[...15 lines deleted...]
-      5. Жітіқара қаласының әкімдігі мынадай жұмыстарды ұйымдастырады:</w:t>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. "Жітіқара ауданы әкімдігінің тұрғын үй-коммуналдық шаруашылық, жолаушылар көлігі, автомобиль жолдары және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі Қазақстан Республикасы Индустрия және инфрақұрылымдық даму министрінің міндетін атқарушының 2020 жылғы 30 наурыздағы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Кондоминиум объектісін басқару жөніндегі шешімдерді қабылдау қағидаларын, сондай-ақ пәтерлердің, тұрғын емес үй-жайлардың, көппәтерлі тұрғын үйлердің меншік иелері жиналыстары хаттамаларының үлгілік нысандарын және кондоминиум объектісін басқару жөніндегі айлық және жылдық есептердің нысандарын бекіту туралы" бұйрығына (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 20283 болып тіркелген) сәйкес мынадай іс-шараларды ұйымдастырады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
-[...15 lines deleted...]
-      1) көппәтерлі тұрғын үйлердің пәтерлерінің, тұрғын емес үй-жайларының (олар болған кезде) меншік иелерін әкімдіктің ресми интернет-ресурсында қаланың бірыңғай сәулеттік келбетінің жобасымен таныстыру;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) көппәтерлі тұрғын үйдің пәтерлерінің, тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін әкімдіктің ресми интернет-ресурсында Жітіқара ауданы елді мекендерінің бірыңғай сәулеттік келбеті жобасымен таныстыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
-[...15 lines deleted...]
-      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған кезде) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы хабардар ету;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көппәтерлі тұрғын үйдің пәтерлері мен тұрғын емес үй-жайларының (олар болған жағдайда) меншік иелерін жоспарланатын жұмыстар және оларды өткізудің болжамды мерзімдері туралы ақпараттандыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z36" w:id="25"/>
-[...15 lines deleted...]
-      3) көппәтерлі тұрғын үйдің қасбетіне, шатырына жөндеу жұмыстарын жүргізуге келісім беру немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған кезде) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) көппәтерлі тұрғын үйдің сыртқы қабырғаларына, шатырына жөндеу жұмыстарының жүргізілуіне келісу немесе келіспеу туралы шешім қабылдау үшін пәтерлердің, тұрғын емес үй-жайлардың (олар болған жағдайда) меншік иелерінің жиналысын ұйымдастыру және өткізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z37" w:id="26"/>
-[...15 lines deleted...]
-      6. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдай алады.</w:t>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Егер жиналысқа пәтерлер, тұрғын емес үй-жайлар меншік иелерінің жалпы санының жартысынан астамы қатысса, жиналыс шешім қабылдауға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p>
-[...77 lines deleted...]
-      7. Жиналыс теріс шешім қабылдаған жағдайда, бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйдің қасбетін, шатырын жөндеу бойынша жұмыстары жүргізілмейді.</w:t>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Жиналыста теріс шешім қабылданған жағдайда, көппәтерлі тұрғын үйдің сыртқы қабырғаларын, шатырын жөндеу жөніндегі Жітіқара ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған жұмыстар жүргізілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
-[...15 lines deleted...]
-      8. Жиналыстың оң шешім қабылдаған жағдайда, Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу түрін (ағымдағы немесе күрделі) анықтау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің қасбетінің, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жиналыстың оң шешімі қабылданған жағдайда, Бөлім құрылыс нормаларының талаптарына сәйкес жұмыс көлемін, жөндеу түрін (реконструкциялау, ағымдағы немесе күрделі) айқындау және олардың физикалық тозу дәрежесін белгілеу үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеруді ұйымдастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 3-тарау. Көппәтерлі тұрғын үйлердің қасбеттерін, шатырларын ағымдағы немесе күрделі жөндеу жөніндегі іс-шараларды жүргізу тәртібі</w:t>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Жұмыс көлемін, жөндеу түрін (реконструкциялау, ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің сыртқы қабырғаларының, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
-[...15 lines deleted...]
-      9. Жұмыс көлемін, жөндеу үлгісін (ағымдағы немесе күрделі) айқындау үшін әрбір көппәтерлі тұрғын үйдің қасбетінің, шатырының техникалық жай-күйін тексеру жөніндегі ұйымды таңдау мемлекеттік сатып алу туралы заңнамаға сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Бөлім Жітіқара ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды сатып алуды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып, жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
-[...15 lines deleted...]
-      10. Көппәтерлі тұрғын үй қасбетінің, шатырының техникалық жай-күйін тексеру қорытындысы бойынша Бөлім бірыңғай сәулеттік келбет беруге бағытталған қасбетті, шатырды күрделі жөндеуге ағымдағы жөндеудің сметалық есебін әзірлеу немесе жобалау-сметалық құжаттаманы дайындау жұмыстарын ұйымдастырады, кейіннен жергілікті бюджет қаражаты есебінен сараптама қорытындысын алады.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Бөлім Жітіқара ауданының елді мекендеріне бірыңғай сәулеттік келбет беруге бағытталған көппәтерлі тұрғын үйлердің сыртқы қабырғаларын, шатырларын реконструкциялау, ағымдағы немесе күрделі жөндеу жөніндегі жұмыстарды қабылдауды техникалық қадағалауды жүзеге асыратын тұлғаларды тарта отырып, жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
-[...96 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1972,31 +1912,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>